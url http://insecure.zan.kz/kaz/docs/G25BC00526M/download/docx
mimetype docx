--- v0 (2026-03-19)
+++ v1 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0986bff" w14:textId="0986bff">
+    <w:p w14:paraId="e881923" w14:textId="e881923">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2026-2028 жылдарға арналған Ақкөл ауданы Новорыбин ауылдық округінің бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақмола облысы Ақкөл аудандық мәслихатының 2025 жылғы 22 желтоқсандағы № С 52-6 шешімі</w:t>
+        <w:t>Ақмола облысы Ақкөл аудандық мәслихатының 2025 жылғы 22 желтоқсандағы № С 52-6 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту. 01.01.2026 бастап қолданысқа енгізіледі – осы шешімнің 3-тармағымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -269,105 +269,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, соның ішінде 2026 жылға келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 39 714,0 мың теңге, соның ішінде:</w:t>
+      1) кірістер – 50 672,4 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 9 985,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттердің түсімдері – 29 729,0 мың теңге;</w:t>
+      трансферттердің түсімдері – 40 687,4 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 39 714,0 мың теңге;</w:t>
+      2) шығындар – 52 949,6 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредит беру – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -377,69 +377,131 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен жасалатын операциялар бойынша сальдо – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджеттің тапшылығы (профициті) – 0,0 мың теңге;</w:t>
+      5) бюджеттің тапшылығы (профициті) – -2 277,2 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджеттің тапшылығын қаржыландыру (профицитті пайдалану) – 0,0 мың теңге.</w:t>
+      6) бюджеттің тапшылығын қаржыландыру (профицитті пайдалану) – 2 277,2 мың теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Ақмола облысы Ақкөл аудандық мәслихатының 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 59-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2026-2028 жылдарға арналған Новорыбин ауылдық округінің бюджетінде аудандық бюджеттен субвенциялар қарастырылғаны ескерілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -472,70 +534,152 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2027 жыл – 30 025,0 мың тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2028 жыл – 29 594,0 мың тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Новорыбин ауылдық округінің 2026 жылға арналған бюджетінде осы шешімнің 4-қосымшасына сәйкес аудандық бюджеттен ағымдағы нысаналы трансферттер көзделгені ескерілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 2-1-тармақпен толықтырылды - Ақмола облысы Ақкөл аудандық мәслихатының 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 59-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешiм 2026 жылғы 1 қаңтардан бастап қолданысқа енгiзiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -791,68 +935,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ С 52-6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2026 жылға арналған Новорыбин ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Ақмола облысы Ақкөл аудандық мәслихатының 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 59-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -905,69 +1087,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сома</w:t>
-[...17 lines deleted...]
-мың теңге</w:t>
+Сома мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -996,52 +1160,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Сыныбы </w:t>
+              <w:t>
+Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -1637,51 +1801,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-39 714,0</w:t>
+50 672,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2663,51 +2827,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдарына салынатын салық</w:t>
+ Көлік құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2840,51 +3004,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
+Тауарларға, жұмыстарға және көрселетін қызметтерге салынатын ішкі салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3085,196 +3249,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-1 850,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 687,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3294,1000 +3458,963 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-1 055,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 687,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-29 729,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 687,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...165 lines deleted...]
-29 729,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...135 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...86 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...88 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -4378,249 +4505,264 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Атауы</w:t>
-[...14 lines deleted...]
-          <w:p/>
+II. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52 949,6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...143 lines deleted...]
-5</w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 191,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4640,337 +4782,341 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-39 714,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 191,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-27 434,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38 301,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4990,518 +5136,518 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-27 434,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+053</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаланың, аудандық маңызы бар ауылдың, кенттің, ауылдық округтің коммуналдық мүлкін басқару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 890,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-27 434,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 258,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-9 780,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 258,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5521,164 +5667,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-9 780,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 478,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5739,123 +5885,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-5 000,0</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5916,123 +6062,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-3 000,0</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6093,441 +6239,441 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...71 lines deleted...]
-900,0</w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+880,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-880,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Көлiк және коммуникация</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6583,128 +6729,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6728,196 +6874,196 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-2 500,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6937,57 +7083,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7010,51 +7160,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-III. Таза бюджеттiк кредит беру </w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7142,92 +7292,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-IV. Қаржы активтерiмен жасалатын операциялар бойынша сальдо </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пайдаланылмаған (толық пайдаланылмаған) нысаналы трансферттерді қайтару</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7355,52 +7509,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-V. Бюджеттің тапшылығы (профициті)</w:t>
+              <w:t xml:space="preserve">
+III. Таза бюджеттiк кредит беру </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7528,88 +7682,434 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+IV. Қаржы активтерiмен жасалатын операциялар бойынша сальдо </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджеттің тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-2 277,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
 VI. Бюджеттің тапшылығын қаржыландыру (профицитті пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+2 277,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7742,7016 +8242,65 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ С 52-6 шешіміне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Новорыбин ауылдық округінің бюджеті</w:t>
-      </w:r>
-[...6949 lines deleted...]
-        <w:t xml:space="preserve"> 2028 жылға арналған Новорыбин ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -14898,52 +8447,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Сыныбы</w:t>
+              <w:t xml:space="preserve">
+Сыныбы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -15539,51 +9088,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 614,0</w:t>
+40 314,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15716,51 +9265,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 020,0</w:t>
+10 289,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15893,51 +9442,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 038,0</w:t>
+2 889,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16070,51 +9619,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 038,0</w:t>
+2 889,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16247,51 +9796,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 779,0</w:t>
+4 349,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16424,51 +9973,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-165,0</w:t>
+155,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16601,51 +10150,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 614,0</w:t>
+4 194,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16674,51 +10223,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 05</w:t>
+05 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16778,51 +10327,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 203,0</w:t>
+3 051,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16955,51 +10504,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 203,0</w:t>
+3 051,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17132,51 +10681,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 040,0</w:t>
+1 943,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17309,51 +10858,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 163,0</w:t>
+1 108,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17486,51 +11035,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 594,0</w:t>
+30 025,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17663,51 +11212,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 594,0</w:t>
+30 025,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17840,51 +11389,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29 594,0</w:t>
+30 025,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -18651,51 +12200,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-40 614,0</w:t>
+40 314,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18828,51 +12377,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 334,0</w:t>
+28 034,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19005,51 +12554,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 334,0</w:t>
+28 034,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19182,51 +12731,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 334,0</w:t>
+28 034,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21468,50 +15017,8063 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақкөл аудандық мәслихатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 22 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ С 52-6 шешіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2028 жылға арналған Новорыбин ауылдық округінің бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. КІРІСТЕР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 614,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 020,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 038,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Жеке табыс салығы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 038,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 779,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+165,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 614,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 203,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 203,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тау-кен салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 040,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскелерін пайдаланғаны үшін төлемақы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 163,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 594,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 594,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 594,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40 614,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 334,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 334,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 334,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 780,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 780,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+900,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді сумен жабдықтауды ұйымдастыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+880,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 500,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+III. Таза бюджеттiк кредит беру </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+IV. Қаржы активтерiмен жасалатын операциялар бойынша сальдо </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+V. Бюджеттің тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Бюджеттің тапшылығын қаржыландыру (профицитті пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ақкөл аудандық мәслихатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2025 жылғы 22 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ С 52-6 шешіміне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылға арналған облыстық бюджеттен аудандық маңызы бар қала, ауыл, ауылдық округ бюджеттерiне нысаналы трансферттер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешім 4-қосымшамен толықтырылды - Ақмола облысы Ақкөл аудандық мәслихатының 18.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ С 59-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2026 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сома мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Барлығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 958,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдағы нысаналы трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 958,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның iшiнде:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новорыбин ауылдық округі әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 958,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт сөндіру бекеттерінің қызметін қамтамасыз етуге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 043,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өрт сөндіру автомобильдерін қосалқы бөлшектермен жөндеуге және жарақтандыруға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+800,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммуналдық қызметтерді төлеуге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 102,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отын, жанар-жағармай материалдарын сатып алуға</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 122,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коммуналдық тұрғын үйге ағымдағы жөндеу жүргізуге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 890,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -21543,55 +23105,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>