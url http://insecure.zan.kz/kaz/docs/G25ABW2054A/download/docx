--- v0 (2025-12-18)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4599a1a" w14:textId="4599a1a">
+    <w:p w14:paraId="d25a7cc" w14:textId="d25a7cc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Астана қаласының су объектілерінде су қорғау аймақтары, белдеулер, олардың шекаралары және шаруашылық пайдалану режимін белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Астана қаласы әкімдігінің 2025 жылғы 25 қарашадағы № 205-4542 қаулысы</w:t>
+        <w:t>Астана қаласы әкімдігінің 2025 жылғы 25 қарашадағы № 205-4542 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Су кодексі 27-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -348,62 +348,63 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы қаулы алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -421,51 +422,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкім</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -613,20603 +614,23671 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астана қаласының әкімшілік шекараларындағы су қорғау аймақтары мен су объектілері белдеулерінің ең аз ені</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді - Астана қаласы әкімдігінің 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 205-1041</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="807"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1437"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z14" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Р/с</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
-[...3 lines deleted...]
-            <w:tcW w:w="8474" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z15" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Су объектісі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (учаскенің координаттары және су қорғау аймағы мен белдеуінің координаттары)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="9"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Су қорғау аймағының ені (метр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Су қорғау белдеуінің ені (метр)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z16" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұра-Есіл арнасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С:51°03.653, В:071°24.594</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С:51°03.645, В:071°24.597</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С:51°03.699, В:071°24.63</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С:51°03.700, В:071°24.580</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z20" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұра-Есіл арнасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С:51°03.673, В:071°24.754</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С:51°03.699, В:071°24.715</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С:51°03.720, В:071°24.748</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 С:51°03.698, В:071°24.793</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z24" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұра-Есіл арнасы С:51°03.724,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В:071°24.943 С:51°03.772,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В:071°24.952 С:51°03.774,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В:071°24.975 С:51°03.7201,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В:071°24.969</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 88,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z28" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұра-Есіл арнасы (арна учаскесі)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>x=2774,8; y=-8558,2;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>x=2701,1; y=-8630,1;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>x=2799,4; y=-8583,3;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>x=2725,6; y=-8655,1;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>x=2976,3; y=-8763,9;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>x=2884,3; y=-8742,3;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 х=2870,1; у=-8801,6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z37" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 208</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="14"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>241</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 288</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1437" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z39" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұра-Есіл арнасы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="15"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(арна учаскесі)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>x= 710,0; y=-10546,6;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>x=816,35; y=-10444,1;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>x= 685,64; y= -10521,88;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>x= 790,35; y= -10418,59;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>х= 642; у= -10473,09;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 х= 727,91; у= -10388,35)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z48" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нұра-Есіл арнасы (арна учаскесі)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°05'26.3"N 71°27'32.4"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°05'04.5"N 71°26'57.7"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°05'25.5"N 71°27'34.4"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°05'03.3"N 71°26'59.5"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z52" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасу өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°3'41.6016"N 71 34'13.562148"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°3'8.683108"N 71°33'58.415544"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z56" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасу өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°4'7.43718"N 71°33'49.85478"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°3'59.10642"N 71°33'30,642012"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z60" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасу өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="19"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°4'53.149512"N 71°33'32,298264"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°4'53.671764"N 71°33'8.423676"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z64" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасу өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°5'33.136152"N 71°34'3.366732"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°5'19.665096"N 71°33'34.4682"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z68" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасу өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°5'44.72178"N 71°32'52.925748"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°5'37.653" N 71°32'31.831008"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z72" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасу өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°5'57.303528" N 71°33'1.986192"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°6'1.845108" N 71°32' 37.852836"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="22"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z76" w:id="23"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасу өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="23"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°5'37.570776" N 71°34'5.640852"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°5'45.092868" N 71°34'26.489208"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z80" w:id="24"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасу өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°5'21.986556" N 71°34'11.618436"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°5'28.123368" N 71°34'35.919336"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="24"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z84" w:id="25"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасу өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°5'14.787348"N 71°34'22.098216"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°5'15.737604"N 71°34'45.717636"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="25"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z88" w:id="26"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасу өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°5'8.1339"N 71°34'11.398008"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51° 4' 58.17828"N 71°34'30.909288"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="26"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z92" w:id="27"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасу өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="27"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°4' 16.355748"N 71°34'2.391852"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°4' 30.237636"N 71°34'10.942248"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="27"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z96" w:id="28"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қарасу өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="28"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°3' 4.442504"N 71°34'16.892724"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°3'57.162816"N 71° 34' 31.80792"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="28"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z100" w:id="29"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майбалық көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="29"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51° 1' 48.388404"N 71°30'31.95558"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°1'58.486188"N 71°29'32.090064"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="29"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z104" w:id="30"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майбалық көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="30"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°0' 31.341096"N 71°31' 27.736464"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°0' 32.89554"N 71°32' 7.985176"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="30"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z108" w:id="31"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майбалық көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="31"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50°58'59.851848"N 71°31'39.155808"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50°59'1.383828"N 71° 32'3.165252"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="31"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z112" w:id="32"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майбалық көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="32"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50°58'14.254752 N 71°31'49.525608"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50°58'14.697948"N 71°32'13.671744"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="32"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z116" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майбалық көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="33"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50°57'38.84418"N 71°31'59.535372"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50°57'32.26248"N 71°32'24.379728"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="33"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z120" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майбалық көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50°57'32.497092"N 71°31'28.889076"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50°57'17.951508"N 71°31'38.44848"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="34"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z124" w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майбалық көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50°57'16.413624"N 71°30'56.781504"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50°57'3.239244"N 71°30'45.455976"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="35"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z128" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майбалық көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50°56'38.371272"N 71°29'38.753232"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50°56'35.515176" N 71°30'6.818688"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="36"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z132" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майбалық көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50°57'1.760256"N 71°29'56.546088"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50°56'3.918696"N 71° 29'45.15324"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="37"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z136" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майбалық көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50°57'40.592844"N 71° 28'22.059876"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50°56'54.10914"N 71°29'14.766684"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="38"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z140" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майбалық көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50°59'3,935544"N 71°28' 58,807776"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50°57'39,04704"N 71°27'58,23324"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="39"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z144" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майбалық көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50°59'58.389864"N 71°28'16.30398"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50°59' 8.400912"N 71°28'31.709136"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="40"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z148" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майбалық көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°1'5.497284"N 71°28' 38.6139"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50°59'58.292052"N 71°27'52.457148"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="41"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z152" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майбалық көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°1' 43.686588"N 71°29'37.389012"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°1' 6.742308"N 71°28'14.838816"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="42"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z156" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Майбалық көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°1' 48.388404"N 71°30'31.95558"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°1'58.486188"N 71°29'32.090064"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="43"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z160" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлмес көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°4' 9.469596"N 71°19' 18.196104"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°4'17.996952"N 71°19'19.255368"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z164" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлмес көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°4'5.98962"N 71°19'20.461404"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°4'6.943188"N 71° 19' 34.160304"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z168" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлмес көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°3' 45.963468"N 71°19'23.342016"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°3'45.152028"N 71°19' 36.96186"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z172" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлмес көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°3'43.219908"N 71°19' 19.734276"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°3'34.731684"N 71° 19' 18.20172"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z176" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлмес көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51° 3' 49.719996"N 71°19' 17.939964"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°3'47.784924"N 71° 19' 3.313308"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z180" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Өлмес көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51° 4' 8.100048"N 71°19' 13.960164"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°4' 8.500368"N 71° 19' 0.747192"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z184" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзықты көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°9'1.571904"N 71°15'45.404928"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°9' 10.059372"N 71°15' 45.225396"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z188" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзықты көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51° 8' 50.475732"N 71°16' 7.337964"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°8'54.484116"N 71°16'19.344756"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z192" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзықты көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°8' 39.971688"N 71°16'13.137636"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°8'41.635752"N 71°16'26.507316"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z196" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзықты көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51° 8' 29.17608"N 71°16'12.361692"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°8'27.372948"N 71°16' 25.696236"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z200" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзықты көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51° 8' 23.25588"N 71°16' 13.374048"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°8' 22.294788"N 71°16' 26.868612"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z204" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзықты көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°8' 22.148844"N 71°16'12.101844"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°8'17.91114"N 71° 16' 24.2751"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z208" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзықты көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51° 8' 20.878512"N 71°16' 4.40616"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51° 8' 13.18254"N 71°16' 10.372692"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z212" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзықты көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51° 8' 18.516012"N 71°15'45.004104"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°8'10.370148"N 71°15'40.45482"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z216" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзықты көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51° 8'21.687072"N 71°15'41.681916"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°8'16.215072"N 71° 15' 29.652084"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z220" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзықты көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°8' 30.398604"N 71°15'30.870036"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°8'27.439584"N 71°15'18.096624"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z224" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзықты көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51° 8' 37.502088"N 71°15'24.742008"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°8'36.015"N 71° 15' 11.337552"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z228" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзықты көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51° 8' 46.499676"N 71°15'23.230584"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°8'47.23602"N 71°15' 9.65556"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z232" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзықты көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51° 8'55.802436"N 71°15'27.794988"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°8' 59.055432"N 71° 15' 15.234084"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z236" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзықты көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51° 9' 0.057744"N 71°15' 33.781716"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°9'6.468408"N 71°15'24.777684"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z240" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұзықты көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°9'1.33956"N 71°15' 39.595752"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°9'9.740052"N 71°15' 36.788688"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z244" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіші Талдыкөл көлінің № 7 учаскесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 51° 06' 29.07642" E 71° 23' 02.69646"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N 51° 06' 25.29585" E 71° 23' 16.08435"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z248" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіші Талдыкөл көлінің № 7 учаскесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 51° 07' 03.35265" E 71° 23' 15.84089"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N 51° 07' 02.34092 E 71° 23' 30.87761"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z252" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіші Талдыкөл көлінің № 7 учаскесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 51° 07' 06.86399" E 71° 22' 50.40224"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N 51° 07' 7.98054" E 71° 22' 50.77170"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z256" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіші Талдыкөл көлінің № 7 учаскесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="68"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 51° 07' 03.85153" E 71° 23' 14.34202"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N 51° 07' 04.95040" E 71° 23' 14.08139"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z260" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіші Талдыкөл көлінің № 7 учаскесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="69"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 51° 06' 29.07642" E 71° 23' 02.69646"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N 51° 06' 25.29585" E 71° 23' 16.08435"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z264" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіші Талдыкөл көлінің № 7 учаскесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="70"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 51° 07' 03.35265" E 71° 23' 15.84089"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N 51° 07' 02.34092 E 71° 23' 30.87761"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z268" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіші Талдыкөл көлінің № 7 учаскесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 51° 07' 06.86399" E 71° 22' 50.40224"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N 51° 07' 7.98054" E 71° 22' 50.77170"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z272" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіші Талдыкөл көлінің № 7 учаскесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="72"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 51° 07' 03.85153" E 71° 23' 14.34202"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N 51° 07' 04.95040" E 71° 23' 14.08139"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z276" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіші Талдыкөл көлінің № 7 учаскесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 51° 06' 29.07642" E 71° 23' 02.69646"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N 51° 06' 25.29585" E 71° 23' 16.08435"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z280" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіші Талдыкөл көлінің № 7 учаскесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 51° 07' 03.35265" E 71° 23' 15.84089"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N 51° 07' 02.34092 E 71° 23' 30.87761"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z284" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіші Талдыкөл көлінің № 7 учаскесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 51° 07' 06.86399" E 71° 22' 50.40224"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N 51° 07' 7.98054" E 71° 22' 50.77170"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z288" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіші Талдыкөл көлінің № 7 учаскесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 51° 07' 03.85153" E 71° 23' 14.34202"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N 51° 07' 04.95040" E 71° 23' 14.08139"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z292" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіші Талдыкөл көлінің № 7 учаскесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 51° 06' 29.07642" E 71° 23' 02.69646"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N 51° 06' 25.29585" E 71° 23' 16.08435"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z296" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіші Талдыкөл көлінің № 7 учаскесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 51° 07' 03.35265" E 71° 23' 15.84089"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Су қорғау аймағы N 51° 07' 02.34092 E 71° 23' 30.87761"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z299" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Кіші Талдыкөл көлінің № 7 учаскесі </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>N 51° 07' 06.86399" E 71° 22' 50.40224"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N 51° 07' 7.98054" E 71° 22' 50.77170"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z303" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Талдыкөл көлі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°06' 53.4500" N, 71°19' 53.5200" Е</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z304" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есіл өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жаңа арна (Сарыарқа даңғылындағы көпірден</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Көктал тұрғын алабына дейін</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 4 учаскесі)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Басталуы 51°05'37.32"N 71°36'00.54"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аяқталуы 51°10'47.0400"N 71°16'53.0300"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z309" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есіл өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жаңа арна (Сарыарқа даңғылындағы көпірден</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Көктал тұрғын алабына дейін</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 5 учаскесі жағажай аймағымен)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Басталуы N 51°05'37.32", Е 71°36'00.54"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аяқталуы 51°10'47.0400" N, 71°16'53.0300" Е</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z314" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35 – сол жағалау;</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65 – оң жағалау</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z315" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есіл өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жаңа арна (Сарыарқа даңғылындағы көпірден</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Көктал тұрғын алабына дейін</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 9 учаскесі)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Басталуы N 51°05'37.32", Е 71°36'00.54"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аяқталуы 51°10'47.0400" N, 71°16'53.0300" Е</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z320" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есіл өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жаңа арна (Сарыарқа даңғылындағы көпірден</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Көктал тұрғын алабына дейін</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 10 учаскесі)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Басталуы N 51°05'37.32", Е 71°36'00.54"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аяқталуы 51°10'47.0400" N, 71°16'53.0300" Е</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z325" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есіл өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="86"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жаңа арна (Сарыарқа даңғылындағы көпірден</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Көктал тұрғын алабына дейін</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 11 учаскесі)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Басталуы N 51°05'37.32", Е 71°36'00.54"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аяқталуы 51°10'47.0400" N, 71°16'53.0300" Е</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z330" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есіл өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жаңа арна (Суды реттейтін бөгет)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 N 51°09'28,43", Е 71°24'50.54"</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z332" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есіл өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жаңа арна (Шыңғыс Айтматов атындағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көшенің батысында)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Басталуы N 51°05'37.32", Е 71°36'00.54"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аяқталуы 51°10'47.0400" N, 71°16'53.0300" Е</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z336" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Есіл өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Астанa қаласындағы гольф-клуб маңындағы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Есіл өзенінің ескі арнасы учаскесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°6'44.82"N 71°35'14.96"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°5'55.78"N 71°34'55.46"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°6'02.55"N 71°33'51.92"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°6'06.37"N 71°33'35.59"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°6'11.95"N 71°33'17.96"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°6'16.21"N 71°32'51.89"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°6'53.63"N 71°33'06.75"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°6'49.47"N 71°33'33.18"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°7'19.76"N 71°33'58.09"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°7'14.16"N 71°34'15.29"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°6'55.66"N 71°34'06.17"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z349" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласындағы Есіл өзенінің ескі арнасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Астана-Қарағанды тас жолы маңындағы 82Б, 82В,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>82К учаскелері, 82 үй, 82 ғимарат, 82/1 учаскесі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°7'4.28"N 71°38'14.77"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51°6'58.32"N 71°37'39.19"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
-[...183 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астана қаласындағы Мичурино тұрғын алабы ауданындағы Есіл өзенінің ескі арнасы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51006'29.68" N, 71039'8.95"Е</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51006'39.34" N, 71038'39.1"Е</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
-[...29 lines deleted...]
-20</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
-[...50 lines deleted...]
-          <w:bookmarkStart w:name="z358" w:id="92"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z353" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақбұлақ өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Басталуы 51°12'11.37" N, 71°35' 01.51"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...49 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51°10'34.697" N,71°30'15.159"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...78 lines deleted...]
-            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'36.355" N, 71°30'15.944"E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
-[...50 lines deleted...]
-          <w:bookmarkStart w:name="z364" w:id="93"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z358" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ақбұлақ өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау белдеуі</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51°10'34.697"N,71°30'15.159"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51°10'35.280"N, 71°30'6.830"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Су қорғау аймағы</w:t>
             </w:r>
-            <w:r>
-[...78 lines deleted...]
-            <w:tcW w:w="1437" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51°10'36.355"N, 71°30'15.944"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'37.722"N, 71°30'8.538"E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70-102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="807" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақбұлақ өзені</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су қорғау белдеуі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'35.280"N, 71°30'6.830"Е</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'34.032"N, 71°29'53.729"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су қорғау аймағы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+51°10'37.582"N, 71°30'8.428"E </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'40.108"N, 71°29'59.488"E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90-240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z364" w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақбұлақ өзені</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Су қорғау белдеуі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51°10'35.280"N, 71°30'6.830"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Су қорғау аймағы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51°10'37.722"N, 71°30'8.538"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аяқталуы 51°08'53.8300"N 71°26'24.3500"E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8474" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z369" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сарыбұлақ өзені</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Басталуы 51°09' 52.9900"N 71°22' 35.5800"E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аяқталуы 51°14'31.7800"N 71°31' 5.0000"E</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
-[...3 lines deleted...]
-            <w:tcW w:w="1582" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1437" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыбұлақ өзені</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басталуы 51°14'28.29"N, 71°31'2.07"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су қорғау белдеуі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'46.02"N, 71°23'20.22"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су қорғау аймағы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 10' 48,407"N, 71° 23' 10,791"E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыбұлақ өзені</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су қорғау белдеуі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'46.02"N, 71°23'20.22"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'41.15"N, 71°23'17.54"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су қорғау аймағы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 10' 48,407"N, 71° 23' 10,791"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'41.988"N, 71°23'16.115"Е</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70-210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сарыбұлақ өзені</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су қорғау белдеуі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'41.15"N, 71°23'17.54"E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су қорғау аймағы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°10'41.988"N, 71°23'16.115"Е</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аяқталуы 51° 9'53.08"N, 71°22'35.54"Е</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тассуат көлінің учаскесі </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су қорғау белдеуі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 02' 13.34", N 71° 22' 43.71" E 51° 02' 16.97", N 71° 22' 47.34" E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Су қорғау аймағы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51° 02' 12.18", N 71° 22' 51.75" E 51° 02' 15.88", N 71° 22' 55.25" E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+190</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Кіші Талдыкөл көлінің № 5 учаскесі </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(учаскенің шектік координаттары:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°07′44.62″N 71°23′11.69″E</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51°07′03.14″N 71°23′21.80″E)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z371" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту: Астана қаласының әкімшілік шекараларында Есіл өзені мен Нұра-Есіл арнасы үшін су объектісінің негізгі арнасынан мыналар белгіленсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
@@ -21760,55 +24829,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22134,31 +25203,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>