--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="06231e1" w14:textId="06231e1">
+    <w:p w14:paraId="69de061" w14:textId="69de061">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -641,100 +641,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Астана қаласының әлеуметтік маңызы бар қатынастар тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тізбеге өзгеріс енгізілді - Астана қаласы мәслихатының 24.04.2026 </w:t>
+      Ескерту. Тізбеге өзгерістер енгізілді - Астана қаласы мәслихатының 24.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 407/52-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күннен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі және 01.02.2026 бастап туындаған құқықтық қатынастарға қолданылады) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күннен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі және 01.02.2026 бастап туындаған құқықтық қатынастарға қолданылады); 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451/58-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күннен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі және 01.05.2026 бастап туындаған құқықтық қатынастарға қолданылады) шешімдерімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -744,12547 +768,13691 @@
               <w:t>
 Р/с</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бағдар №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қатынас</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кенесары көшесі – "Кирпичный" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Көктал-1" тұрғын алабы – "Нұрлы жол" теміржол вокзалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теміржол вокзалы – "Нұрлы жол" теміржол вокзалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Көктал-2" тұрғын алабы – Қ. Ахмедияров көшесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Оңтүстік-Шығыс" тұрғын алабы – "Көктал-1" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көктал көшесі – "Кирпичный" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алаш тас жолы – Жағалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Оңтүстік-Шығыс" тұрғын алабы – "Көктал-1" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теміржол вокзалы – "Интернациональный" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теміржол вокзалы – "Нұрсұлтан Назарбаев" халықаралық әуежайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Нұрлы жол" теміржол вокзалы – "Кирпичный" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теміржол вокзалы – "Нұрсұлтан Назарбаев" халықаралық әуежайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Көктал-1" тұрғын алабы – "Оңтүстік-Шығыс" тұрғын алабы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теміржол вокзалы – "Нұрлы жол" теміржол вокзалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 "Железнодорожный" тұрғын алабы – Ұлы Дала даңғылы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Көктал көшесі – Ш. Жиенқұлова көшесі </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Достық" отбасылық денсаулық орталығы – Жағалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Достық" отбасылық денсаулық орталығы – Қабанбай батыр даңғылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теміржол вокзалы – "Тельман" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Агроқалашық – Т. Жүргенов көшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теміржол вокзалы – "Нұрлы жол" теміржол вокзалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теміржол вокзалы – "Железнодорожный" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теміржол вокзалы – Манас көшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Оңтүстік-Шығыс" тұрғын алабы – "Өндіріс" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теміржол вокзалы – І. Жансүгірұлы көшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Агроқалашық – "Бағыстан" тұрғын үй кешені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Материалдық-техникалық қамтамасыз ету басқармасы – "Бағыстан" тұрғын үй кешені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ақбидай" тұрғын алабы – "Нұра-Есіл" каналы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Интернациональный" тұрғын алабы – Жағалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Өндіріс" тұрғын алабы – Green Line</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Теміржол вокзалы – "Оңтүстік-Шығыс" тұрғын алабы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Көктал-1" тұрғын алабы – "Нұрлы жол" теміржол вокзалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Т. Жүргенов көшесі – Агроқалашық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Үркер" тұрғын алабы – Ұлы Дала даңғылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теміржол вокзалы – "Үркер" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көктал көшесі – Қабанбай батыр даңғылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көктал көшесі – Алаш тас жолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теміржол вокзалы – Хусейн бен Талал көшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алаш тас жолы – "Промышленный" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көктал көшесі – Хусейн бен Талал көшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Отау" шағын ауданы – Бас мешіт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жағалау – "Оңтүстік-Шығыс" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алаш тас жолы – "Үркер" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Көктал-2" тұрғын алабы – Ұлы Дала даңғылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Куршавель" тұрғын үй кешені – "Оңтүстік-Шығыс" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Нұрлы жол" теміржол вокзалы – Теміржол вокзалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Көктал-2" тұрғын алабы – Ұлы Дала даңғылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Көктал-1" тұрғын алабы – "Промышленный" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Манас көшесі – "Пригородный" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Хусейн бен Талал көшесі – Алаш тас жолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Көктал-1" тұрғын алабы – "Нұра-Есіл" каналы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № 2 Ақмола облыстық ауруханасы – № 2 Ақмола облыстық ауруханасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Нұрлы жол" теміржол вокзалы – Төле би көшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Промышленный" тұрғын алабы – Жағалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Агроқалашық– "Family Village" коттедж кенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бөгенбай батыр даңғылы – Алаш тас жолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Оңтүстік-Шығыс" тұрғын алабы – "Нұрлы жол" теміржол вокзалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жағалау – І. Жансүгірұлы көшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Отау" шағын ауданы – "Үркер" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Теміржол вокзалы – Жағалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индустриалды парк – "Көктал-2" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Нұрлы жол" теміржол вокзалы – "Үркер" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Н. Тілендиев даңғылы – зират</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ы. Дүкенұлы көшесі – Хусейн бен Талал көшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Көктал-2" тұрғын алабы - "Отау" шағын ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қ. Рысқұлбеков көшесі – Көктал көшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Көктал-1" тұрғын алабы – "Промышленный" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Манас көшесі – "Күйгенжар" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алаш тас жолы – "Көктал-2" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлы Дала даңғылы – Қ. Рысқұлбеков көшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Өндіріс" тұрғын алабы – "Кирпичный" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Көктал-1" тұрғын алабы – Алаш тас жолы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Оңтүстік-Шығыс" тұрғын алабы – "Шұбар" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 302</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Тайтөбе ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Қосшы қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Жібек жолы ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 305</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Ақмол ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 306</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Астана қаласы – Талапкер ауылы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 307</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Қоянды ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Қабанбай батыр ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 309</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Р. Қошқарбаев ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 310</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Арайлы ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 311</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Нұресіл ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 312</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Ақмол ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 313</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Қызылсуат ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 314</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Қызылсуат ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 88.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 315</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Ақбұлақ ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 89.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 316</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Жалтыркөл ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Софиевка ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 91.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 318</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Аққайың ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 92.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 319</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Ы. Алтынсарин ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 93.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Қосшы қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 321</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Нұрлы саяжай қонысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 322</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Жібек жолы ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 323</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Қосшы қаласы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 97.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Талапкер ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 98.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 327</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Арнасай ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 328</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Ынтымақ ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 329</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Астана қаласы – Төңкеріс ауылы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 501</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Көктал-1" тұрғын алабы – "Нұрсұлтан Назарбаев" халықаралық әуежайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 502</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Бағыстан" тұрғын үй кешені – теміржол вокзалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 103.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 503</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көктал көшесі – "Нұрлы жол" теміржол вокзалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 104.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 504</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 І. Жансүгірұлы көшесі – Жағалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 105.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 505</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Отау" шағын ауданы – "Ырыскелді Қажы" мешіті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Отау" шағын ауданы – "Көктал-1" тұрғын алабы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 107.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кенесары көшесі – "Бағыстан" тұрғын үй кешені</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Күйгенжар" тұрғын алабы – "Нұрлы жол" теміржол вокзалы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 109.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ұлттық шұғыл медицинаны үйлестіру орталығы – Қ. Рысқұлбеков көшесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бұқар жырау көшесі – Алаш тасжолы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ырыскелді Қажы" мешіті – "Пригородный" тұрғын алабы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұлы Дала даңғылы – "Железнодорожный" тұрғын алабы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Алай базары" – "Оңтүстік-Шығыс" тұрғын алабы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Өндіріс" тұрғын алабы – Теміржол вокзалы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+506</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+І. Жансүгірұлы көшесі – "Family Village" коттедж кенті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+507</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Нұрлы жол" теміржол вокзалы – "Жағалау-4" тұрғын үй кешені</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+508</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Нұрлы жол" теміржол вокзалы – Материалдық-техникалық қамтамасыз ету басқармасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -13316,55 +14484,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13690,31 +14858,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>