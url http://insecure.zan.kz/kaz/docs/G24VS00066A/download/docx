--- v0 (2025-10-01)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="80d0483" w14:textId="80d0483">
+    <w:p w14:paraId="76f82a5" w14:textId="76f82a5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Шемонаиха ауданы әкімдігінің 2022 жылғы 14 наурыздағы № 74 "Шемонаиха ауданы бойынша коммуналдық қызметтер көрсету қағидаларын бекіту туралы" қаулысына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z5" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Шығыс Қазақстан облысы Шемонаиха ауданы әкімдігінің 2024 жылғы 22 ақпандағы № 66 қаулысы. Күші жойылды - Шығыс Қазақстан облысы Шемонаиха ауданы әкімдігінің 2026 жылғы 18 наурыздағы № 89 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Шығыс Қазақстан облысы Шемонаиха ауданы әкімдігінің 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шемонаиха ауданының әкімдігі ҚАУЛЫ ЕТЕДІ: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -272,150 +350,146 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10), 13), 14), 15) тармақшалары келесі редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "10) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">-тұтынушыға ұсынылатын қауіпсіз және жайлы тұру (болу) жағдайларын қамтамасыз ету үшін сумен жабдықтауды, су бұруды, газбен жабдықтауды, электрмен жабдықтауды, жылумен жабдықтауды, қоқысты жоюды, лифттерге қызмет көрсетуді қамтитын көрсетілетін қызметтер"; </w:t>
+      "10) коммуналдық көрсетілетін қызметтер-тұтынушыға ұсынылатын қауіпсіз және жайлы тұру (болу) жағдайларын қамтамасыз ету үшін сумен жабдықтауды, су бұруды, газбен жабдықтауды, электрмен жабдықтауды, жылумен жабдықтауды, қоқысты жоюды, лифттерге қызмет көрсетуді қамтитын көрсетілетін қызметтер"; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13) кондоминиум объектісі – жеке (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, тұрақ орындарынан, қоймалардан және жеке (бөлек) меншікте бола алмайтын және бірыңғай меншікті қоса алғанда, ортақ үлестік меншік құқығындағы пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелеріне тиесілі ортақ мүліктен тұратын бірыңғай мүліктік кешен көппәтерлі тұрғын үйдің астындағы бөлінбейтін жер учаскесі және (немесе) үй жанындағы жер учаскесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
-[...15 lines deleted...]
-      "13) кондоминиум объектісі – жеке (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, тұрақ орындарынан, қоймалардан және жеке (бөлек) меншікте бола алмайтын және бірыңғай меншікті қоса алғанда, ортақ үлестік меншік құқығындағы пәтерлердің, тұрғын емес үй-жайлардың, тұрақ орындарының, қоймалардың меншік иелеріне тиесілі ортақ мүліктен тұратын бірыңғай мүліктік кешен көппәтерлі тұрғын үйдің астындағы бөлінбейтін жер учаскесі және (немесе) үй жанындағы жер учаскесі;</w:t>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "14) кондоминиум объектісінің ортақ мүлкі-кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холлдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифттер, шатырлар, шатырлар, техникалық қабаттар, жертөлелер, жалпы үй инженерлік жүйелері мен жабдықтары, абоненттік пошта жәшіктері, көппәтерлі тұрғын үйдің астындағы жер учаскесі және (немесе) үй жанындағы жер учаскесі, жеке (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, тұрақ орындарынан, қоймалардан басқа);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
-[...15 lines deleted...]
-       "14) кондоминиум объектісінің ортақ мүлкі-кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холлдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифттер, шатырлар, шатырлар, техникалық қабаттар, жертөлелер, жалпы үй инженерлік жүйелері мен жабдықтары, абоненттік пошта жәшіктері, көппәтерлі тұрғын үйдің астындағы жер учаскесі және (немесе) үй жанындағы жер учаскесі, жеке (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, тұрақ орындарынан, қоймалардан басқа);</w:t>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15) жалпыүйлік инженерлік жүйелер – суық және ыстық сумен жабдықтау, су бұру, жылумен жабдықтау, газбен жабдықтау, электрмен жабдықтау, түтін шығару, өрт дабылы, ішкі өртке қарсы су құбыры, жүк және жолаушылар лифттері (көтергіштер), қоқыс шығару, кондиционерлеу, желдету, терморегуляция және вакуумдау жүйелері, пәтердің сыртындағы немесе ішіндегі көппәтерлі тұрғын үйде орналасқан төмен токты инженерлік жүйелер, тұрғын емес үй-жай, тұрақ орны, қоймалар және екі (екі) және одан да көп пәтерге, тұрғын емес үй-жайға, тұрақ орнына, қоймаға, үй-жайларға қызмет көрсететін".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -428,170 +502,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келесі редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "4. Қосылыс желісі арқылы коммуналдық қызметтер үшін тұтынушы мен коммуналдық қызметтерді жеткізуші арасында жеке және (немесе) жария шарттар Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жасалады..</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Меншік иелерінің бірлестіктері немесе қарапайым серіктестіктер немесе көппәтерлі тұрғын үй менеджерлері немесе басқарушы компаниялар коммуналдық қызметтерді жеткізушілермен (қызметтің әр түріне) ынтымақтастық туралы шарттар жасайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
-[...15 lines deleted...]
-      Меншік иелерінің бірлестіктері немесе қарапайым серіктестіктер немесе көппәтерлі тұрғын үй менеджерлері немесе басқарушы компаниялар коммуналдық қызметтерді жеткізушілермен (қызметтің әр түріне) ынтымақтастық туралы шарттар жасайды.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүлік иелерінің бірлестіктері немесе жай серіктестіктер немесе көппәтерлі тұрғын үйді басқарушылар немесе басқарушы компаниялар кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға сервистік қызмет субъектілерімен ынтымақтастық шартын жасасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
-[...15 lines deleted...]
-      Мүлік иелерінің бірлестіктері немесе жай серіктестіктер немесе көппәтерлі тұрғын үйді басқарушылар немесе басқарушы компаниялар кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға сервистік қызмет субъектілерімен ынтымақтастық шартын жасасады.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тікелей бірлескен басқару кезінде ынтымақтастық шарттары кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға коммуналдық қызметтер көрсететін ұйымдар және пәтерлердің, тұрғын емес үй-жайлардың барлық меншік иелерімен немесе пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің көпшілігімен жасалады. Бұл ретте пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің барлығы немесе көпшілігі шарттың бір тарабы ретінде әрекет етеді</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...15 lines deleted...]
-      Тікелей бірлескен басқару кезінде ынтымақтастық шарттары кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға коммуналдық қызметтер көрсететін ұйымдар және пәтерлердің, тұрғын емес үй-жайлардың барлық меншік иелерімен немесе пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің көпшілігімен жасалады. Бұл ретте пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің барлығы немесе көпшілігі шарттың бір тарабы ретінде әрекет етеді</w:t>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер тараптардың келісімінде өзгеше көзделмесе, коммуналдық көрсетілетін қызметтерді ұсыну туралы жеткізуші мен тұтынушы арасындағы шарт қолданыстағы заңнамаға қайшы келмеуі тиіс және белгісіз мерзімге жасалған болып саналады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -604,110 +678,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келесі редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мүліктің меншік иелері бірлестігінің төрағасы немесе жай серіктестіктің сенім білдірілген адамы не көппәтерлі тұрғын үйді басқарушы немесе басқарушы компания үйге ортақ инженерлік жүйелер мен жабдықтардың, сондай-ақ кондоминиум объектісінің ортақ меншігі болып табылатын есепке алу аспаптарын техникалық күйінде күтіп-ұстауды қамтамасыз ету үшін сервистік қызмет субъектісімен шарт жасасады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сервистік қызмет субъектілерін таңдауды пәтерлердің, тұрғын емес үй-жайлардың меншік иелері жиналыста не мұндай өкілеттіктер берілген жағдайда үйдің кеңесі жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
-[...15 lines deleted...]
-      Сервистік қызмет субъектілерін таңдауды пәтерлердің, тұрғын емес үй-жайлардың меншік иелері жиналыста не мұндай өкілеттіктер берілген жағдайда үйдің кеңесі жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сервистік қызмет субъектісімен шарт болмаған жағдайда, мүліктің меншік иелері бірлестігінің төрағасы немесе жай серіктестіктің сенім білдірілген адамы не көппәтерлі тұрғын үйді басқарушы немесе басқарушы компания не тікелей бірлескен басқару кезінде пәтерлердің, тұрғын емес үй-жайлардың барлық иелері үйге ортақ инженерлік жүйелерін, сондай-ақ кондоминиум объектісінің ортақ меншігі болып табылатын есепке алу аспаптарын техникалық күйінде күтіп-ұстауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -720,110 +794,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тарау</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-1-тармақпен толықтырылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Көппәтерлі тұрғын үйге (кешенге) Тапсырыс беруші объектіні пайдалануға бергеннен кейін тұрғын және тұрғын емес үй-жайлар меншік иелерінің алдын ала келісімі бойынша тұрғын және тұрғын емес үй-жайлардың меншік иелері мен коммуналдық қызметтерді (қызметтердің әрбір түріне) берушілер арасында оларды кейіннен жасасу (қол қою) үшін шарттардың жобаларын дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы қаулының орындалуын бақылау аудан әкімінің жетекшілік ететін орынбасарына жүктелсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы қаулы оның алғашқы ресми жарияланған күннен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -959,63 +1033,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1337,35 +1433,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>