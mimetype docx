--- v0 (2025-10-05)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="efe139c" w14:textId="efe139c">
+    <w:p w14:paraId="62dce2c" w14:textId="62dce2c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -612,208 +612,266 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өскемен қаласындағы тұрғын үй қорын реновациялау – Өскемен қаласында апатты жағдайдағы тұрғын үй қорының өсуін болдырмау, тұрғын үй аумақтарын дамытуды және оларды абаттандыруды қамтамасыз ету мақсатында азаматтардың тіршілік ету ортасын жаңартуға және өмір сүруіне, қоғамдық кеңістікке қолайлы жағдайлар жасауға бағытталған іс-шаралар жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> көзделген тәртіппен апаттық тұрғын үйді бұзу және одан азаматтарды көшіру жолымен кешенді реконструкциялауды көздейді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Реновация қаланың "ескі" кварталдарын Қазақстан Республикасының заңнамасында көзделген тәртіппен апаттық тұрғынжайды бұзу және одан азаматтарды көшіру жолымен кешенді реконструкциялауды көздейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Реновациялау бағдарламасы 2029 жылға дейінгі мерзімге қабылданады және соңғы онжылдықтарда жинақталған қала экологиясының даму теңгерімсіздігін жоюға және қалада апаттық тұрғын үй қорының жаппай пайда болуына жол бермеуге мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
-[...15 lines deleted...]
-      4. Реновациялау бағдарламасы 2029 жылға дейінгі мерзімге қабылданады және соңғы онжылдықтарда жинақталған қала экологиясының даму теңгерімсіздігін жоюға және қалада апаттық тұрғын үй қорының жаппай пайда болуына жол бермеуге мүмкіндік береді.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Реновациялауға жататын объектілердің тізбесі, кезеңдері мен кезектілігі көппәтерлі тұрғын үйлердің құрылыс конструкцияларының тозуы, олардың пайдалану талаптарына сәйкестігі, сондай-ақ ғимараттар мен құрылыстардың сенімділігі мен орнықтылығын техникалық қадағалауды және техникалық тексеруді жүзеге асыруға аккредиттелген заңды тұлғалардың қорытындысы негізінде үй-жайлар иелерінің пікірлері ескеріле отырып айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
-[...15 lines deleted...]
-      5. Реновациялауға жататын объектілердің тізбесі, кезеңдері мен кезектілігі көппәтерлі тұрғын үйлердің құрылыс конструкцияларының тозуы, олардың пайдалану талаптарына сәйкестігі, сондай-ақ ғимараттар мен құрылыстардың сенімділігі мен орнықтылығын техникалық қадағалауды және техникалық тексеруді жүзеге асыруға аккредиттелген заңды тұлғалардың қорытындысы негізінде үй-жайлар иелерінің пікірлері ескеріле отырып айқындалады.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Апатты тұрғын үйлерді бұзу жергілікті бюджет есебінен жүргізілетін болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...15 lines deleted...]
-      6. Апатты тұрғын үйлерді бұзу жергілікті бюджет есебінен жүргізілетін болады.</w:t>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Апаттық жағдайдағы тұрғын үйлерді бұзу кезектілігі ғимараттар мен құрылыстардың сенімділігі мен орнықтылығын техникалық қадағалауды және техникалық тексеруді жүзеге асыруға аккредиттелген заңды тұлғалардың қорытындыларына сәйкес ағымдағы конструкциялардың тозу пайызы ескеріле отырып анықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
-[...15 lines deleted...]
-      7. Апаттық жағдайдағы тұрғын үйлерді бұзу кезектілігі ғимараттар мен құрылыстардың сенімділігі мен орнықтылығын техникалық қадағалауды және техникалық тексеруді жүзеге асыруға аккредиттелген заңды тұлғалардың қорытындыларына сәйкес ағымдағы конструкциялардың тозу пайызы ескеріле отырып анықталады.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 - тарау. Реновациялау бағдарламасын іске асырудың өзектілігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2 - тарау. Реновациялау бағдарламасын іске асырудың өзектілігі</w:t>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Өскемен қаласының қолданыстағы тұрғын үй қоры 2024 жылғы сәуір жағдай бойынша 1788 көппәтерлі тұрғын үйді құрайды, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -2161,110 +2219,126 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 519</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Қаладағы апатты тұрғын үйлердің жағдайы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2024 жылғы жағдай бойынша қалада жалпы ауданы 14605,91 шаршы метр, 337 пәтері бар, 37 тұрғын үй ғимараттар мен құрылыстардың сенімділігі мен орнықтылығын техникалық қадағалауды және техникалық тексеруді жүзеге асыруға аккредиттелген заңды тұлғалардың қорытындыларына сәйкес апатты деп танылды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл санаттың негізі нормативтік қызмет мерзімі төмен көппәтерлі тұрғын үйлер болып табылады. Мұндай үйлердің көп бөлігі тұрғынжайларды жекешелендіру кезеңінде күрделі жөндеу жүргізбестен немесе оны орындау шығындарын өтемей жеке меншікке берілді. Бұл тұрғынжайлар үй иелерінің қажетті қаражатының болмауына байланысты, үйлерді күрделі жөндеу іс жүзінде жүргізілмеді, кейіннен бұл олардың одан әрі тозуына әкелді.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -2541,758 +2615,1130 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 337</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққ өзгеріс енгізілді - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Реновация бағдарламасының міндеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Реновациялау бағдарламасының негізгі міндеті – қалада апаттық тұрғын үй қорының жаппай пайда болуына жол бермеу және сонымен бір мезгілде Өскемен қаласының алдыңғы онжылдықтарда жинақталған даму теңгерімсіздіктерін түзету және түбегейлі жаңа сападағы қалалық ортаны қалыптастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тұрғын үй қорын сапалы жаңартуды көздейтін реновация бағдарламасын іске асыру азаматтарды тұрғынжаймен қамтамасыз ету көрсеткішін жақсартуға мүмкіндік береді және тұрғын үй аумақтарын тұрақты дамытуға, экономикалық, әлеуметтік, өзге де қоғамдық мүдделерді ескере отырып, қолайлы тіршілік ортасын, қоғамдық кеңістіктерді құруға және аумақты абаттандыруға ықпал етеді, Өскемен қаласының жаңа, заманауи келбетін қалыптастыруға мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармаққ өзгеріс енгізілді - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Реновациялау бағдарламасын іске асыру кезінде мынадай міндеттерді шешу жоспарлануда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолайлы тұруға, демалуға және жұмыс істеуге бейімделген аралас функциясы бар қалалық ортаның жаңа жоспарлау құрылымын құру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      10. Реновациялау бағдарламасының негізгі міндеті – қалада апаттық тұрғын үй қорының жаппай пайда болуына жол бермеу және сонымен бір мезгілде Өскемен қаласының алдыңғы онжылдықтарда жинақталған даму теңгерімсіздіктерін түзету және түбегейлі жаңа сападағы қалалық ортаны қалыптастыру.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      энергиятиімді көппәтерлі тұрғын үйлер салу, олардың пайдалану шығындарын азайту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      Тұрғын үй қорын сапалы жаңартуды көздейтін реновация бағдарламасын іске асыру азаматтарды тұрғын үймен қамтамасыз ету көрсеткішін жақсартуға мүмкіндік береді және тұрғын үй аумақтарын тұрақты дамытуға, экономикалық, әлеуметтік, өзге де қоғамдық мүдделерді ескере отырып, қолайлы тіршілік ортасын, қоғамдық кеңістіктерді құруға және аумақты абаттандыруға ықпал етеді, Өскемен қаласының жаңа, заманауи келбетін қалыптастыруға мүмкіндік береді.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экологиялық жағдайды жақсарту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      11. Реновациялау бағдарламасын іске асыру кезінде мынадай міндеттерді шешу жоспарлануда:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инженерлік инфрақұрылымды жаңарту және жаңғырту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      қолайлы тұруға, демалуға және жұмыс істеуге бейімделген аралас функциясы бар қалалық ортаның жаңа жоспарлау құрылымын құру;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өскемен қаласының заманауи сәулеттік келбетін қалыптастыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      энергиятиімді көппәтерлі тұрғын үйлер салу, олардың пайдалану шығындарын азайту;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Реновациялау бағдарламасын іске асыру механизмі және тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      экологиялық жағдайды жақсарту;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Жергілікті бюджет есебінен қаржыландыру жағдайларын қоспағанда, Бағдарламаның әкімшісі "Өскемен қаласының тұрғын үй қатынастары бөлімі" мемлекеттік мекемесі (бұдан әрі – Бағдарлама әкімшісі) болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      инженерлік инфрақұрылымды жаңарту және жаңғырту;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бағдарламаны қаржыландыру мемлекеттік бюджет қаражаты және өзге де көздер есебінен жүзеге асырылады: облигациялық қарыздар, жеке инвестицияларды тарту, оның ішінде мемлекеттік-жекешелік әріптестік</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      Өскемен қаласының заманауи сәулеттік келбетін қалыптастыру.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      механизмдері арқылы, екінші деңгейдегі банктердің қарыздары, квазимемлекеттік сектор субъектілерінің қаражатын тарту, реновациялау жобаларын іске асыру барысында тұрғын және тұрғын емес үй-жайларды сатудан түскен кірістер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бағдарламаны қаржыландыру туралы шешім қабылданғанға дейін Бағдарлама әкімшісі реновацияға жататын әрбір тұрғын үй бойынша ақпарат жинауды жүзеге асырады, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көппәтерлі тұрғын үйдің (пәтерлердің) және жер учаскесінің жалпы ауданы, меншік иелерінің саны, ауыртпалықтардың болуы (болмауы) туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тұрғын үйдің қолданыстағы инфрақұрылымы және инфрақұрылым қуаттарын, сумен жабдықтауды, газбен жабдықтауды, электрмен жабдықтауды, кәрізді және тағы басқа жақын арада қосу нүктелерін ұлғайту мүмкіндігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...63 lines deleted...]
-      механизмдері арқылы, екінші деңгейдегі банктердің қарыздары, квазимемлекеттік сектор субъектілерінің қаражатын тарту, реновациялау жобаларын іске асыру барысында тұрғын және тұрғын емес үй-жайларды сатудан түскен кірістер.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) меншік иелерінің тұрғынжайды реновациялау бойынша ұсынылатын іс-шараларға қатынасын көрсететін меншік иелерінің жалпы жиналысының хаттамасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      14. Бағдарламаны қаржыландыру туралы шешім қабылданғанға дейін Бағдарлама әкімшісі реновацияға жататын әрбір тұрғын үй бойынша ақпарат жинауды жүзеге асырады, оның ішінде:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққ өзгеріс енгізілді - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Алынған ақпараттың негізінде Бағдарлама әкімшісі реновациялауға жататын әрбір тұрғын үйге қатысты ақпараттық құжат дайындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      1) көппәтерлі тұрғын үйдің (пәтерлердің) және жер учаскесінің жалпы ауданы, меншік иелерінің саны, ауыртпалықтардың болуы (болмауы) туралы;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тұрғын үйлердің құрылысына жергілікті бюджеттен қаражат бөлу жағдайда, бағдарлама әкімшісі "Өскемен қаласының құрылыс бөлімі" мемлекеттік мекемесі анықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      2) тұрғын үйдің қолданыстағы инфрақұрылымы және инфрақұрылым қуаттарын, сумен жабдықтауды, газбен жабдықтауды, электрмен жабдықтауды, кәрізді және тағы басқа жақын арада қосу нүктелерін ұлғайту мүмкіндігі;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реновациялау бағдарламасын іске асыру үшін ұйымды таңдау мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      3) меншік иелерінің тұрғын үйді реновациялау бойынша ұсынылатын іс-шараларға қатынасын көрсететін меншік иелерінің жалпы жиналысының хаттамасы.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Потенциалды инвесторларды тарту үшін реновациялау Бағдарламасын іске асыру туралы ақпарат Өскемен қаласының жергілікті атқарушы органының интернет-ресурсында, бұқаралық ақпарат құралдарында және басқа да қолжетімді ақпарат құралдарында тұрақты негізде орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      Жиналыста теріс шешім қабылданған жағдайда көппәтерлі тұрғын үйді реновациялау жөніндегі инвестициялық жобаны іске асыруға байланысты жұмыстар жүргізілмейді.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Инвесторлармен өзара іс-қимылда жергілікті атқарушы органының уәкілетті өкілі инвесторлармен өзара іс-қимылда "Өскемен қаласының тұрғын үй қатынастары бөлімі" мемлекеттік мекемесі болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      15. Алынған ақпараттың негізінде Бағдарлама әкімшісі реновациялауға жататын әрбір тұрғын үйге қатысты ақпараттық құжат дайындайды.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Қызығушылығы болған жағдайда потенциялды инвестор инвестициялық жобаны іске асыру үшін Қазақстан Республикасының заңнамасында айқындалған тәртіппен қаланың жергілікті атқарушы органына өтінім береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Қазақстан Республикасының мемлекеттік сатып алу туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес реновациялау бағдарламасын іске асыру мемлекеттің тұрғын үй сатып алуы арқылы мүмкін болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Реновациялау бағдарламасын іске асыру кезінде жеке және заңды тұлғалардың тұрғын үй және мүліктік құқықтарының кепілдіктері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Меншік иелеріне тұрғынжай беру Қазақстан Республикасының заңнамасына сәйкес жылжымайтын мүлікке құқық белгілейтін құжаттар негізінде жүзеге асырылатын болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қаулысымен алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Тұрғын үй-жайлардың иелеріне ауданы бойынша бірдей, бірақ кемінде бір бөлмелі пәтер мөлшерінде жаңа пәтерлер берілетін болады. Тұрғын емес үй-жайлардың иелеріне оның құны өтеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрғын емес үй-жайдың меншік иесі келіскен жағдайда, өткізілетін мүлікті өтеу салынып жатқан объектілерде ауданы бойынша бірдей тұрғын емес үй-жайларды беру жолымен қаралатын болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Тұрғынжайдың жалпы ауданының 1 шаршы метрін сату құны салынып жатқан тұрғын үйдің жайлылық деңгейімен және іске асыру кезіндегі жылжымайтын мүлік нарығының қалыптасқан конъюнктурасымен айқындалатын болады, бірақ құрылыс құнынан төмен емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қаулысымен алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Егер тұрғын мемлекеттен пәтер жалдаушы болып табылса, жалдау шарты негізінде жаңа тұрғынжай беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - Шығыс Қазақстан облысы Өскемен қаласы әкімдігінің01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2068</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қаулысымен алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3618,31 +4064,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>