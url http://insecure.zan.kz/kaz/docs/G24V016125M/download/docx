--- v0 (2025-10-01)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8be99d1" w14:textId="8be99d1">
+    <w:p w14:paraId="ea98e78" w14:textId="ea98e78">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -536,1894 +536,1464 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 жылғы 20 қыркүйектегі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 16/125-VІІІ шешіміне 1-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шығыс Қазақстан облыстық мәслихатының аппараты" мемлекеттік мекемесі туралы ереже</w:t>
+        <w:t xml:space="preserve"> "Шығыс Қазақстан облыстық мәслихатының аппараты"  мемлекеттік мекемесі туралы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Шығыс Қазақстан облыстық мәслихатының 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkStart w:name="z89" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Шығыс Қазақстан облыстық мәслихатының аппараты" мемлекеттік мекемесі (бұдан әрі – мәслихат аппараты) Шығыс Қазақстан облыстық мәслихатының қызметін қамтамасыз ету саласындағы басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Мәслихат аппараты өз қызметін Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституциясына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасы Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мәслихат аппараты мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген, атауы мемлекеттік тілде жазылған мөрі, атауы қазақ және орыс тілдерінде жазылған мөртабаны, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z91" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мәслихат аппараты азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z92" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мәслихат аппараты Қазақстан Республикасының азаматтық заңнамасына сәйкес уәкілеттік берілген жағдайда, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Мәслихат аппараты өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен мәслихат аппараты басшысының бұйрықтарымен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Мәслихат аппаратының құрылымы және штат санының лимиті "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" Қазақстан Республикасының Заңына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Заңды тұлғаның орналасқан жері: индекс 070000, Қазақстан Республикасы, Шығыс Қазақстан облысы, Өскемен қаласы, М.Горький көшесі, 40.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Осы ереже мәслихат аппаратының құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мәслихат аппаратының қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мәслихат аппаратына кәсіпкерлік субъектілерімен мәслихат аппаратының өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынасқа түсуіне тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер мәслихат аппаратына заңдармен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...299 lines deleted...]
-      9. Заңды тұлғаның орналасқан жері: индекс 070000, Қазақстан Республикасы, Шығыс Қазақстан облысы, Өскемен қаласы, М.Горький көшесі, 40.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның мақсаттары, функциялары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      Жұмыс режимі: сағат 9.00-ден 18.00-ге дейін. Түскі үзіліс сағат 13.00-ден 14.00-ге дейін. Бес күндік жұмыс аптасы белгіленді. Демалыс және мереке күндеріндегі жұмыс облыстық мәслихат төрағасының жеке актілерімен белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...15 lines deleted...]
-      10. Мемлекеттік органның толық атауы - "Шығыс Қазақстан облыстық мәслихатының аппараты" мемлекеттік мекемесі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңдарында қарастырылған құзыреттер шегінде, жергілікті мемлекеттік басқару саласындағы мемлекеттік саясатты іске асыру үшін облыстық мәслихаттың қызметін қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> болып табылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданыстағы заңнамаға сәйкес мемлекеттік органдардың, қоғамдық бірлестіктердің лауазымды тұлғаларынан, мемлекеттік және өзге де ұйымдардан өз міндеттері мен функцияларын іске асыру үшін қажетті ақпараттарды сұрау және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәслихат депутаттарынан олардың қызметі мәселелері бойынша мәліметтер, ақпараттар сұрау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәслихаттың қарауына өз қызметі барысында туындайтын ұсыныстарды енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органдардың, қоғамдық бірлестіктердің және өзге де ұйымдардың қызметкерлерін мәслихат сессиясы мен тұрақты комиссияларының қарауына енгізілетін мәселелерді дайындауға қатыстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік органдарға, қоғамдық бірлестіктерге, өзге де ұйымдарға қарау үшін депутаттық сауалдар, азаматтардың ұсыныстары мен өтініштерін жолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес өзге де құқықтарды жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы заңнамасының талаптарына сәйкес, жүктелген функциялардың орындалуын қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жергілікті бюджеттен жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті мемлекеттік басқару саласындағы мемлекеттік саясатты іске асыру үшін мәслихатты нормативтік құқықтық қамтамасыз етуді реттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстық мәслихат қызметінде заңдылықтың сақталуын бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәслихат қызметіне қатысты талдау ақпаратын және өзге де ақпаратты, материалдарды дайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәслихаттың мемлекеттік функцияларын іске асыруға бағытталған облыстық мәслихат актілерін әзірлеуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәслихаттың нормативтік құқықтық шешімдерін Қазақстан Республикасының заңнамасында қарастырылған жағдайларда әділет органдарына мемлекеттік тіркеуге жолдау және оларға құқықтық мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстық мәслихаттың және оның тұрақты (уақытша) комиссияларының актілерінің орындалуына бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке және заңды тұлғалардың өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сот және өзге де құқық қорғау органдарында облыстық мәслихаттың және мәслихат аппаратының мүддесін білдіру және қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы заңнамасының талаптарына сәйкес мемлекеттік қызметшілерді тағылымдамадан өткізуді, қайта даярлауды және олардың біліктілігін арттыруды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының бюджет заңнамасына сәйкес мәслихат депутаттарының және мәслихат аппараты мемлекеттік қызметшілерінің біліктілігін арттыруға шығыстарды жоспарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәслихат сессияларын дайындап өткізу жөніндегі ұйымдастыру-техникалық іс-шараларды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәслихат депутаттарына өз өкілеттіктерін жүзеге асыруға, азаматтар қабылдауын, есептер және сайлаушылармен кездесулер ұйымдастыруға іс жүзінде көмек пен жәрдем көрсету, оларды қажетті анықтамалық материалдармен қамтамасыз ету, мәслихатқа түсетін ақпараттарды жинақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сессиялардың пленарлық отырыстарына, тұрақты (уақытша) комиссиялардың отырыстарына қатысу және мәслихат шешімдерінің жобаларын, тұрақты комиссияларының қаулыларын және уақытша комиссияларының қорытындыларын сапалы дайындау мәселелерінде депутаттарға көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәслихат Регламентіне сәйкес сессиялардың, тұрақты комиссиялар отырыстарының хаттамаларын, шешімдердің жинақтарын ресімдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәслихат қызметінің мәселелері бойынша баяндамалар, шешімдер жобаларын, анықтамалар мен басқа да құжаттарды дайындауды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәслихат актілері мен құжаттаманы ресімдеуді, сақтауды және архивке тапсыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іс қағаздарын жүргізу және мәслихат аппаратына түсетін хат-хабарларды өңдеу, Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексі талаптарына сәйкес ақпаратпен алмасуды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпараттық-коммуникациялық технологиялар саласындағы бірыңғай талаптардың сақталуын қамтамасыз ету және ақпараттық қауіпсіздікті қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аппараттың ұйымдастыру қызметі мәселелері бойынша келіп түскен петицияны Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде белгіленген тәртіппен қарау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      13. Мәслихат аппаратына кәсіпкерлік субъектілерімен мәслихат аппаратының өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Мәслихат аппаратын басқаруды мәслихат аппаратының басшысы жүзеге асырады, ол мәслихат аппаратына жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Мәслихат аппаратының басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Мәслихат аппараты басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мәслихат аппараты басшысының өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мәслихат аппаратының қызметіне басшылық жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз құзыреті шегінде аппараттың қызметін ұйымдастырады, үйлестіреді және бақылайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мәслихат аппаратының "Б" корпусының әкімшілік мемлекеттік қызметшілерін мемлекеттік лауазымдарға тағайындайды және мемлекеттік лауазымдардан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мәслихат аппаратының тәртіптік және конкурстық комиссияларының қызметіне жалпы басшылықты жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қызметтік тәртіптің сақталуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мәслихат аппаратының мемлекеттік қызметшілерін іссапарға жіберу, оларға демалыс беру, материалдық көмек көрсету, даярлау, қайта даярлау және олардың біліктілігін арттыру, көтермелеу, оларға үстемеақылар белгілеу мәселелерін шешеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мәслихат аппараты мемлекеттік қызметшілерінің тәртіптік жауапкершілігі мәселелерін шешеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл туралы заңнамасы талаптарының орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мәслихат сессияларын, мәслихаттың тұрақты және уақытша комиссияларының отырыстарын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мәслихат шешімдерінің жобаларын, мәслихат депутаттарын іссапарға жіберу жөніндегі және мәслихат төрағасы немесе мәслихаттың тұрақты комиссиясының төрағасы болмаған жағдайда міндеттерді жүктеу жөніндегі бұйрықтарды дайындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) депутаттардың біліктілігін арттыру жөніндегі іс-шараларды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) аппарат басшысына жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мәслихат аппараты басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органның міндеттері мен өкілеттіктері</w:t>
-[...79 lines deleted...]
-      1) құқықтары:</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      қолданыстағы заңнамаға сәйкес мемлекеттік органдардың, қоғамдық бірлестіктердің лауазымды тұлғаларынан, мемлекеттік және өзге де ұйымдардан өз міндеттері мен функцияларын іске асыру үшін қажетті ақпараттарды сұрау және алу;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Мәслихат аппаратының заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Мәслихат аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      мәслихат депутаттарынан олардың қызметі мәселелері бойынша мәліметтер, ақпараттар сұрау;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мәслихат аппаратына бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      мәслихаттың қарауына өз қызметі барысында туындайтын ұсыныстарды енгізу;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Егер заңнамада өзгеше көзделмесе, мәслихат аппаратының өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      мемлекеттік органдардың, қоғамдық бірлестіктердің және өзге де ұйымдардың қызметкерлерін мәслихат сессиясы мен тұрақты комиссияларының қарауына енгізілетін мәселелерді дайындауға қатыстыру;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      мемлекеттік органдарға, қоғамдық бірлестіктерге, өзге де ұйымдарға қарау үшін депутаттық сауалдар, азаматтардың ұсыныстары мен өтініштерін жолдау;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Мәслихат аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...1168 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2502,222 +2072,222 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 жылғы 20 қыркүйектегі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 16/125-VІІІ шешіміне 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шығыс Қазақстан облыстық мәслихатының күші жойылуға жататын шешімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z84" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Шығыс Қазақстан облыстық мәслихатының аппараты" мемлекеттік мекемесі туралы ережені бекіту туралы" 2001 жылғы 28 қыркүйектегі № 11/9-ІІ шешімге толықтыру енгізу туралы" Шығыс Қазақстан облыстық мәслихатының 2010 жылғы 9 сәуірдегі № 20/260-ІV шешімі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z85" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Шығыс Қазақстан облыстық мәслихатының аппараты" мемлекеттік мекемесі туралы ережені бекіту туралы" 2001 жылғы 28 қыркүйектегі № 11/9-ІІ шешімге өзгеріс енгізу туралы" Шығыс Қазақстан облыстық мәслихатының 2010 жылғы 20 шілдедегі № 22/281-ІV шешімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z86" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Шығыс Қазақстан облыстық мәслихатының аппараты" мемлекеттік мекемесі туралы ережені бекіту туралы" Шығыс Қазақстан облыстық мәслихатының 2001 жылғы 28 қыркүйектегі № 11/9-ІІ шешіміне өзгеріс енгізу туралы" Шығыс Қазақстан облыстық мәслихатының 2021 жылғы 1 қазандағы № 8/73-VІІ шешімі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z87" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Шығыс Қазақстан облыстық мәслихатының аппараты" мемлекеттік мекемесі туралы ережені бекіту туралы" Шығыс Қазақстан облыстық мәслихатының 2001 жылғы 28 қыркүйектегі № 11/9-ІІ шешіміне өзгеріс енгізу туралы" Шығыс Қазақстан облыстық мәслихатының 2022 жылғы 14 желтоқсандағы № 21/205-VІІ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3043,31 +2613,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>