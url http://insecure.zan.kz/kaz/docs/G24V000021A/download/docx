--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8494558" w14:textId="8494558">
+    <w:p w14:paraId="92c09cd" w14:textId="92c09cd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -767,72 +767,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және мемлекеттік тілде өз атауы бар мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+        <w:t>
+      3. Басқарма мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрі және мемлекеттік тілде өз атауы бар мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Басқарма азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
@@ -907,72 +887,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Заңды тұлғаның орналасқан жері: индексі 070004, Қазақстан Республикасы, Шығыс Қазақстан облысы, Өскемен қаласы, Казақстан көшесі, 27.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> болып табылады.</w:t>
+        <w:t>
+      9. Осы Ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Басқарманың қызметін каржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және Шығыс Қазақстан облысының жергілікті бюджетінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
@@ -1546,91 +1506,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) облыстық маңызы бар қалалардың бас жоспарларының жобаларын келісу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) елді мекендердің бекітілген бас жоспарларын (қала құрылысын жоспарлаудың кешенді схемасын, жоспарлау жобаларын) дамыту үшін әзірленетін қала құрылысы жобаларын (егжей-тегжейлі жоспарлау жобаларын, құрылыс салу жобаларын) бекіту және іске асыру;</w:t>
+      15) елді мекендердің бекітілген бас жоспарларын (қала құрылысын жоспарлаудың кешенді схемасын, жоспарлау жобаларын) дамыту үшін әзірленетін, кешенді қала құрылысы сараптамасынан өткен қала құрылысы жобаларын (егжей-тегжейлі жоспарлау жобаларын, құрылыс салу жобаларын) бекіту және іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z56" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) аумақтың жоспарланып отырған құрылысы не өзге де қала құрылысы өзгерістері туралы халықты хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) облыстық маңызы бар объектілерді кейіннен кәдеге жарату жөніндегі жұмыстар кешенін жүргізу туралы шешімдер қабылдау;</w:t>
+      17) аумаққа құрылыс салу, құрылыстарды, ғимараттарды, құрылысжайларды, инженерлiк және көліктік коммуникацияларды кеңейту, техникалық қайта жарақтандыру, жаңғырту, реконструкциялау (қайта жоспарлау, қайта жабдықтау, қайта бейіндеу), қалпына келтiру және күрделi жөндеу туралы, сондай-ақ аумақты инженерлік жағынан дайындау, абаттандыру және көгалдандыру, аяқталмаған құрылыс объектілерін консервациялау, облыстық маңызы бар объектілерді кейiннен кәдеге жарату жөнiндегi жұмыстар кешенiн жүргiзу туралы шешiмдер қабылдау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) облыстық маңызы бар ғимараттар мен құрылыстарды бұзу туралы актілерді есепке алуды жүргізу және тіркеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
@@ -1870,698 +1830,822 @@
         <w:t>
       30) сыртқы (көрнекі) жарнаманы елді мекендердегі үй-жайлардан тыс ашық кеңістікте, жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде, елді мекендерден тыс үй-жайлардан тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс орналастыру қағидаларының негізінде жарнама саласындағы уәкілетті органмен келісім бойынша әзірлейді және бекітуге ұсынады. облыс мәслихаты елді мекендердегі үй-жайлардан тыс ашық кеңістікте сыртқы (көрнекі) жарнаманы орналастыру тәртібі мен шарттары туралы ереже, жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінде, елді мекендерден тыс үй-жайлардан тыс ашық кеңістікте және жалпыға ортақ пайдаланылатын автомобиль жолдарының бөлінген белдеуінен тыс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) жеке-тұрғын үй құрылысының мониторингі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      32) алып тасталды - Шығыс Қазақстан облысы әкімдігінің 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) жеке және заңды тұлғалардың берілген габариттер, есептік қуат, технологиялық процестер, функционалдық мақсаты бойынша ерекше параметрлері (сипаттамалары, қасиеттері) бар объектілерді жобалау кезінде, сондай-ақ Қазақстан Республикасында нормалар жоқ өзге де тәсілмен шарттар бойынша арнайы техникалық шарттарды келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) тұрғын үйді іске қосудың жыл сайынғы көлеміне қол жеткізу бойынша жоспарлы көрсеткішті орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z99" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-1) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z100" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-2) инвестициялар тарту жүйесін және ақпараттандыру саласындағы инвестициялық жобаларды әзірлеу мен іске асыруды ынталандыру тетіктерін жетілдіру жөніндегі қызметті жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      32) Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі туралы </w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+      35) жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заңнамасымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгерістер енгізілді - Шығыс Қазақстан облысы әкімдігінің 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 тарау. Мемлекеттік органның, алқалы органдардың бірінші басшысының мәртебесі, өкілеттіктері (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Басқармаға басшылықты Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруға дербес жауапты болатын бірінші басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Басқарманың бірінші басшысын Қазақстан Республикасының заңнамасына сәйкес Шығыс Қазақстан облысының әкімі қызметке тағайындайды және қызметтен босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Басқарманың бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) басқарма атынан сенімхатсыз әрекет етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) барлық мемлекеттік органдарда және өзге де ұйымдарда Басқарманың мүддесін білдіреді, сот, құқық қорғау және өзге де мемлекеттік (мемлекеттік емес) органдарда басқарманың мүддесін білдіруге сенімхаттар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шарттар жасасады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) басқарманың барлық қызметкерлері үшін міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заңнамаға сәйкес басқарма қызметкерлерін қызметке тағайындайды және қызметтен босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) басқарма қызметкерлерін заңнамада белгіленген тәртіппен көтермелейді және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Басқарманың құрылымдық бөлімшелері туралы ережелерді, басқарма қызметкерлерінің лауазымдық нұсқаулықтарын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша қажетті шаралар қабылдайды және ол үшін дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4 тарау. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басқарманың заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Басқармаға бекітілген мүлік Шығыс Қазақстан облысының коммуналдық меншігіне жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2887,31 +2971,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>