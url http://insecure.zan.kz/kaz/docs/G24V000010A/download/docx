--- v0 (2025-11-09)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b19010" w14:textId="7b19010">
+    <w:p w14:paraId="5e1c91b" w14:textId="5e1c91b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1148,72 +1148,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және заңдарына, Қазақстан Республикасының Президенті пен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> ұйымдық-құқықтық нысанындағы заңды тұлғасы болып табылады, мемлекеттік тілде өз атауы бар мөрі мен мөртабандары, белгіленген үлгідегі бланкілері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+        <w:t>
+      3. Басқарма мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлғасы болып табылады, мемлекеттік тілде өз атауы бар мөрі мен мөртабандары, белгіленген үлгідегі бланкілері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Басқарма өз атынан азаматтық-құқықтық қатынастарға түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
@@ -1269,111 +1249,153 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Басқарманың құрылымы мен штат санының лимиті Шығыс Қазақстан облысы әкімдігімен қолданыстағы заңнамаға сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Басқарманың орналасқан жері: Қазақстан Республикасы, индексі 070004, Шығыс Қазақстан облысы, Өскемен қаласы, Карл Либкнехт көшесі, 19.</w:t>
+      8. Басқарманың орналасқан жері: 070004, Қазақстан Республикасы, Шығыс Қазақстан облысы, Өскемен қаласы, Борис Керімбаев көшесі, 19</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - Шығыс Қазақстан облысы әкімдігінің 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік органның толық атауы - "Шығыс Қазақстан облысының дін істері басқармасы" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> болып табылады.</w:t>
+        <w:t>
+      10. Осы Ереже Басқарманың құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Басқарма қызметін қаржыландыру Шығыс Қазақстан облысының бюджетінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
@@ -2011,856 +2033,958 @@
         <w:t>
       15) өз құзіретіне жататын мәселелер бойынша жергілікті деңгейде түсіндіру жұмыстарын жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Шығыс Қазақстан облысының әкімдігі мүддесінде Қазақстан Республикасының заңнамасында жергілікті атқарушы органға жүктелетін өзге де өкілеттіктерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkStart w:name="z91" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) орган жұмысының тиімділігін арттыру үшін цифрлық технологияларды қолдануды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z92" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) ақпараттық қауіпсіздік шараларын сақтайды және ақпараттық қауіпсіздік бойынша техникалық құжаттаманың талаптарын орындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z93" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) аймақтың әлеуметтік-экономикалық дамуы үшін қолайлы инвестициялық климатты қалыптастыруға және инвестиция тартуға ықпал етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгерістер енгізілді - Шығыс Қазақстан облысы әкімдігінің 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз өкілеттіктерін жүзеге асыру үшін заңнамада белгіленген тәртіпте заңды және жеке тұлғалардан, соның ішінде мемлекеттік органдар мен ұйымдардан қажетті ақпараттар мен материалдар сұрау және алу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) арнайы білім мен дағдыларды қажет ететін кеңестер алу, мәселелерді зерттеу үшін кеңесшілер (тәуелсіз сарапшыларды) тарту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Басқарма құзыретіне кіретін мәселелер бойынша құқық қорғау және өзге де мемлекеттік органдармен өзара іс-қимыл;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Басқарма құзыретіне кіретін мәселелер бойынша кеңестер, семинарлар, конференциялар, дөңгелек үстелдер және өзге де іс-шаралар өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) "Шығыс Қазақстан облысының дін істері басқармасы" мемлекеттік мекемесі қызметінің бағыттары бойынша консультативтік – кеңесші органдар құру жөнінде ұсыныстар енгізу (жұмыс топтары, комиссиялар, кеңестер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Шығыс Қазақстан облысының әкімдігі отырыстарында қарау үшін дін қызметі саласында қызмет ететін мемлекеттік органдардың жұмысын жетілдіру және жақсарту жөнінде мәселелер мен ұсыныстарды енгізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Басқармаға қарасты ұйымдарға филиалдар мен өкілеттіліктерін құруға келісім беру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) әкімшілік құқық бұзушылық туралы заңнамаға сәйкес әкімшілік құқық бұзушылық туралы істер жүргізуді қамтамасыз ету бойынша шаралар қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасының заңнамасына сәйкес өзге де құқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Бірінші басшының мәртебесі, өкілеттігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Басқармаға басшылықты Басқармаға жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын бірінші басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Басқарманың бірінші басшысын Қазақстан Республикасының заңнамасына сәйкес Шығыс Қазақстан облысының әкімі қызметке тағайындайды және қызметтен босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Басқарманың бірінші басшысының өкілеттігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сенімхатсыз Басқарма атынан әрекет етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік органдарда, өзге ұйымдарда Басқарманың мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) келісім-шарт жасасады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сенімхаттар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) банктік шоттар ашады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өз құзіреті шегінде Басқарманың барлық қызметкерлері үшін орындауға міндетті бұйрықтар шығарады және тапсырмалар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының заңнамасына сәйкес Басқарманың лауазымды тұлғаларын және басқа да қызметкерлерін, сондай-ақ Басқармаға бағынысты ұйымдардың басшыларын (олардың орынбасарларын) қызметке тағайындайды және қызметтен босатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Басқарманың бірінші басшысы тағайындайтын Басқарма қызметкерлері мен өзге де жұмысшыларына Қазақстан Республикасының заңнамасымен белгіленген тәртіппен көтермелеу шараларын қабылдап, тәртіптік жауапкершілікке тартады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Басқарма қызметкерлерінің міндеттері мен өкілеттіктерінің аясын белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша қажетті іс-шаралар қабылдайды және оған дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ерлер мен әйелдердің тәжірбиесіне, қабілеттері мен кәсіптік даярлығына сәйкес олардың мемлекеттік қызметке теңдей қол жеткізуін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Қазақстан Республикасының заңнамасымен, осы Ережемен, Шығыс Қазақстан облысы әкімімен және әкімдігімен жүктелген өзге де өкілеттіліктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктердін, қолданыстағы заңнамаға сәйкес, оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекетті органның мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Басқарма заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Басқарма мүлкі оған меншік иесі берген мүлік, сондай-ақ Қазақстан Республикасы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңнамасымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тыйым салынбаған көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Басқармаға бекітілген мүлік Шығыс Қазақстан облысының коммуналдық меншігіне жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Егер заңнамада өзгеше көзделмесе, Басқарма өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Шығыс Қазақстан облысының дін істері басқармасы" мемлекеттік мекемесіне бағынысты ұйымдар тізімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Шығыс Қазақстан облысының дін мәселелерін зерттеу орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3186,31 +3310,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>