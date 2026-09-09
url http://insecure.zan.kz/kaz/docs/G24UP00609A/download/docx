--- v0 (2025-11-07)
+++ v1 (2026-09-09)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f09b109" w14:textId="f09b109">
+    <w:p w14:paraId="9e05462" w14:textId="9e05462">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,152 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қала, кент және ауылдық округ әкімі аппараттарының ережелерін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Түркістан облысы Жетісай ауданы әкiмдiгiнiң 2024 жылғы 6 қыркүйектегі № 609 қаулысы. Күші жойылды - Түркістан облысы Жетісай ауданы әкiмдiгiнiң 2026 жылғы 2 наурыздағы № 174 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Түркістан облысы Жетісай ауданы әкiмдiгiнiң 02.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,679 +239,710 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік органдар мен олардың құрылымдық бөлімшелерінің қызметін ұйымдастырудың кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 1 қыркүйектегі №590 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Жетісай ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қоса беріліп отырған мемлекеттік мекемелердің Ережелері осы қаулының қосымшаларына сәйкес бекітілсін:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z19" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 – қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Жетісай қаласы әкімінің аппараты" мемлекеттік мекемесі туралы ереже;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z20" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 – қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Асықата кенті әкімінің аппараты" мемлекеттік мекемесі туралы ереже;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z21" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 – қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Жаңа ауыл ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z22" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 – қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Жылы су ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z23" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 – қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Қазыбек би ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z24" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6 – қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Қарақай ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z25" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7 – қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Абай ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z26" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8 – қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Атамекен ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z27" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9 – қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Ш.Ділдабеков ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z28" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10 – қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Ж.Ералиев ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z29" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11 – қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Қызылқұм ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12 – қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Мақталы ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) осы қаулыға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13 – қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Ынтымақ ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже (одан әрі – Ережелер) бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z3" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        2. Осы қаулының бірінші тармағында көрсетілген мемлекеттік мекемелер Қазақстан Республикасының заңнамасында белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z32" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғарыда көрсетілген Ереженің заңнамада белгіленген тәртіпте әділет органдарында мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z33" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы қаулыға қол қойылған күннен бастап күнтізбелік бес жұмыс күн ішінде оның қазақ және орыс тілдеріндегі электрондық түрдегі көшірмесін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының Түркістан облысы бойынша филиалына ресми жариялау және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізу үшін жіберілуін;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z34" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы қаулының ресми жарияланғаннан кейін оның Жетісай ауданы әкімдігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z4" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы қаулының орындалуын бақылау Жетісай ауданы әкімі аппаратының басшысына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z5" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы қаулы алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -843,51 +958,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Аудан әкімі</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аудан әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -1021,1732 +1146,1938 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы "___"_______</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ _____ қаулысына 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z36" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесі туралы Ереже 1. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесі жергілікті мемлекеттік басқару саласында басшылықты жүзеге асыратын, қала әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық және материалдық-техникалық қамтамасыз ету саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесі ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері (бар болса), Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесі азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен қала әкімінің өкімдерімен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесінің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: 160500, Қазақстан Республикасы, Түркістан облысы, Жетісай ауданы, Жетісай қаласы, М.Әуезов көшесі №26.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы ереже Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекеменің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесі заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мақсаттары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Жетісай қаласынің тұрақты және серпінді, экономиқалық және әлеуметтік дамуы негізінде қала тұрғындарының өмір сүру сапасын жақсарту мақсатында Қазақстан Республикасы Президентінің саясатын іске асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қала әкімінің аппараты әкімші болып табылатын бюджеттік бағдармаларды әзірлеу және тиісті мәслихатпен бекіту үшін жоғары тұрған әкімдіктің қарауына енгізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қала жергілікті қоғамдастық жиналыстарының (жиындарының) өткізілуін және олардың шешімдерінің уақытылы орындалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құқықтары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стратегиялық жоспарды және (немесе) әкім аппараты әкімшісі болып табылатын бюджеттік бағдарламаны әзірлеу кезінде жергілікті қоғамдастық жиналысының (жиынның) талқылауына Қазақстан Республикасының бюджет заңнамасына сәйкес аудан бюджеті құрамында қарастырылған бағыттар бойынша қаржыландыру жөніндегі ұсыныстарды жергілікті қоғамдастық жиналысына (жиынына) шығаруға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде Жетісай қаласы әкімінің құзыретіне жататын мәселелер бойынша мемлекеттік органдардың және басқа да ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және басқа да материалдарды сұратып алуға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Президентінің, Үкіметінің, орталық атқарушы органдардың, облыс және аудан әкімдері мен әкімдіктерінің тапсырмалары мен актілерін көрсетілген мерзімде орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге де құқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.Міндеттері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қала әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық, материалдық-техникалық қамтамасыз ету, сондай-ақ жергілікті маңызы бар мәселелерді шешу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтар мен заңды тұлғаларға Қазақстан Республикасы Контитуциясының нормаларын, заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін, орталық және жергілікті мемлекеттік органдардың нормативтік құқықтық актілерін орындауына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жетісай қаласынің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұстауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз құзыреті шегінде қалаті сумен жабдықтауын ұйымдастыру және су пайдалану мәселелерін реттеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік құжаттарды, жеке және заңды тұлғалардың өтініштерін қарайды, әкімнің жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауын ұйымдастырады, жеке және заңды тұлғалардың өтініштерін талдауын және орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салық және бюджетке төленетін басқада міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шаруа немесе фермер шаруашылықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, азаматтық қорғаныс, сондай-ақ жұмылдыру дайындығы мен жұмылдыру жөніндегі мәселелер бойынша Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық іс-әрекет жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тарихи және мәдени мұраны сақтау жөніндегі жұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) табысы аз адамдарды анықтайды, жоғары тұрған органдарға жұмыспен қамту, атаулы әлеуметтік көмек көрсету бойынша ұсыныстар енгізеді, жалғызбасты қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қылмыстық-атқару испекциясы пробация қызметінің есебінде тұрған адамдардың жұмысқа орналастыруын қамтамасыз етеді және өзге де әлеуметтік –құқықтық көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z78" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әр шаруашылық бойынша есепке алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) қаланы абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік және қоғамдық ұйымдарға мүгедектердің, асыраушысынан айырылған отбасылардың, көп балалы аналардың материалдық және тұрғын үй-тұрмыстық жағдайларын жақсарту бойынша ұсыныстарын әзірлейді және енгізеді, сондай-ақ кәмелетке толмағандар арасында қадағалаусыз қалуының алдын алумен айналысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) бюджеттік бағдарламалардың қаржыландырылуын жоспарлауымен орындалуын қамтамасыз ету, бухгалтерлік есепті жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) аудан әкімдігінің қаулыларын, аудан әкімінің шешімдерін, сондай-ақ Жетісай ауданы әкімінің аппараттық жиналыстарында және жұмыс сапары барысында берілген тапсырмаларды орындайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z83" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік қызметтерді сапалы және уақытылы қөрсету бойынша жұмысты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жергілікті әлеуметтік инфрақұрылымының дамуына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуын ұйымдастырады, дәрігерлік көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z86" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау бойынша қоғамдық жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) қоғамдық медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) жеке адамдардың тұрғылықты жері бойынша және олардың көпшілік демалатын орындарда спортпен шұғылдануы үшін инфрақұрылым жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) халықтың әлеуметтiк жағынан әлсіз топтарына және мүгедектерге қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) мүгедектердiң қоғамдық бiрлестiктерiмен бiрлесiп, мәдени-бұқаралық және ағарту iс-шараларын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) қоғамдық жұмыстарды, жастар практикасын және әлеуметтік жұмыс орындарын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) дене шынықтыру және спорт жөніндегі уәкiлеттi органмен және мүгедектердiң қоғамдық бiрлестiктерiмен бiрлесiп, мүгедектер арасында сауықтыру және спорттық iс-шаралар өткiзудi ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) қолданыстағы заңнамаға сәйкес өзге де функцияларды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесін басқаруды қала әкімі жүзеге асырады, ол Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесі бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z98" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесі бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесі бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкім аппаратының жұмысын ұйымдастырады және басқарады, әкім аппаратына жүктелген функциялар мен міндеттердің орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесінің жұмысын жоспарлауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесінің қызметкерлері арасындағы қызметтік міндеттерді бөледі, тиісті орындаушылық және еңбек тәртібін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) белгіленген тәртіппен мекеме қызметкерлеріне көтермелеу шараларын қабылдайды және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аппаратпен орындалуға міндетті шешімдер мен өкімдерді қабылдайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және басқа да ұйымдарда әкім аппаратының мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесі атынан заңды және жеке тұлғалармен шарттар жасасады, заңды және банктік құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сыбайлас жемқорлыққа қарсы іс-қимыл жасау жөнінде тиісті шаралар қабылдауды және сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) міндеттемелер мен төлемдер бойынша қаржыландыру жоспарын бекітеді, өз құзыреті шеңберінде бюджеттік қаржының мақсатты пайдаланылуына бақылауды жүзеге асырады, қаржылық құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті бюджетті бекіту (нақтылау) кезінде аудандық мәслихаттың сессиясы жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мектепке дейінгі тәрбие менбілім беру ұйымдарының, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қәсіпқой емес медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) аудандық көлік қатынасын ұйымдастыру жөнінде атқарушы органға ұсыныстар енгізеді, сондай-ақ оқушыларды мектепке дейін және кейін қалаке қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өзінің құзыретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуына жоғары тұрған әкімнің, мәслихаттың алдында жауап береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) жеке тұлғалар және заңды тұлғалар өкілдерінің жеке қабылдауын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік қызметтер көрсету сапасын арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік қызметтер стандарттары мен регламенттерінің қолжетімділігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) қызмет алушылардың мемлекеттік қызмет көрсету тәртібі туралы хабардар болуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) қолданыстағы заңнамаға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесі бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесі заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесінің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше көзделмесе, Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесін қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жетісай ауданының "Жетісай қаласы әкімі аппараты" мемлекеттік мекемесінің қарамағында ведомстволық ұйымдар жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2812,1732 +3143,1938 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы "___"_______</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ _____ қаулысына 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесі туралы Ереже 1. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z133" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесі жергілікті мемлекеттік басқару саласында басшылықты жүзеге асыратын, кентәкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық және материалдық-техникалық қамтамасыз ету саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z134" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z135" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жетісай ауданының "Асықата кентіәкімі аппараты" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z136" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесі ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері (бар болса), Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесі азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппенкент әкімінің өкімдерімен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесінің құрылымы мен штат саныныңлимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z141" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері:160533, Қазақстан Республикасы, Түркістан облысы, Жетісайауданы, Асықата кенті, Ысқақов көшесі №38 А.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z142" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы ереже Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z143" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекеменің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z144" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесінің өкілеттіктері болып табылатын міндеттердіорындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z145" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Жетісай ауданының "Асықата кенті әкіміаппараты" мемлекеттік мекемесі заңнамалық актілермен кірісәкелетінқызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z146" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z147" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мақсаттары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z148" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Асықата кентінің тұрақты және серпінді, экономиқалық және әлеуметтік дамуы негізінде кент тұрғындарының өмір сүру сапасын жақсарту мақсатында Қазақстан Республикасы Президентінің саясатын іске асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z149" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кент әкімінің аппараты әкімші болып табылатын бюджеттік бағдармаларды әзірлеу және тиісті мәслихатпен бекіту үшін жоғары тұрған әкімдіктің қарауына енгізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z150" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кенттің жергілікті қоғамдастық жиналыстарының (жиындарының) өткізілуін және олардыңшешімдерінің уақытылы орындалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z151" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z152" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құқықтары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z153" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стратегиялық жоспарды және (немесе) әкім аппараты әкімшісі болып табылатын бюджеттік бағдарламаны әзірлеу кезінде жергілікті қоғамдастық жиналысының (жиынның) талқылауына Қазақстан Республикасының бюджет заңнамасына сәйкес аудан бюджеті құрамында қарастырылған бағыттар бойынша қаржыландыру жөніндегі ұсыныстарды жергіліктіқоғамдастық жиналысына (жиынына) шығаруға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z154" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде Асықата кенті әкімінің құзыретіне жататын мәселелер бойынша мемлекеттік органдардың және басқа да ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және басқа да материалдарды сұратып алуға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z155" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Президентінің, Үкіметінің, орталық атқарушы органдардың, облыс және аудан әкімдері мен әкімдіктерінің тапсырмалары мен актілерін көрсетілген мерзімде орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z156" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге деқұқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z157" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Міндеттері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z158" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кент әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық, материалдық-техникалыққамтамасызету, сондай-ақжергіліктімаңызы бар мәселелердішешу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z159" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтар мен заңды тұлғаларға Қазақстан Республикасы Контитуциясының нормаларын, заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін, орталық және жергілікті мемлекеттік органдардың нормативтік құқықтық актілерін орындауына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z160" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Асықата кентінің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұстауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z161" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз құзыреті шегінде кентті сумен жабдықтауын ұйымдастыру және су пайдалану мәселелерін реттеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z162" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z163" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z164" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік құжаттарды, жеке және заңды тұлғалардың өтініштерін қарайды, әкімнің жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауын ұйымдастырады, жеке және заңды тұлғалардың өтініштерін талдауын және орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z165" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салық және бюджетке төленетін басқада міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z166" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z167" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шаруа немесе фермер шаруашылықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z168" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, азаматтық қорғаныс, сондай-ақ жұмылдыру дайындығы мен жұмылдыру жөніндегі мәселелер бойынша Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z169" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық іс-әрекет жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z170" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тарихи және мәдени мұраны сақтау жөніндегі жұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z171" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) табысы аз адамдарды анықтайды, жоғары тұрған органдарғажұмыспен қамту, атаулы әлеуметтік көмек көрсету бойынша ұсыныстар енгізеді, жалғызбасты қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z172" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қылмыстық-атқару испекциясы пробация қызметінің есебінде тұрған адамдардың жұмысқа орналастыруын қамтамасыз етеді және өзге де әлеуметтік –құқықтық көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z173" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әр шаруашылық бойынша есепке алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z174" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) кентті абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z175" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік және қоғамды құйымдарға мүгедектердің, асыраушысынан айырылған отбасылардың, көп балалы аналардың материалдық және тұрғын үй-тұрмыстық жағдайларын жақсарту бойынша ұсыныстарын әзірлейді және енгізеді, сондай-ақ кәмелетке толмағандар арасында қадағалаусыз қалуының алдын алумен айналысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z176" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) бюджеттік бағдарламалардың қаржыландырылуын жоспарлауымен орындалуын қамтамасыз ету, бухгалтерлік есепті жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z177" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) аудан әкімдігінің қаулыларын, аудан әкімінің шешімдерін, сондай-ақ Жетісай ауданы әкімінің аппараттық жиналыстарында және жұмыс сапары барысында берілген тапсырмаларды орындайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z178" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік қызметтерді сапалы және уақытылы қөрсету бойынша жұмысты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z179" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жергілікті әлеуметтік инфрақұрылымының дамуына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z180" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуын ұйымдастырады, дәрігерлік көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z181" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау бойынша қоғамдық жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z182" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) қоғамдық медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z183" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) жеке адамдардың тұрғылықты жері бойынша және олардың көпшілік демалатын орындарда спортпен шұғылдануы үшін инфрақұрылым жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z184" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) халықтың әлеуметтiк жағынан әлсіз топтарына және мүгедектерге қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z185" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) мүгедектердiң қоғамдық бiрлестiктерiмен бiрлесiп, мәдени-бұқаралық және ағарту iс-шараларын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z186" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) қоғамдық жұмыстарды, жастар практикасын және әлеуметтік жұмыс орындарын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z187" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) дене шынықтыру және спорт жөніндегі уәкiлеттi органмен және мүгедектердiң қоғамдық бiрлестiктерiмен бiрлесiп, мүгедектер арасында сауықтыру және спорттық iс-шаралар өткiзудi ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z188" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) қолданыстағы заңнамаға сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z189" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) Ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z190" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z191" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесін басқарудыкент әкімі жүзеге асырады, ол Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z192" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жетісай ауданының "Асықата кентіәкімі аппараты" мемлекеттік мекемесі бірінші басшысыҚазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z193" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесі бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z194" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесі бірінші басшысының өкілеттіктері: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z195" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкім аппаратының жұмысын ұйымдастырады және басқарады, әкім аппаратына жүктелген функциялар мен міндеттердің орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z196" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесінің жұмысын жоспарлауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z197" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесінің қызметкерлері арасындағы қызметтік міндеттерді бөледі, тиісті орындаушылық және еңбек тәртібін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z198" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) белгіленген тәртіппен мекеме қызметкерлеріне көтермелеу шараларын қабылдайды және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z199" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аппаратпен орындалуға міндетті шешімдер мен өкімдерді қабылдайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z200" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және басқа да ұйымдарда әкім аппаратының мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z201" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесі атынан заңды және жеке тұлғалармен шарттар жасасады, заңды және банктік құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z202" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сыбайлас жемқорлыққа қарсы іс-қимыл жасау жөнінде тиісті шаралар қабылдауды және сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z203" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) міндеттемелер мен төлемдер бойынша қаржыландыру жоспарын бекітеді, өз құзыреті шеңберінде бюджеттік қаржының мақсатты пайдаланылуына бақылауды жүзеге асырады, қаржылық құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z204" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z205" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z206" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті бюджетті бекіту (нақтылау) кезінде аудандық мәслихаттың сессиясы жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z207" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мектепке дейінгі тәрбие менбілім беру ұйымдарының, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z208" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қәсіпқой емес медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z209" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15)аудандықкөлік қатынасын ұйымдастыру жөнінде атқарушы органға ұсыныстар енгізеді, сондай-ақ оқушыларды мектепке дейін және кейін кенткеқарай тегін жеткізіп салуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z210" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өзінің құзыретіне жатқызылған мәселелербойынша өзіне жүктелген міндеттердің іске асырылуына жоғары тұрған әкімнің, мәслихаттың алдында жауап береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z211" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) жеке тұлғалар және заңды тұлғалар өкілдерінің жеке қабылдауын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z212" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік қызметтер көрсету сапасын арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z213" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік қызметтер стандарттары мен регламенттерінің қолжетімділігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z214" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) қызмет алушылардың мемлекеттік қызмет көрсету тәртібі туралы хабардар болуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z215" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) қолданыстағы заңнамаға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z216" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесі бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z217" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z218" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z219" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесі заңнамада көзделген жағдайлардажедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z220" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесінің мүлкі оған меншік иесі берген мүлік,сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z221" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23.Жетісай ауданының "Асықата кенті әкімі аппараты"мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z222" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше көзделмесе, Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесіөзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z223" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z224" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесін қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z225" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жетісай ауданының "Асықата кенті әкімі аппараты" мемлекеттік мекемесінің қарамағында ведомстволық ұйымдар жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4603,1678 +5140,1878 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 жылғы "___"_______ </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ _____қаулысына 3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z226" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже 1. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z227" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z228" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесі ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық және материалдық-техникалық қамтамасыз ету саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z229" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z230" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z231" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесі ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері (бар болса), Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z232" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесі азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z233" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z234" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен ауылдық округ әкімінің өкімдерімен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z235" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z236" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: 160508, Қазақстан Республикасы, Түркістан облысы, Жетісай ауданы, Жаңа ауыл ауылдық округі, Мырзашөл ауылы, Жетібаев көшесі №11.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z237" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы ереже Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z238" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекеменің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z239" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z240" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z241" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z242" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мақсаттары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z243" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Жаңа ауыл ауылдық округінің тұрақты және серпінді, экономиқалық және әлеуметтік дамуы негізінде ауыл тұрғындарының өмір сүру сапасын жақсарту мақсатында Қазақстан Республикасы Президентінің саясатын іске асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z244" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауылдық округ әкімінің аппараты әкімші болып табылатын бюджеттік бағдармаларды әзірлеу және тиісті мәслихатпен бекіту үшін жоғары тұрған әкімдіктің қарауына енгізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z245" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауылдық округтің жергілікті қоғамдастық жиналыстарының (жиындарының) өткізілуін және олардың шешімдерінің уақытылы орындалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z246" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z247" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құқықтары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z248" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стратегиялық жоспарды және (немесе) әкім аппараты әкімшісі болып табылатын бюджеттік бағдарламаны әзірлеу кезінде жергілікті қоғамдастық жиналысының (жиынның) талқылауына Қазақстан Республикасының бюджет заңнамасына сәйкес аудан бюджеті құрамында қарастырылған бағыттар бойынша қаржыландыру жөніндегі ұсыныстарды жергілікті қоғамдастық жиналысына (жиынына) шығаруға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z249" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде Жаңа ауыл ауылдық округі әкімінің құзыретіне жататын мәселелер бойынша мемлекеттік органдардың және басқа да ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және басқа да материалдарды сұратып алуға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z250" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Президентінің, Үкіметінің, орталық атқарушы органдардың, облыс және аудан әкімдері мен әкімдіктерінің тапсырмалары мен актілерін көрсетілген мерзімде орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z251" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге де құқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z252" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.Міндеттері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z253" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық, материалдық-техникалық қамтамасыз ету, сондай-ақ жергілікті маңызы бар мәселелерді шешу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z254" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтар мен заңды тұлғаларға Қазақстан Республикасы Контитуциясының нормаларын, заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін, орталық және жергілікті мемлекеттік органдардың нормативтік құқықтық актілерін орындауына көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z255" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жаңа ауыл ауылдық округінің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұстауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z256" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз құзыреті шегінде ауылды сумен жабдықтауын ұйымдастыру және су пайдалану мәселелерін реттеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z257" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z258" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z259" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік құжаттарды, жеке және заңды тұлғалардың өтініштерін қарайды, әкімнің жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауын ұйымдастырады, жеке және заңды тұлғалардың өтініштерін талдауын және орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z260" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салық және бюджетке төленетін басқада міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z261" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z262" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шаруа немесе фермер шаруашылықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z263" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, азаматтық қорғаныс, сондай-ақ жұмылдыру дайындығы мен жұмылдыру жөніндегі мәселелер бойынша Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z264" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық іс-әрекет жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z265" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тарихи және мәдени мұраны сақтау жөніндегі жұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z266" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) табысы аз адамдарды анықтайды, жоғары тұрған органдарға жұмыспен қамту, атаулы әлеуметтік көмек көрсету бойынша ұсыныстар енгізеді, жалғызбасты қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z267" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қылмыстық-атқару испекциясы пробация қызметінің есебінде тұрған адамдардың жұмысқа орналастыруын қамтамасыз етеді және өзге де әлеуметтік –құқықтық көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z268" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әр шаруашылық бойынша есепке алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z269" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ауылдық округі абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z270" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік және қоғамдық ұйымдарға мүгедектердің, асыраушысынан айырылған отбасылардың, көп балалы аналардың материалдық және тұрғын үй-тұрмыстық жағдайларын жақсарту бойынша ұсыныстарын әзірлейді және енгізеді, сондай-ақ кәмелетке толмағандар арасында қадағалаусыз қалуының алдын алумен айналысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z271" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) бюджеттік бағдарламалардың қаржыландырылуын жоспарлауымен орындалуын қамтамасыз ету, бухгалтерлік есепті жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z272" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) аудан әкімдігінің қаулыларын, аудан әкімінің шешімдерін, сондай-ақ Жетісай ауданы әкімідігінің аппараттық жиналыстарында және жұмыс сапары барысында берілген тапсырмаларды орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z273" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік қызметтерді сапалы және уақытылы қөрсету бойынша жұмысты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z274" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жергілікті әлеуметтік инфрақұрылымының дамуына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z275" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) ауыл аумағында мал жаятын учаскелерді айқындау, қаңғыбас иттер мен мысықтарды аулап жою, мал көміндісін салу және оларды ветеринарлық нормативтерге сәйкес күтіп ұстауын бақылау бойынша жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z276" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуын ұйымдастырады, дәрігерлік көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z277" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау бойынша қоғамдық жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z278" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) Қазақстан Республикасының заңнамасында белгіленген тәртіппен мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарын құру, қайта ұйымдастыру және тарату туралы шешімдер (өкімдер) қабылдайды; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z279" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарының жарғысын бекітеді, оған өзгерістер мен толықтырулар енгізуге бастамашылық жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z280" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) қолданыстағы заңнамаға сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z281" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z282" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z283" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесін басқаруды ауылдық округ әкімі жүзеге асырады, ол Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z284" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z285" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z286" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z287" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкім аппаратының жұмысын ұйымдастырады және басқарады, әкім аппаратына жүктелген функциялар мен міндеттердің орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z288" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесінің жұмысын жоспарлауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z289" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қызметкерлері арасындағы қызметтік міндеттерді бөледі, тиісті орындаушылық және еңбек тәртібін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z290" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) белгіленген тәртіппен мекеме қызметкерлеріне көтермелеу шараларын қабылдайды және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z291" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аппаратпен орындалуға міндетті шешімдер мен өкімдерді қабылдайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z292" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және басқа да ұйымдарда әкім аппаратының мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z293" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесі атынан заңды және жеке тұлғалармен шарттар жасасады, заңды және банктік құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z294" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сыбайлас жемқорлыққа қарсы іс-қимыл жасау жөнінде тиісті шаралар қабылдауды және сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z295" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) міндеттемелер мен төлемдер бойынша қаржыландыру жоспарын бекітеді, өз құзыреті шеңберінде бюджеттік қаржының мақсатты пайдаланылуына бақылауды жүзеге асырады, қаржылық құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z296" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z297" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z298" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті бюджетті бекіту (нақтылау) кезінде аудандық мәслихаттың сессиясы жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z299" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мектепке дейінгі тәрбие менбілім беру ұйымдарының, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z300" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қәсіпқой емес медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z301" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) аудандық көлік қатынасын ұйымдастыру жөнінде атқарушы органға ұсыныстар енгізеді, сондай-ақ оқушыларды мектепке дейін және кейін ауылға қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z302" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өзінің құзыретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуына жоғары тұрған әкімнің, мәслихаттың алдында жауап береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z303" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) жеке тұлғалар және заңды тұлғалар өкілдерінің жеке қабылдауын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z304" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік қызметтер көрсету сапасын арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z305" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік қызметтер стандарттары мен регламенттерінің қолжетімділігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z306" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) қызмет алушылардың мемлекеттік қызмет көрсету тәртібі туралы хабардар болуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z307" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        21) қолданыстағы заңнамаға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z308" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z309" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z310" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z311" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z312" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесінің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z313" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z314" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше көзделмесе, Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z315" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z316" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесін қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z317" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жетісай ауданының "Жаңа ауыл ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қарамағында ведомстволық ұйымдар жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="301"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6340,1678 +7077,1878 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 жылғы "___"_______ </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№_____ қаулысына 4 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z318" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже 1. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z319" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z320" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесі ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық және материалдық-техникалық қамтамасыз ету саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z321" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z322" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z323" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесі ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері (бар болса), Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z324" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесі азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z325" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z326" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен ауылдық округ әкімінің өкімдерімен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z327" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z328" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: 160517, Қазақстан Республикасы, Түркістан облысы, Жетісай ауданы, Жылы су ауылдық округі, Жылы су ауылы Ө.Испулов көшесі №36/2.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z329" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы ереже Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z330" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекеменің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z331" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z332" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z333" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z334" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мақсаттары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z335" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Жылы су ауылдық округінің тұрақты және серпінді, экономиқалық және әлеуметтік дамуы негізінде ауыл тұрғындарының өмір сүру сапасын жақсарту мақсатында Қазақстан Республикасы Президентінің саясатын іске асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z336" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауылдық округ әкімінің аппараты әкімші болып табылатын бюджеттік бағдармаларды әзірлеу және тиісті мәслихатпен бекіту үшін жоғары тұрған әкімдіктің қарауына енгізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z337" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауылдық округтің жергілікті қоғамдастық жиналыстарының (жиындарының) өткізілуін және олардың шешімдерінің уақытылы орындалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z338" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z339" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құқықтары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z340" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стратегиялық жоспарды және (немесе) әкім аппараты әкімшісі болып табылатын бюджеттік бағдарламаны әзірлеу кезінде жергілікті қоғамдастық жиналысының (жиынның) талқылауына Қазақстан Республикасының бюджет заңнамасына сәйкес аудан бюджеті құрамында қарастырылған бағыттар бойынша қаржыландыру жөніндегі ұсыныстарды жергілікті қоғамдастық жиналысына (жиынына) шығаруға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z341" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде Жылы су ауылдық округі әкімінің құзыретіне жататын мәселелер бойынша мемлекеттік органдардың және басқа да ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және басқа да материалдарды сұратып алуға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z342" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Президентінің, Үкіметінің, орталық атқарушы органдардың, облыс және аудан әкімдері мен әкімдіктерінің тапсырмалары мен актілерін көрсетілген мерзімде орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z343" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге де құқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z344" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.Міндеттері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z345" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық, материалдық-техникалық қамтамасыз ету, сондай-ақ жергілікті маңызы бар мәселелерді шешу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z346" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтар мен заңды тұлғаларға Қазақстан Республикасы Контитуциясының нормаларын, заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін, орталық және жергілікті мемлекеттік органдардың нормативтік құқықтық актілерін орындауына көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z347" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жылы су ауылдық округінің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұстауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z348" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз құзыреті шегінде ауылды сумен жабдықтауын ұйымдастыру және су пайдалану мәселелерін реттеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z349" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z350" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z351" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік құжаттарды, жеке және заңды тұлғалардың өтініштерін қарайды, әкімнің жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауын ұйымдастырады, жеке және заңды тұлғалардың өтініштерін талдауын және орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z352" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салық және бюджетке төленетін басқада міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z353" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z354" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шаруа немесе фермер шаруашылықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z355" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, азаматтық қорғаныс, сондай-ақ жұмылдыру дайындығы мен жұмылдыру жөніндегі мәселелер бойынша Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z356" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық іс-әрекет жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z357" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тарихи және мәдени мұраны сақтау жөніндегі жұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z358" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) табысы аз адамдарды анықтайды, жоғары тұрған органдарғажұмыспен қамту, атаулы әлеуметтік көмек көрсету бойынша ұсыныстар енгізеді, жалғызбасты қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z359" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қылмыстық-атқару испекциясы пробация қызметінің есебінде тұрған адамдардың жұмысқа орналастыруын қамтамасыз етеді және өзге де әлеуметтік – құқықтық көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z360" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әр шаруашылық бойынша есепке алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z361" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ауылдық округі абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z362" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік және қоғамдық ұйымдарға мүгедектердің, асыраушысынан айырылған отбасылардың, көп балалы аналардың материалдық және тұрғын үй-тұрмыстық жағдайларын жақсарту бойынша ұсыныстарын әзірлейді және енгізеді, сондай-ақ кәмелетке толмағандар арасында қадағалаусыз қалуының алдын алумен айналысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z363" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) бюджеттік бағдарламалардың қаржыландырылуын жоспарлауымен орындалуын қамтамасыз ету, бухгалтерлік есепті жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z364" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) аудан әкімдігінің қаулыларын, аудан әкімінің шешімдерін, сондай-ақ Жетісай ауданы әкімідігінің аппараттық жиналыстарында және жұмыс сапары барысында берілген тапсырмаларды орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z365" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік қызметтерді сапалы және уақытылы қөрсету бойынша жұмысты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z366" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жергілікті әлеуметтік инфрақұрылымының дамуына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z367" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) ауыл аумағында мал жаятын учаскелерді айқындау, қаңғыбас иттер мен мысықтарды аулап жою, мал көміндісін салу және оларды ветеринарлық нормативтерге сәйкес күтіп ұстауын бақылау бойынша жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z368" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуын ұйымдастырады, дәрігерлік көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z369" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау бойынша қоғамдық жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z370" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) Қазақстан Республикасының заңнамасында белгіленген тәртіппен мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарын құру, қайта ұйымдастыру және тарату туралы шешімдер (өкімдер) қабылдайды; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z371" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарының жарғысын бекітеді, оған өзгерістер мен толықтырулар енгізуге бастамашылық жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z372" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) қолданыстағы заңнамаға сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z373" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z374" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z375" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесін басқаруды ауылдық округ әкімі жүзеге асырады, ол Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z376" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z377" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z378" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z379" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкім аппаратының жұмысын ұйымдастырады және басқарады, әкім аппаратына жүктелген функциялар мен міндеттердің орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z380" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесінің жұмысын жоспарлауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z381" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қызметкерлері арасындағы қызметтік міндеттерді бөледі, тиісті орындаушылық және еңбек тәртібін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z382" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) белгіленген тәртіппен мекеме қызметкерлеріне көтермелеу шараларын қабылдайды және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z383" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аппаратпен орындалуға міндетті шешімдер мен өкімдерді қабылдайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z384" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және басқа да ұйымдарда әкім аппаратының мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z385" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесі атынан заңды және жеке тұлғалармен шарттар жасасады, заңды және банктік құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z386" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сыбайлас жемқорлыққа қарсы іс-қимыл жасау жөнінде тиісті шаралар қабылдауды және сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z387" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) міндеттемелер мен төлемдер бойынша қаржыландыру жоспарын бекітеді, өз құзыреті шеңберінде бюджеттік қаржының мақсатты пайдаланылуына бақылауды жүзеге асырады, қаржылық құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z388" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z389" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z390" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті бюджетті бекіту (нақтылау) кезінде аудандық мәслихаттың сессиясы жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z391" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мектепке дейінгі тәрбие менбілім беру ұйымдарының, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z392" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қәсіпқой емес медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z393" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) аудандық көлік қатынасын ұйымдастыру жөнінде атқарушы органға ұсыныстар енгізеді, сондай-ақ оқушыларды мектепке дейін және кейін ауылға қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z394" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өзінің құзыретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуына жоғары тұрған әкімнің, мәслихаттың алдында жауап береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z395" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) жеке тұлғалар және заңды тұлғалар өкілдерінің жеке қабылдауын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z396" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік қызметтер көрсету сапасын арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z397" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік қызметтер стандарттары мен регламенттерінің қолжетімділігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z398" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) қызмет алушылардың мемлекеттік қызмет көрсету тәртібі туралы хабардар болуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z399" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        21) қолданыстағы заңнамаға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z400" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z401" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z402" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z403" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z404" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесінің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z405" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z406" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше көзделмесе, Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z407" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z408" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесін қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z409" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жетісай ауданының "Жылы су ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қарамағында ведомстволық ұйымдар жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="393"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8077,1678 +9014,1878 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы "___"_______</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№_____қаулысына 5 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z410" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жетісай ауданының "Қазыбек би ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже 1. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Жетісай ауданының "Қазыбек би ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z411" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z412" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жетісай ауданының "Қазыбек би ауылдық округі әкімі аппараты" мемлекеттік мекемесі ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық және материалдық-техникалық қамтамасыз ету саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z413" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z414" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z415" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекемесі ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері (бар болса), Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z416" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекемесі азаматтық-құқықтық қатынастардыөз атынан жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z417" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z418" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен ауылдық округ әкімінің өкімдерімен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z419" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z420" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: 160513, Қазақстан Республикасы, Түркістан облысы, Жетісай ауданы, Қазыбек би ауылдық округі, Қазыбек би ауылы, С.Төлегенов көшесі №1.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z421" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы ереже Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z422" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекеменің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z423" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекемесінің өкілеттіктері болып табылатын міндеттердіорындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z424" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Жетісай ауданының "Қазыбек биауылдық округі әкіміаппараты" мемлекеттік мекемесі заңнамалық актілермен кірісәкелетінқызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттікбюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z425" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z426" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мақсаттары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z427" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазыбек би ауылдық округінің тұрақты және серпінді, экономиқалық және әлеуметтік дамуы негізінде ауыл тұрғындарының өмір сүру сапасын жақсарту мақсатында Қазақстан Республикасы Президентінің саясатын іске асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z428" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауылдық округ әкімінің аппараты әкімші болып табылатын бюджеттік бағдармаларды әзірлеу және тиісті мәслихатпен бекіту үшін жоғары тұрған әкімдіктің қарауына енгізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z429" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауылдық округтің жергілікті қоғамдастық жиналыстарының (жиындарының) өткізілуін және олардың шешімдерінің уақытылы орындалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z430" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z431" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.Құқықтары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z432" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стратегиялық жоспарды және (немесе) әкім аппараты әкімшісі болып табылатын бюджеттік бағдарламаны әзірлеу кезінде жергілікті қоғамдастық жиналысының (жиынның) талқылауына Қазақстан Республикасының бюджет заңнамасына сәйкес аудан бюджеті құрамында қарастырылған бағыттар бойынша қаржыландыру жөніндегі ұсыныстарды жергіліктіқоғамдастық жиналысына (жиынына) шығаруға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z433" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде Қазыбек биауылдық округі әкімінің құзыретіне жататын мәселелер бойынша мемлекеттікоргандардың және басқа да ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және басқа да материалдарды сұратып алуға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z434" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Президентінің, Үкіметінің, орталық атқарушы органдардың, облыс және аудан әкімдері мен әкімдіктерінің тапсырмалары мен актілерін көрсетілген мерзімде орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z435" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге деқұқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z436" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Міндеттері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z437" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық, материалдық-техникалық қамтамасыз ету, сондай-ақ жергілікті маңызы бар мәселелерді шешу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z438" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтар мен заңды тұлғаларға Қазақстан Республикасы Контитуциясының нормаларын, заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін, орталық және жергілікті мемлекеттік органдардың нормативтік құқықтық актілерін орындауына көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z439" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазыбек би ауылдық округінің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұстауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z440" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз құзыреті шегінде ауылды сумен жабдықтауын ұйымдастыру және су пайдалану мәселелерін реттеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z441" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z442" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z443" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік құжаттарды, жеке және заңды тұлғалардың өтініштерін қарайды, әкімнің жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауын ұйымдастырады, жеке және заңды тұлғалардың өтініштерін талдауын және орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z444" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салық және бюджетке төленетін басқада міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z445" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z446" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шаруа немесе фермер шаруашылықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z447" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, азаматтық қорғаныс, сондай-ақ жұмылдыру дайындығы мен жұмылдыру жөніндегі мәселелер бойынша Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z448" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық іс-әрекет жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z449" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тарихижәне мәденимұранысақтаужөніндегіжұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z450" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) табысыаз адамдарды анықтайды, жоғары тұрған органдарға жұмыспен қамту, атаулы әлеуметтік көмек көрсету бойынша ұсыныстар енгізеді, жалғызбасты қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z451" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қылмыстық-атқару испекциясы пробация қызметінің есебінде тұрған адамдардың жұмысқа орналастыруын қамтамасыз етеді және өзге де әлеуметтік – құқықтық көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z452" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әр шаруашылық бойынша есепке алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z453" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ауылдық округі абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z454" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік және қоғамдық ұйымдарға мүгедектердің, асыраушысынан айырылған отбасылардың, көп балалы аналардың материалдық және тұрғын үй-тұрмыстық жағдайларын жақсарту бойынша ұсыныстарын әзірлейді және енгізеді, сондай-ақ кәмелетке толмағандар арасында қадағалаусыз қалуының алдын алумен айналысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z455" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) бюджеттік бағдарламалардың қаржыландырылуын жоспарлауымен орындалуын қамтамасыз ету, бухгалтерлік есепті жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z456" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) аудан әкімдігінің қаулыларын, аудан әкімінің шешімдерін, сондай-ақ Жетісай ауданы әкімідігінің аппараттық жиналыстарында және жұмыс сапары барысында берілген тапсырмаларды орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z457" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік қызметтерді сапалы және уақытылы қөрсету бойынша жұмысты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z458" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жергілікті әлеуметтік инфрақұрылымының дамуына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z459" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) ауыл аумағында мал жаятын учаскелерді айқындау, қаңғыбас иттер мен мысықтарды аулап жою, мал көміндісін салу және оларды ветеринарлық нормативтерге сәйкес күтіп ұстауын бақылау бойынша жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z460" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуын ұйымдастырады, дәрігерлік көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z461" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау бойынша қоғамдық жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z462" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) Қазақстан Республикасының заңнамасында белгіленген тәртіппен мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарын құру, қайта ұйымдастыру және тарату туралы шешімдер (өкімдер) қабылдайды; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z463" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарының жарғысын бекітеді, оған өзгерістер мен толықтырулар енгізуге бастамашылық жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z464" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) қолданыстағы заңнамаға сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z465" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z466" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z467" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекемесін басқаруды ауылдық округ әкімі жүзеге асырады, ол Жетісай ауданының "Қазыбек би ауылдық округі әкімі аппараты" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z468" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z469" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z470" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жетісай ауданының "Қазыбек би ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z471" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкім аппаратының жұмысын ұйымдастырады және басқарады, әкім аппаратына жүктелген функциялар мен міндеттердің орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z472" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жетісай ауданының "Қазыбек би ауылдық округі әкімі аппараты" мемлекеттік мекемесінің жұмысын жоспарлауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z473" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекемесінің қызметкерлері арасындағы қызметтік міндеттерді бөледі, тиісті орындаушылық және еңбек тәртібін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z474" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) белгіленгентәртіппенмекемеқызметкерлеріне көтермелеу шараларын қабылдайды және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z475" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аппаратпен орындалуға міндетті шешімдер мен өкімдерді қабылдайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z476" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және басқа да ұйымдарда әкім аппаратының мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z477" w:id="461"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекемесі атынан заңды және жеке тұлғалармен шарттар жасасады, заңды және банктік құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z478" w:id="462"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сыбайлас жемқорлыққа қарсы іс-қимыл жасау жөнінде тиісті шаралар қабылдауды және сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z479" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) міндеттемелер мен төлемдер бойынша қаржыландыру жоспарын бекітеді, өз құзыреті шеңберінде бюджеттік қаржының мақсатты пайдаланылуына бақылауды жүзеге асырады, қаржылық құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z480" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z481" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z482" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті бюджетті бекіту (нақтылау) кезінде аудандық мәслихаттың сессиясы жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z483" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мектепке дейінгі тәрбие менбілім беру ұйымдарының, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z484" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қәсіпқой емес медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z485" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) аудандық көлік қатынасын ұйымдастыру жөнінде атқарушы органға ұсыныстар енгізеді, сондай-ақ оқушыларды мектепке дейін және кейін ауылға қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z486" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өзінің құзыретіне жатқызылған мәселелербойынша өзіне жүктелген міндеттердің іске асырылуына жоғары тұрған әкімнің, мәслихаттың алдында жауап береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z487" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) жеке тұлғалар және заңды тұлғалар өкілдерінің жеке қабылдауын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z488" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік қызметтер көрсету сапасын арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z489" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік қызметтер стандарттары мен регламенттерінің қолжетімділігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z490" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) қызмет алушылардың мемлекеттік қызмет көрсету тәртібі туралы хабардар болуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z491" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) қолданыстағы заңнамаға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z492" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Қазыбек би ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z493" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z494" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z495" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жетісай ауданының "Қазыбек би ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z496" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Қазыбек би ауылдық округі әкімі аппараты" мемлекеттік мекемесінің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z497" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Жетісай ауданының "Қазыбек би ауылдық округі әкімі аппараты" мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z498" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше көзделмесе, Жетісай ауданының "Қазыбек би ауылдық округі әкімі аппараты" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z499" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z500" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жетісай ауданының "Қазыбек биауылдық округі әкімі аппараты" мемлекеттік мекемесін қайта ұйымдастыру жәнетарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z501" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жетісай ауданының "Қазыбек би ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қарамағында ведомстволық ұйымдар жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="485"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9814,1678 +10951,1878 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 жылғы "___"_______ </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ _____ қаулысына 6 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z502" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже 1. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z503" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z504" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесі ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық және материалдық-техникалық қамтамасыз ету саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z505" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z506" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z507" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесі ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері (бар болса), Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z508" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттікмекемесіазаматтық-құқықтық қатынастардыөз атынанжасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z509" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z510" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен ауылдық округ әкімінің өкімдерімен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z511" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z512" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: 160521, Қазақстан Республикасы, Түркістан облысы, Жетісай ауданы, Қарақай ауылдық округі, Сатбаев ауылы, Құрманғазы көшесі №49.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z513" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы ереже Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z514" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11.Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекеменің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z515" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12.Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z516" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z517" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z518" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мақсаттары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z519" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қарақай ауылдық округінің тұрақты және серпінді, экономиқалық және әлеуметтік дамуы негізінде ауыл тұрғындарының өмір сүру сапасын жақсарту мақсатында Қазақстан Республикасы Президентінің саясатын іске асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z520" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауылдық округ әкімінің аппараты әкімші болып табылатын бюджеттік бағдармаларды әзірлеу және тиісті мәслихатпен бекіту үшін жоғары тұрған әкімдіктің қарауына енгізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z521" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауылдық округтің жергілікті қоғамдастық жиналыстарының (жиындарының) өткізілуін және олардың шешімдерінің уақытылы орындалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z522" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z523" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.Құқықтары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z524" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стратегиялық жоспарды және (немесе) әкім аппараты әкімшісі болып табылатын бюджеттік бағдарламаны әзірлеу кезінде жергілікті қоғамдастық жиналысының (жиынның) талқылауына Қазақстан Республикасының бюджет заңнамасына сәйкес аудан бюджеті құрамында қарастырылған бағыттар бойынша қаржыландыру жөніндегі ұсыныстарды жергіліктіқоғамдастық жиналысына (жиынына) шығаруға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z525" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде Қарақай ауылдық округі әкімінің құзыретіне жататын мәселелер бойынша мемлекеттік органдардың және басқа да ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және басқа да материалдарды сұратып алуға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z526" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Президентінің, Үкіметінің, орталық атқарушы органдардың, облыс және аудан әкімдері мен әкімдіктерінің тапсырмалары мен актілерін көрсетілген мерзімде орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z527" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге деқұқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z528" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Міндеттері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z529" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық, материалдық-техникалық қамтамасыз ету, сондай-ақ жергілікті маңызы бар мәселелерді шешу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z530" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтар мен заңды тұлғаларға Қазақстан Республикасы Контитуциясының нормаларын, заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін, орталық және жергілікті мемлекеттік органдардың нормативтік құқықтық актілерін орындауына көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z531" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қарақай ауылдық округінің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұстауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z532" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз құзыреті шегінде ауылды сумен жабдықтауын ұйымдастыру және су пайдалану мәселелерін реттеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z533" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z534" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16.Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z535" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік құжаттарды, жеке және заңды тұлғалардың өтініштерін қарайды, әкімнің жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауын ұйымдастырады, жеке және заңды тұлғалардың өтініштерін талдауын және орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z536" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салық және бюджетке төленетін басқада міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z537" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z538" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шаруа немесе фермер шаруашылықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z539" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, азаматтық қорғаныс, сондай-ақ жұмылдыру дайындығы мен жұмылдыру жөніндегі мәселелер бойынша Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z540" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық іс-әрекет жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z541" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тарихи және мәдени мұраны сақтау жөніндегі жұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z542" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) табысыаз адамдарды анықтайды, жоғары тұрған органдарға жұмыспен қамту, атаулы әлеуметтік көмек көрсету бойынша ұсыныстар енгізеді, жалғызбасты қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z543" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қылмыстық-атқару испекциясы пробация қызметінің есебінде тұрған адамдардың жұмысқа орналастыруын қамтамасыз етеді және өзге де әлеуметтік – құқықтық көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z544" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әр шаруашылық бойынша есепке алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z545" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ауылдық округі абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z546" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік және қоғамдық ұйымдарға мүгедектердің, асыраушысынан айырылған отбасылардың, көп балалы аналардың материалдық және тұрғын үй-тұрмыстық жағдайларын жақсарту бойынша ұсыныстарын әзірлейді және енгізеді, сондай-ақ кәмелетке толмағандар арасында қадағалаусыз қалуының алдын алумен айналысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z547" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) бюджеттік бағдарламалардың қаржыландырылуын жоспарлауымен орындалуын қамтамасыз ету, бухгалтерлік есепті жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z548" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) аудан әкімдігінің қаулыларын, аудан әкімінің шешімдерін, сондай-ақ Жетісай ауданы әкімідігінің аппараттық жиналыстарында және жұмыс сапары барысында берілген тапсырмаларды орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z549" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік қызметтерді сапалы және уақытылы қөрсету бойынша жұмысты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z550" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жергілікті әлеуметтік инфрақұрылымының дамуына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z551" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) ауыл аумағында мал жаятын учаскелерді айқындау, қаңғыбас иттер мен мысықтарды аулап жою, мал көміндісін салу және оларды ветеринарлық нормативтерге сәйкес күтіп ұстауын бақылау бойынша жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z552" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуын ұйымдастырады, дәрігерлік көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z553" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау бойынша қоғамдық жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z554" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) Қазақстан Республикасының заңнамасында белгіленген тәртіппен мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарын құру, қайта ұйымдастыру және тарату туралы шешімдер (өкімдер) қабылдайды; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z555" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарының жарғысын бекітеді, оған өзгерістер мен толықтырулар енгізуге бастамашылық жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z556" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) қолданыстағы заңнамаға сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z557" w:id="541"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z558" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z559" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесін басқаруды ауылдық округ әкімі жүзеге асырады, ол Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z560" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z561" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z562" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z563" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкім аппаратының жұмысын ұйымдастырады және басқарады, әкім аппаратына жүктелген функциялар мен міндеттердің орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z564" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің жұмысын жоспарлауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z565" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қызметкерлері арасындағы қызметтік міндеттерді бөледі, тиісті орындаушылық және еңбек тәртібін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z566" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) белгіленген тәртіппен мекеме қызметкерлеріне көтермелеу шараларын қабылдайды және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z567" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аппаратпен орындалуға міндетті шешімдер мен өкімдерді қабылдайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z568" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және басқа да ұйымдарда әкім аппаратының мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z569" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесі атынан заңды және жеке тұлғалармен шарттар жасасады, заңды және банктік құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z570" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сыбайлас жемқорлыққа қарсы іс-қимыл жасау жөнінде тиісті шаралар қабылдауды және сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z571" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) міндеттемелер мен төлемдер бойынша қаржыландыру жоспарын бекітеді, өз құзыреті шеңберінде бюджеттік қаржының мақсатты пайдаланылуына бақылауды жүзеге асырады, қаржылық құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z572" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z573" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z574" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті бюджетті бекіту (нақтылау) кезінде аудандық мәслихаттың сессиясы жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z575" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мектепке дейінгі тәрбие менбілім беру ұйымдарының, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z576" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қәсіпқой емес медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z577" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) аудандық көлік қатынасын ұйымдастыру жөнінде атқарушы органға ұсыныстар енгізеді, сондай-ақ оқушыларды мектепке дейін және кейін ауылға қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="561"/>
+    <w:bookmarkStart w:name="z578" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өзінің құзыретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуына жоғары тұрған әкімнің, мәслихаттың алдында жауап береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z579" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) жеке тұлғалар және заңды тұлғалар өкілдерінің жеке қабылдауын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z580" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік қызметтер көрсету сапасын арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z581" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік қызметтер стандарттары мен регламенттерінің қолжетімділігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z582" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) қызмет алушылардың мемлекеттік қызмет көрсету тәртібі туралы хабардар болуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z583" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) қолданыстағы заңнамаға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z584" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z585" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z586" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z587" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамада көзделген жағдайлардажедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z588" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің мүлкі оған меншік иесі берген мүлік,сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z589" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z590" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше көзделмесе, Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z591" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z592" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесін қайта ұйымдастыру жәнетарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z593" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жетісай ауданының "Қарақай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қарамағында ведомстволық ұйымдар жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="577"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11551,1678 +12888,1878 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы "___"_______</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ _____ қаулысына 7 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z594" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже 1. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z595" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z596" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесі ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық және материалдық-техникалық қамтамасыз ету саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z597" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="581"/>
+    <w:bookmarkStart w:name="z598" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="582"/>
+    <w:bookmarkStart w:name="z599" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесі ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері (бар болса), Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z600" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесі азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z601" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z602" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен ауылдық округ әкімінің өкімдерімен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z603" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылымы мен штат саныныңлимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z604" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері:160527, Қазақстан Республикасы, Түркістан облысы, Жетісай ауданы, Абай ауылдық округі, Жүзімдік ауылы, Байтерек көшесі №15 А.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z605" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы ереже Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z606" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11.Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекеменің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z607" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12.Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z608" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Жетісай ауданының "Абай ауылдық округі әкіміаппараты" мемлекеттік мекемесі заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z609" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z610" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мақсаттары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z611" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Абай ауылдық округінің тұрақты және серпінді, экономиқалық және әлеуметтік дамуы негізінде ауыл тұрғындарының өмір сүру сапасын жақсарту мақсатында Қазақстан Республикасы Президентінің саясатын іске асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z612" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауылдық округ әкімінің аппараты әкімші болып табылатын бюджеттік бағдармаларды әзірлеу және тиісті мәслихатпен бекіту үшін жоғары тұрған әкімдіктің қарауына енгізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z613" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауылдық округтің жергілікті қоғамдастық жиналыстарының (жиындарының) өткізілуін және олардың шешімдерінің уақытылы орындалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z614" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z615" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.Құқықтары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z616" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стратегиялық жоспарды және (немесе) әкім аппараты әкімшісі болып табылатын бюджеттік бағдарламаны әзірлеу кезінде жергілікті қоғамдастық жиналысының (жиынның) талқылауына Қазақстан Республикасының бюджет заңнамасына сәйкес аудан бюджеті құрамында қарастырылған бағыттар бойынша қаржыландыру жөніндегі ұсыныстарды жергіліктіқоғамдастық жиналысына (жиынына) шығаруға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z617" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде Абай ауылдық округі әкімінің құзыретіне жататын мәселелер бойынша мемлекеттік органдардың және басқа да ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және басқа да материалдарды сұратып алуға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z618" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Президентінің, Үкіметінің, орталық атқарушы органдардың, облыс және аудан әкімдері мен әкімдіктерінің тапсырмалары мен актілерін көрсетілген мерзімде орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z619" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге деқұқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z620" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.Міндеттері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z621" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық, материалдық-техникалыққамтамасызету, сондай-ақ жергілікті маңызы бар мәселелерді шешу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z622" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтар мен заңды тұлғаларға Қазақстан Республикасы Контитуциясының нормаларын, заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін, орталық және жергілікті мемлекеттік органдардың нормативтік құқықтық актілерін орындауына көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z623" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Абай ауылдық округінің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұстауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z624" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз құзыреті шегінде ауылды сумен жабдықтауын ұйымдастыру және су пайдалану мәселелерін реттеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z625" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z626" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16.Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z627" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік құжаттарды, жеке және заңды тұлғалардың өтініштерін қарайды, әкімнің жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауын ұйымдастырады, жеке және заңды тұлғалардың өтініштерін талдауын және орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z628" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салық және бюджетке төленетін басқада міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z629" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z630" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шаруа немесе фермер шаруашылықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z631" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, азаматтық қорғаныс, сондай-ақ жұмылдыру дайындығы мен жұмылдыру жөніндегі мәселелер бойынша Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z632" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық іс-әрекет жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z633" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тарихи және мәдени мұраны сақтау жөніндегі жұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z634" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) табысыаз адамдарды анықтайды, жоғары тұрған органдарға жұмыспен қамту, атаулы әлеуметтік көмек көрсету бойынша ұсыныстар енгізеді, жалғызбасты қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z635" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қылмыстық-атқару испекциясы пробация қызметінің есебінде тұрған адамдардың жұмысқа орналастыруын қамтамасыз етеді және өзге де әлеуметтік – құқықтық көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z636" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әр шаруашылық бойынша есепке алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z637" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ауылдық округі абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z638" w:id="622"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік және қоғамдық ұйымдарға мүгедектердің, асыраушысынан айырылған отбасылардың, көп балалы аналардың материалдық және тұрғын үй-тұрмыстық жағдайларын жақсарту бойынша ұсыныстарын әзірлейді және енгізеді, сондай-ақ кәмелетке толмағандар арасында қадағалаусыз қалуының алдын алумен айналысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z639" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) бюджеттік бағдарламалардың қаржыландырылуын жоспарлауымен орындалуын қамтамасыз ету, бухгалтерлік есепті жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z640" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) аудан әкімдігініңқаулыларын, аудан әкімінің шешімдерін, сондай-ақ Жетісай ауданы әкімідігінің аппараттық жиналыстарында және жұмыс сапары барысында берілген тапсырмаларды орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z641" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік қызметтерді сапалы және уақытылы қөрсету бойынша жұмысты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z642" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жергілікті әлеуметтік инфрақұрылымының дамуына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z643" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) ауыл аумағында мал жаятын учаскелерді айқындау, қаңғыбас иттер мен мысықтарды аулап жою, мал көміндісін салу және оларды ветеринарлық нормативтерге сәйкес күтіп ұстауын бақылау бойынша жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z644" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуын ұйымдастырады, дәрігерлік көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z645" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау бойынша қоғамдық жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z646" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) Қазақстан Республикасының заңнамасында белгіленген тәртіппен мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарын құру, қайта ұйымдастыру және тарату туралы шешімдер (өкімдер) қабылдайды; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z647" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарының жарғысын бекітеді, оған өзгерістер мен толықтырулар енгізуге бастамашылық жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z648" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) қолданыстағы заңнамаға сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z649" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z650" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z651" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесін басқаруды ауылдық округ әкімі жүзеге асырады, ол Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z652" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z653" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z654" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z655" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкім аппаратының жұмысын ұйымдастырады және басқарады, әкім аппаратына жүктелген функциялар мен міндеттердің орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z656" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің жұмысын жоспарлауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z657" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қызметкерлері арасындағы қызметтік міндеттерді бөледі, тиісті орындаушылық және еңбек тәртібін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z658" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) белгіленген тәртіппен мекеме қызметкерлеріне көтермелеу шараларын қабылдайды және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z659" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аппаратпен орындалуға міндетті шешімдер мен өкімдерді қабылдайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z660" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және басқа да ұйымдарда әкім аппаратының мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z661" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесі атынан заңды және жеке тұлғалармен шарттар жасасады, заңды және банктік құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z662" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сыбайлас жемқорлыққа қарсы іс-қимыл жасау жөнінде тиісті шаралар қабылдауды және сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z663" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) міндеттемелер мен төлемдер бойынша қаржыландыру жоспарын бекітеді, өз құзыреті шеңберінде бюджеттік қаржының мақсатты пайдаланылуына бақылауды жүзеге асырады, қаржылық құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z664" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z665" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z666" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті бюджетті бекіту (нақтылау) кезінде аудандық мәслихаттың сессиясы жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z667" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мектепке дейінгі тәрбие менбілім беру ұйымдарының, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z668" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қәсіпқой емес медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z669" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) аудандық көлік қатынасын ұйымдастыру жөнінде атқарушы органға ұсыныстар енгізеді, сондай-ақ оқушыларды мектепке дейін және кейін ауылға қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="653"/>
+    <w:bookmarkStart w:name="z670" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өзінің құзыретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуына жоғары тұрған әкімнің, мәслихаттың алдында жауап береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z671" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) жеке тұлғалар және заңды тұлғалар өкілдерінің жеке қабылдауын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z672" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік қызметтер көрсету сапасын арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z673" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік қызметтер стандарттары мен регламенттерінің қолжетімділігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="657"/>
+    <w:bookmarkStart w:name="z674" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) қызмет алушылардың мемлекеттік қызмет көрсету тәртібі туралы хабардар болуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="658"/>
+    <w:bookmarkStart w:name="z675" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) қолданыстағы заңнамаға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="659"/>
+    <w:bookmarkStart w:name="z676" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z677" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="661"/>
+    <w:bookmarkStart w:name="z678" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z679" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамада көзделген жағдайлардажедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z680" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің мүлкі оған меншік иесі берген мүлік,сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z681" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z682" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше көзделмесе, Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z683" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z684" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесін қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z685" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жетісай ауданының "Абай ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қарамағында ведомстволық ұйымдар жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="669"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13288,1732 +14825,1938 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы "___"_______</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ _____қаулысына 8 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z686" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже 1. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z687" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z688" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесі ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық және материалдық-техникалық қамтамасыз ету саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z689" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z690" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесі өзқызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z691" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесі ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері (бар болса), Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z692" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесі азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z693" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z694" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен ауылдық округ әкімінің өкімдерімен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z695" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z696" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері:160503, Қазақстан Республикасы, Түркістан облысы, Жетісай ауданы, Атамекен ауылдық округі, Атамекен ауылы, Жібек жолы көшесі №22.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z697" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы ереже Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z698" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11.Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекеменің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z699" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12.Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z700" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z701" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z702" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мақсаттары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z703" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Атамекен ауылдық округінің тұрақты және серпінді, экономиқалық және әлеуметтік дамуы негізінде ауыл тұрғындарының өмір сүру сапасын жақсарту мақсатында Қазақстан Республикасы Президентінің саясатын іске асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z704" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауылдық округ әкімінің аппараты әкімші болып табылатын бюджеттік бағдармаларды әзірлеу және тиісті мәслихатпен бекіту үшін жоғары тұрған әкімдіктің қарауына енгізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z705" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауылдық округтің жергілікті қоғамдастық жиналыстарының (жиындарының) өткізілуін және олардың шешімдерінің уақытылы орындалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z706" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z707" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.Құқықтары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z708" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стратегиялық жоспарды және (немесе) әкім аппараты әкімшісі болып табылатын бюджеттік бағдарламаны әзірлеу кезінде жергілікті қоғамдастық жиналысының (жиынның) талқылауына Қазақстан Республикасының бюджет заңнамасына сәйкес аудан бюджеті құрамында қарастырылған бағыттар бойынша қаржыландыру жөніндегі ұсыныстарды жергіліктіқоғамдастық жиналысына (жиынына) шығаруға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z709" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде Атамекен ауылдық округі әкімінің құзыретіне жататын мәселелер бойынша мемлекеттік органдардың және басқа да ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және басқа да материалдарды сұратып алуға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z710" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Президентінің, Үкіметінің, орталық атқарушы органдардың, облыс және аудан әкімдері мен әкімдіктерінің тапсырмалары мен актілерін көрсетілген мерзімде орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z711" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге деқұқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z712" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.Міндеттері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z713" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық, материалдық-техникалық қамтамасызету, сондай-ақ жергілікті маңызы бар мәселелердішешу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z714" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтар мен заңды тұлғаларға Қазақстан Республикасы Контитуциясының нормаларын, заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін, орталық және жергілікті мемлекеттік органдардың нормативтік құқықтық актілерін орындауына көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z715" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Атамекен ауылдық округінің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұстауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z716" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз құзыреті шегінде ауылды сумен жабдықтауын ұйымдастыру және су пайдалану мәселелерін реттеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z717" w:id="701"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z718" w:id="702"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16.Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z719" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік құжаттарды, жеке және заңды тұлғалардың өтініштерін қарайды, әкімнің жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауын ұйымдастырады, жеке және заңды тұлғалардың өтініштерін талдауын және орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z720" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салық және бюджетке төленетін басқада міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z721" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z722" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шаруа немесе фермер шаруашылықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z723" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, азаматтық қорғаныс, сондай-ақ жұмылдыру дайындығы мен жұмылдыру жөніндегі мәселелер бойынша Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z724" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық іс-әрекет жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z725" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тарихи және мәдени мұраны сақтау жөніндегі жұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z726" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) табысыаз адамдарды анықтайды, жоғары тұрған органдарғажұмыспен қамту, атаулы әлеуметтік көмек көрсету бойынша ұсыныстар енгізеді, жалғызбасты қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z727" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қылмыстық-атқару испекциясы пробация қызметінің есебінде тұрған адамдардың жұмысқа орналастыруын қамтамасыз етеді және өзге де әлеуметтік –құқықтық көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z728" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әр шаруашылық бойынша есепке алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z729" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ауылдық округі абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z730" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік және қоғамдық ұйымдарға мүгедектердің, асыраушысынан айырылған отбасылардың, көп балалы аналардың материалдық және тұрғын үй-тұрмыстық жағдайларын жақсарту бойынша ұсыныстарын әзірлейді және енгізеді, сондай-ақ кәмелетке толмағандар арасында қадағалаусыз қалуының алдын алумен айналысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z731" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) бюджеттік бағдарламалардың қаржыландырылуын жоспарлауымен орындалуын қамтамасыз ету, бухгалтерлік есепті жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z732" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) аудан әкімдігінің қаулыларын, аудан әкімінің шешімдерін, сондай-ақ Жетісай ауданы әкімідігінің аппараттық жиналыстарында және жұмыс сапары барысында берілген тапсырмаларды орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z733" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік қызметтерді сапалы және уақытылы қөрсету бойынша жұмысты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z734" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жергілікті әлеуметтік инфрақұрылымының дамуына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z735" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуын ұйымдастырады, дәрігерлік көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z736" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау бойынша қоғамдық жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z737" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) қоғамдық медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z738" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) жеке адамдардың тұрғылықты жері бойынша және олардың көпшілік демалатын орындарда спортпен шұғылдануы үшін инфрақұрылым жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z739" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) халықтың әлеуметтiк жағынан әлсіз топтарына және мүгедектерге қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z740" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) мүгедектердiң қоғамдық бiрлестiктерiмен бiрлесiп, мәдени-бұқаралық және ағарту iс-шараларын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z741" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) қоғамдық жұмыстарды, жастар практикасын және әлеуметтік жұмыс орындарын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z742" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) дене шынықтыру және спорт жөніндегі уәкiлеттi органмен және мүгедектердiң қоғамдық бiрлестiктерiмен бiрлесiп, мүгедектер арасында сауықтыру және спорттық iс-шаралар өткiзудi ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="726"/>
+    <w:bookmarkStart w:name="z743" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) қолданыстағы заңнамаға сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z744" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z745" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z746" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесін басқаруды ауылдық округ әкімі жүзеге асырады, ол Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="730"/>
+    <w:bookmarkStart w:name="z747" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z748" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z749" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20.Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z750" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкім аппаратының жұмысын ұйымдастырады және басқарады, әкім аппаратына жүктелген функциялар мен міндеттердің орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="734"/>
+    <w:bookmarkStart w:name="z751" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесінің жұмысын жоспарлауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z752" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қызметкерлері арасындағы қызметтік міндеттерді бөледі, тиісті орындаушылық және еңбек тәртібін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z753" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) белгіленген тәртіппен мекеме қызметкерлеріне көтермелеу шараларын қабылдайды және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z754" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аппаратпен орындалуға міндетті шешімдер мен өкімдерді қабылдайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z755" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және басқа да ұйымдарда әкім аппаратының мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z756" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесі атынан заңды және жеке тұлғалармен шарттар жасасады, заңды және банктік құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z757" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сыбайлас жемқорлыққа қарсы іс-қимыл жасау жөнінде тиісті шаралар қабылдауды және сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z758" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) міндеттемелер мен төлемдер бойынша қаржыландыру жоспарын бекітеді, өз құзыреті шеңберінде бюджеттік қаржының мақсатты пайдаланылуына бақылауды жүзеге асырады, қаржылық құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z759" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z760" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z761" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті бюджетті бекіту (нақтылау) кезінде аудандық мәслихаттың сессиясы жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z762" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мектепке дейінгі тәрбие менбілім беру ұйымдарының, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z763" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қәсіпқой емес медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z764" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15)аудандықкөлік қатынасын ұйымдастыру жөнінде атқарушы органға ұсыныстар енгізеді, сондай-ақ оқушыларды мектепке дейін және кейін ауылға қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="748"/>
+    <w:bookmarkStart w:name="z765" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өзінің құзыретіне жатқызылған мәселелербойынша өзіне жүктелген міндеттердің іске асырылуына жоғары тұрған әкімнің, мәслихаттың алдында жауап береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z766" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) жеке тұлғалар және заңды тұлғалар өкілдерінің жеке қабылдауын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z767" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік қызметтер көрсету сапасын арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z768" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік қызметтер стандарттары мен регламенттерінің қолжетімділігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z769" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) қызмет алушылардың мемлекеттік қызмет көрсету тәртібі туралы хабардар болуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z770" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) қолданыстағы заңнамаға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z771" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z772" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21.Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z773" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z774" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z775" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесінің мүлкі оған меншік иесі берген мүлік,сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z776" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z777" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше көзделмесе, Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z778" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z779" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесін қайта ұйымдастыру жәнетарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z780" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жетісай ауданының "Атамекен ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қарамағында ведомстволық ұйымдар жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="764"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15079,1678 +16822,1878 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 жылғы "___"_______ </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ _____ қаулысына 9 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z781" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже 1. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z782" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z783" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесі ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық және материалдық-техникалық қамтамасыз ету саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z784" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z785" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z786" w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесі ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері (бар болса), Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z787" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесі азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z788" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z789" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен ауылдық округ әкімінің өкімдерімен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z790" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z791" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        9. Заңды тұлғаның орналасқан жері: 160544, Қазақстан Республикасы, Түркістан облысы, Жетісай ауданы, Ш.Ділдабеков ауылдық округі, Бірлік ауылы, Көрікті көшесі №18.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z792" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы ереже Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z793" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекеменің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z794" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z795" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z796" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z797" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мақсаттары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z798" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ш.Ділдабеков ауылдық округінің тұрақты және серпінді, экономиқалық және әлеуметтік дамуы негізінде ауыл тұрғындарының өмір сүру сапасын жақсарту мақсатында Қазақстан Республикасы Президентінің саясатын іске асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z799" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауылдық округ әкімінің аппараты әкімші болып табылатын бюджеттік бағдармаларды әзірлеу және тиісті мәслихатпен бекіту үшін жоғары тұрған әкімдіктің қарауына енгізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z800" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауылдық округтің жергілікті қоғамдастық жиналыстарының (жиындарының) өткізілуін және олардың шешімдерінің уақытылы орындалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z801" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z802" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құқықтары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="786"/>
+    <w:bookmarkStart w:name="z803" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стратегиялық жоспарды және (немесе) әкім аппараты әкімшісі болып табылатын бюджеттік бағдарламаны әзірлеу кезінде жергілікті қоғамдастық жиналысының (жиынның) талқылауына Қазақстан Республикасының бюджет заңнамасына сәйкес аудан бюджеті құрамында қарастырылған бағыттар бойынша қаржыландыру жөніндегі ұсыныстарды жергілікті қоғамдастық жиналысына (жиынына) шығаруға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z804" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде Ш.Ділдабеков ауылдық округі әкімінің құзыретіне жататын мәселелер бойынша мемлекеттік органдардың және басқа да ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және басқа да материалдарды сұратып алуға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z805" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Президентінің, Үкіметінің, орталық атқарушы органдардың, облыс және аудан әкімдері мен әкімдіктерінің тапсырмалары мен актілерін көрсетілген мерзімде орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z806" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге де құқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z807" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.Міндеттері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z808" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық, материалдық-техникалық қамтамасыз ету, сондай-ақ жергілікті маңызы бар мәселелерді шешу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z809" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтар мен заңды тұлғаларға Қазақстан Республикасы Контитуциясының нормаларын, заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін, орталық және жергілікті мемлекеттік органдардың нормативтік құқықтық актілерін орындауына көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z810" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Ш.Ділдабеков ауылдық округінің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұстауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z811" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз құзыреті шегінде ауылды сумен жабдықтауын ұйымдастыру және су пайдалану мәселелерін реттеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z812" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z813" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z814" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік құжаттарды, жеке және заңды тұлғалардың өтініштерін қарайды, әкімнің жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауын ұйымдастырады, жеке және заңды тұлғалардың өтініштерін талдауын және орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z815" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салық және бюджетке төленетін басқада міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z816" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z817" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шаруа немесе фермер шаруашылықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z818" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, азаматтық қорғаныс, сондай-ақ жұмылдыру дайындығы мен жұмылдыру жөніндегі мәселелер бойынша Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z819" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық іс-әрекет жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z820" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тарихижәне мәденимұранысақтаужөніндегіжұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z821" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) табысы аз адамдарды анықтайды, жоғары тұрған органдарғажұмыспен қамту, атаулы әлеуметтік көмек көрсету бойынша ұсыныстар енгізеді, жалғызбасты қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z822" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қылмыстық-атқару испекциясы пробация қызметінің есебінде тұрған адамдардың жұмысқа орналастыруын қамтамасыз етеді және өзге де әлеуметтік –құқықтық көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="806"/>
+    <w:bookmarkStart w:name="z823" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әр шаруашылық бойынша есепке алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="807"/>
+    <w:bookmarkStart w:name="z824" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ауылдық округі абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z825" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік және қоғамдықұйымдарғамүгедектердің, асыраушысынан айырылған отбасылардың, көп балалы аналардың материалдық және тұрғын үй-тұрмыстық жағдайларын жақсарту бойынша ұсыныстарын әзірлейді және енгізеді, сондай-ақ кәмелетке толмағандар арасында қадағалаусыз қалуының алдын алумен айналысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z826" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) бюджеттік бағдарламалардың қаржыландырылуын жоспарлауымен орындалуын қамтамасыз ету, бухгалтерлік есепті жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="810"/>
+    <w:bookmarkStart w:name="z827" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) аудан әкімдігінің қаулыларын, аудан әкімінің шешімдерін, сондай-ақ Жетісай ауданы әкімідігінің аппараттық жиналыстарында және жұмыс сапары барысында берілген тапсырмаларды орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z828" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік қызметтерді сапалы және уақытылы қөрсету бойынша жұмысты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z829" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жергілікті әлеуметтік инфрақұрылымының дамуына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z830" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) ауыл аумағында мал жаятын учаскелерді айқындау, қаңғыбас иттер мен мысықтарды аулап жою, мал көміндісін салу және оларды ветеринарлық нормативтерге сәйкес күтіп ұстауын бақылау бойынша жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z831" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуын ұйымдастырады, дәрігерлік көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z832" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау бойынша қоғамдық жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z833" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) Қазақстан Республикасының заңнамасында белгіленген тәртіппен мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарын құру, қайта ұйымдастыру және тарату туралы шешімдер (өкімдер) қабылдайды; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z834" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарының жарғысын бекітеді, оған өзгерістер мен толықтырулар енгізуге бастамашылық жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z835" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) қолданыстағы заңнамаға сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z836" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z837" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z838" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесін басқаруды ауылдық округ әкімі жүзеге асырады, ол Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z839" w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z840" w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="824"/>
+    <w:bookmarkStart w:name="z841" w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z842" w:id="826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкім аппаратының жұмысын ұйымдастырады және басқарады, әкім аппаратына жүктелген функциялар мен міндеттердің орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkStart w:name="z843" w:id="827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесінің жұмысын жоспарлауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z844" w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қызметкерлері арасындағы қызметтік міндеттерді бөледі, тиісті орындаушылық және еңбек тәртібін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkStart w:name="z845" w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) белгіленген тәртіппен мекеме қызметкерлеріне көтермелеу шараларын қабылдайды және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z846" w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аппаратпен орындалуға міндетті шешімдер мен өкімдерді қабылдайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkStart w:name="z847" w:id="831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және басқа да ұйымдарда әкім аппаратының мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkStart w:name="z848" w:id="832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесі атынан заңды және жеке тұлғалармен шарттар жасасады, заңды және банктік құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z849" w:id="833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сыбайлас жемқорлыққа қарсы іс-қимыл жасау жөнінде тиісті шаралар қабылдауды және сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z850" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) міндеттемелер мен төлемдер бойынша қаржыландыру жоспарын бекітеді, өз құзыреті шеңберінде бюджеттік қаржының мақсатты пайдаланылуына бақылауды жүзеге асырады, қаржылық құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z851" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z852" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z853" w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті бюджетті бекіту (нақтылау) кезінде аудандық мәслихаттың сессиясы жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z854" w:id="838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мектепке дейінгі тәрбие менбілім беру ұйымдарының, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z855" w:id="839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қәсіпқой емес медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z856" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) аудандық көлік қатынасын ұйымдастыру жөнінде атқарушы органға ұсыныстар енгізеді, сондай-ақ оқушыларды мектепке дейін және кейін ауылға қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z857" w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өзінің құзыретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуына жоғары тұрған әкімнің, мәслихаттың алдында жауап береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z858" w:id="842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) жеке тұлғалар және заңды тұлғалар өкілдерінің жеке қабылдауын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z859" w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік қызметтер көрсету сапасын арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z860" w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік қызметтер стандарттары мен регламенттерінің қолжетімділігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z861" w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) қызмет алушылардың мемлекеттік қызмет көрсету тәртібі туралы хабардар болуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z862" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        21) қолданыстағы заңнамаға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z863" w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z864" w:id="848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z865" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z866" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z867" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесінің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z868" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z869" w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше көзделмесе, Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z870" w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z871" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесін қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z872" w:id="856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жетісай ауданының "Ш.Ділдабеков ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қарамағында ведомстволық ұйымдар жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="856"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16816,1678 +18759,1878 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы "___"_______</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ ____ қаулысына 10 қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z873" w:id="857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже 1. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z874" w:id="858"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z875" w:id="859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесі ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық және материалдық-техникалық қамтамасыз ету саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z876" w:id="860"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z877" w:id="861"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z878" w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жетісай ауданының "Ж.Ералие вауылдық округі әкімі аппараты" мемлекеттік мекемесі ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері (бар болса), Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="862"/>
+    <w:bookmarkStart w:name="z879" w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесі азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z880" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жетісай ауданының "Ж.Ералиевауылдық округі әкімі аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z881" w:id="865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппенауылдық округ әкімінің өкімдерімен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z882" w:id="866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z883" w:id="867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: 160531, Қазақстан Республикасы, Түркістан облысы, Жетісай ауданы, Ж.Ералиев ауылдық округі, Арай ауылы,Тыныштық көшесі №23.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z884" w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы ереже Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z885" w:id="869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекеменің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z886" w:id="870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z887" w:id="871"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z888" w:id="872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z889" w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мақсаттары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z890" w:id="874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ж.Ералиев ауылдық округінің тұрақты және серпінді, экономиқалық және әлеуметтік дамуы негізінде ауыл тұрғындарының өмір сүру сапасын жақсарту мақсатында Қазақстан Республикасы Президентінің саясатын іске асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z891" w:id="875"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауылдық округ әкімінің аппараты әкімші болып табылатын бюджеттік бағдармаларды әзірлеу және тиісті мәслихатпен бекіту үшін жоғары тұрған әкімдіктің қарауына енгізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z892" w:id="876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауылдық округтің жергілікті қоғамдастық жиналыстарының (жиындарының) өткізілуін және олардыңшешімдерінің уақытылы орындалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z893" w:id="877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z894" w:id="878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құқықтары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="878"/>
+    <w:bookmarkStart w:name="z895" w:id="879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стратегиялық жоспарды және (немесе) әкім аппараты әкімшісі болып табылатын бюджеттік бағдарламаны әзірлеу кезінде жергілікті қоғамдастық жиналысының (жиынның) талқылауына Қазақстан Республикасының бюджет заңнамасына сәйкес аудан бюджеті құрамында қарастырылған бағыттар бойынша қаржыландыру жөніндегі ұсыныстарды жергіліктіқоғамдастық жиналысына (жиынына) шығаруға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkStart w:name="z896" w:id="880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде Ж.Ералиев ауылдық округі әкімінің құзыретіне жататын мәселелер бойынша мемлекеттікоргандардың және басқа да ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және басқа да материалдарды сұратып алуға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z897" w:id="881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Президентінің, Үкіметінің, орталық атқарушы органдардың, облыс және аудан әкімдері мен әкімдіктерінің тапсырмалары мен актілерін көрсетілген мерзімде орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z898" w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге деқұқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="882"/>
+    <w:bookmarkStart w:name="z899" w:id="883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Міндеттері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="883"/>
+    <w:bookmarkStart w:name="z900" w:id="884"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық, материалдық-техникалық қамтамасыз ету, сондай-ақ жергілікті маңызы бар мәселелерді шешу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="884"/>
+    <w:bookmarkStart w:name="z901" w:id="885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтар мен заңды тұлғаларға Қазақстан Республикасы Контитуциясының нормаларын, заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін, орталық және жергілікті мемлекеттік органдардың нормативтік құқықтық актілерін орындауына көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z902" w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Ж.Ералиев ауылдық округінің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұстауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="886"/>
+    <w:bookmarkStart w:name="z903" w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз құзыреті шегінде ауылды сумен жабдықтауын ұйымдастыру және су пайдалану мәселелерін реттеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="887"/>
+    <w:bookmarkStart w:name="z904" w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z905" w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z906" w:id="890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік құжаттарды, жеке және заңды тұлғалардың өтініштерін қарайды, әкімнің жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауын ұйымдастырады, жеке және заңды тұлғалардың өтініштерін талдауын және орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z907" w:id="891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салық және бюджетке төленетін басқада міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z908" w:id="892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z909" w:id="893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шаруа немесе фермер шаруашылықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="893"/>
+    <w:bookmarkStart w:name="z910" w:id="894"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, азаматтық қорғаныс, сондай-ақ жұмылдыру дайындығы мен жұмылдыру жөніндегі мәселелер бойынша Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z911" w:id="895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық іс-әрекет жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z912" w:id="896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тарихи және мәдени мұраны сақтау жөніндегі жұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z913" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) табысы аз адамдарды анықтайды, жоғары тұрған органдарға жұмыспен қамту, атаулы әлеуметтік көмек көрсету бойынша ұсыныстар енгізеді, жалғызбасты қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z914" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қылмыстық-атқару испекциясы пробация қызметінің есебінде тұрған адамдардың жұмысқа орналастыруын қамтамасыз етеді және өзге де әлеуметтік – құқықтық көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z915" w:id="899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әр шаруашылық бойынша есепке алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z916" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ауылдық округі абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="900"/>
+    <w:bookmarkStart w:name="z917" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік және қоғамдық ұйымдарға мүгедектердің, асыраушысынан айырылған отбасылардың, көп балалы аналардың материалдық және тұрғын үй-тұрмыстық жағдайларын жақсарту бойынша ұсыныстарын әзірлейді және енгізеді, сондай-ақ кәмелетке толмағандар арасында қадағалаусыз қалуының алдын алумен айналысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z918" w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) бюджеттік бағдарламалардың қаржыландырылуын жоспарлауымен орындалуын қамтамасыз ету, бухгалтерлік есепті жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z919" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) аудан әкімдігінің қаулыларын, аудан әкімінің шешімдерін, сондай-ақ Жетісай ауданы әкімідігінің аппараттық жиналыстарында және жұмыс сапары барысында берілген тапсырмаларды орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z920" w:id="904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік қызметтерді сапалы және уақытылы қөрсету бойынша жұмысты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z921" w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жергілікті әлеуметтік инфрақұрылымының дамуына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z922" w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) ауыл аумағында мал жаятын учаскелерді айқындау, қаңғыбас иттер мен мысықтарды аулап жою, мал көміндісін салу және оларды ветеринарлық нормативтерге сәйкес күтіп ұстауын бақылау бойынша жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z923" w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуын ұйымдастырады, дәрігерлік көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z924" w:id="908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау бойынша қоғамдық жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z925" w:id="909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) Қазақстан Республикасының заңнамасында белгіленген тәртіппен мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарын құру, қайта ұйымдастыру және тарату туралы шешімдер (өкімдер) қабылдайды; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z926" w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарының жарғысын бекітеді, оған өзгерістер мен толықтырулар енгізуге бастамашылық жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z927" w:id="911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) қолданыстағы заңнамаға сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z928" w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z929" w:id="913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z930" w:id="914"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесін басқаруды ауылдық округ әкімі жүзеге асырады, ол Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z931" w:id="915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z932" w:id="916"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z933" w:id="917"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z934" w:id="918"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкім аппаратының жұмысын ұйымдастырады және басқарады, әкім аппаратына жүктелген функциялар мен міндеттердің орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z935" w:id="919"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесінің жұмысын жоспарлауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z936" w:id="920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қызметкерлері арасындағы қызметтік міндеттерді бөледі, тиісті орындаушылық және еңбек тәртібін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z937" w:id="921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) белгіленген тәртіппен мекеме қызметкерлеріне көтермелеу шараларын қабылдайды және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z938" w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аппаратпен орындалуға міндетті шешімдер мен өкімдерді қабылдайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z939" w:id="923"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және басқа да ұйымдарда әкім аппаратының мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z940" w:id="924"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесі атынан заңды және жеке тұлғалармен шарттар жасасады, заңды және банктік құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z941" w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сыбайлас жемқорлыққа қарсы іс-қимыл жасау жөнінде тиісті шаралар қабылдауды және сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkStart w:name="z942" w:id="926"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) міндеттемелер мен төлемдер бойынша қаржыландыру жоспарын бекітеді, өз құзыреті шеңберінде бюджеттік қаржының мақсатты пайдаланылуына бақылауды жүзеге асырады, қаржылық құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z943" w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkStart w:name="z944" w:id="928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z945" w:id="929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті бюджетті бекіту (нақтылау) кезінде аудандық мәслихаттың сессиясы жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkStart w:name="z946" w:id="930"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мектепке дейінгі тәрбие менбілім беру ұйымдарының, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkStart w:name="z947" w:id="931"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қәсіпқой емес медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkStart w:name="z948" w:id="932"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) аудандық көлік қатынасын ұйымдастыру жөнінде атқарушы органға ұсыныстар енгізеді, сондай-ақ оқушыларды мектепке дейін және кейін ауылға қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkStart w:name="z949" w:id="933"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өзінің құзыретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуына жоғары тұрған әкімнің, мәслихаттың алдында жауап береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkStart w:name="z950" w:id="934"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) жеке тұлғалар және заңды тұлғалар өкілдерінің жеке қабылдауын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkStart w:name="z951" w:id="935"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік қызметтер көрсету сапасын арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkStart w:name="z952" w:id="936"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік қызметтер стандарттары мен регламенттерінің қолжетімділігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="936"/>
+    <w:bookmarkStart w:name="z953" w:id="937"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) қызмет алушылардың мемлекеттік қызмет көрсету тәртібі туралы хабардар болуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkStart w:name="z954" w:id="938"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) қолданыстағы заңнамаға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="938"/>
+    <w:bookmarkStart w:name="z955" w:id="939"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="939"/>
+    <w:bookmarkStart w:name="z956" w:id="940"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="940"/>
+    <w:bookmarkStart w:name="z957" w:id="941"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkStart w:name="z958" w:id="942"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="942"/>
+    <w:bookmarkStart w:name="z959" w:id="943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесінің мүлкі оған меншік иесі берген мүлік,сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkStart w:name="z960" w:id="944"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23.Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkStart w:name="z961" w:id="945"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше көзделмесе, Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесіөзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="945"/>
+    <w:bookmarkStart w:name="z962" w:id="946"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkStart w:name="z963" w:id="947"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесін қайта ұйымдастыру жәнетарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkStart w:name="z964" w:id="948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жетісай ауданының "Ж.Ералиев ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қарамағында ведомстволық ұйымдар жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="948"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18553,1732 +20696,1938 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы "___"_______</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____ қаулысына 11 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z965" w:id="949"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже 1. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z966" w:id="950"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkStart w:name="z967" w:id="951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесі ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық және материалдық-техникалық қамтамасыз ету саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="951"/>
+    <w:bookmarkStart w:name="z968" w:id="952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkStart w:name="z969" w:id="953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="953"/>
+    <w:bookmarkStart w:name="z970" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесі ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері (бар болса), Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkStart w:name="z971" w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесі азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="955"/>
+    <w:bookmarkStart w:name="z972" w:id="956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="956"/>
+    <w:bookmarkStart w:name="z973" w:id="957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен ауылдық округ әкімінің өкімдерімен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="957"/>
+    <w:bookmarkStart w:name="z974" w:id="958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылымы мен штат саныныңлимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z975" w:id="959"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері:160537, Қазақстан Республикасы, Түркістан облысы, Жетісай ауданы, Қызылқұм ауылдық округі, Қызылқұм ауылы, Қ.А.Яссауи көшесі №24.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="959"/>
+    <w:bookmarkStart w:name="z976" w:id="960"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы ереже Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkStart w:name="z977" w:id="961"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекеменің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkStart w:name="z978" w:id="962"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkStart w:name="z979" w:id="963"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Жетісай ауданының "Қызылқұм ауылдық округі әкіміаппараты" мемлекеттік мекемесі заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттікбюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="963"/>
+    <w:bookmarkStart w:name="z980" w:id="964"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkStart w:name="z981" w:id="965"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мақсаттары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkStart w:name="z982" w:id="966"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қызылқұм ауылдық округінің тұрақты және серпінді, экономиқалық және әлеуметтік дамуы негізінде ауыл тұрғындарының өмір сүру сапасын жақсарту мақсатында Қазақстан Республикасы Президентінің саясатын іске асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z983" w:id="967"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауылдық округ әкімінің аппараты әкімші болып табылатын бюджеттік бағдармаларды әзірлеу және тиісті мәслихатпен бекіту үшін жоғары тұрған әкімдіктің қарауына енгізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkStart w:name="z984" w:id="968"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауылдық округтің жергілікті қоғамдастық жиналыстарының (жиындарының) өткізілуін және олардыңшешімдерінің уақытылы орындалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="968"/>
+    <w:bookmarkStart w:name="z985" w:id="969"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="969"/>
+    <w:bookmarkStart w:name="z986" w:id="970"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.Құқықтары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkStart w:name="z987" w:id="971"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стратегиялық жоспарды және (немесе) әкім аппараты әкімшісі болып табылатын бюджеттік бағдарламаны әзірлеу кезінде жергілікті қоғамдастық жиналысының (жиынның) талқылауына Қазақстан Республикасының бюджет заңнамасына сәйкес аудан бюджеті құрамында қарастырылған бағыттар бойынша қаржыландыру жөніндегі ұсыныстарды жергілікті қоғамдастық жиналысына (жиынына) шығаруға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="971"/>
+    <w:bookmarkStart w:name="z988" w:id="972"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде Қызылқұм ауылдық округі әкімінің құзыретіне жататын мәселелер бойынша мемлекеттік органдардың және басқа да ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және басқа да материалдарды сұратып алуға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkStart w:name="z989" w:id="973"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Президентінің, Үкіметінің, орталық атқарушы органдардың, облыс және аудан әкімдері мен әкімдіктерінің тапсырмалары мен актілерін көрсетілген мерзімде орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="973"/>
+    <w:bookmarkStart w:name="z990" w:id="974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге деқұқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="974"/>
+    <w:bookmarkStart w:name="z991" w:id="975"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.Міндеттері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="975"/>
+    <w:bookmarkStart w:name="z992" w:id="976"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық, материалдық-техникалық қамтамасыз ету, сондай-ақ жергілікті маңызы бар мәселелерді шешу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="976"/>
+    <w:bookmarkStart w:name="z993" w:id="977"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтар мен заңды тұлғаларға Қазақстан Республикасы Контитуциясының нормаларын, заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін, орталық және жергілікті мемлекеттік органдардың нормативтік құқықтық актілерін орындауына көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="977"/>
+    <w:bookmarkStart w:name="z994" w:id="978"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қызылқұм ауылдық округінің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұстауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z995" w:id="979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз құзыреті шегінде ауылды сумен жабдықтауын ұйымдастыру және су пайдалану мәселелерін реттеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkStart w:name="z996" w:id="980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="980"/>
+    <w:bookmarkStart w:name="z997" w:id="981"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16.Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="981"/>
+    <w:bookmarkStart w:name="z998" w:id="982"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік құжаттарды, жеке және заңды тұлғалардың өтініштерін қарайды, әкімнің жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауын ұйымдастырады, жеке және заңды тұлғалардың өтініштерін талдауын және орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="982"/>
+    <w:bookmarkStart w:name="z999" w:id="983"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салық және бюджетке төленетін басқада міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="983"/>
+    <w:bookmarkStart w:name="z1000" w:id="984"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="984"/>
+    <w:bookmarkStart w:name="z1001" w:id="985"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шаруа немесе фермер шаруашылықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="985"/>
+    <w:bookmarkStart w:name="z1002" w:id="986"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, азаматтық қорғаныс, сондай-ақ жұмылдыру дайындығы мен жұмылдыру жөніндегі мәселелер бойынша Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="986"/>
+    <w:bookmarkStart w:name="z1003" w:id="987"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық іс-әрекет жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="987"/>
+    <w:bookmarkStart w:name="z1004" w:id="988"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тарихи және мәдени мұраны сақтау жөніндегі жұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="988"/>
+    <w:bookmarkStart w:name="z1005" w:id="989"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) табысы аз адамдарды анықтайды, жоғары тұрған органдарға жұмыспен қамту, атаулы әлеуметтік көмек көрсету бойынша ұсыныстар енгізеді, жалғызбасты қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z1006" w:id="990"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қылмыстық-атқару испекциясы пробация қызметінің есебінде тұрған адамдардың жұмысқа орналастыруын қамтамасыз етеді және өзге де әлеуметтік – құқықтық көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="990"/>
+    <w:bookmarkStart w:name="z1007" w:id="991"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әр шаруашылық бойынша есепке алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z1008" w:id="992"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ауылдық округі абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z1009" w:id="993"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік және қоғамдық ұйымдарға мүгедектердің, асыраушысынан айырылған отбасылардың, көп балалы аналардың материалдық және тұрғын үй-тұрмыстық жағдайларын жақсарту бойынша ұсыныстарын әзірлейді және енгізеді, сондай-ақ кәмелетке толмағандар арасында қадағалаусыз қалуының алдын алумен айналысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="993"/>
+    <w:bookmarkStart w:name="z1010" w:id="994"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) бюджеттік бағдарламалардың қаржыландырылуын жоспарлауымен орындалуын қамтамасыз ету, бухгалтерлік есепті жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z1011" w:id="995"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) аудан әкімдігінің қаулыларын, аудан әкімінің шешімдерін, сондай-ақ Жетісай ауданы әкімідігінің аппараттық жиналыстарында және жұмыс сапары барысында берілген тапсырмаларды орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="995"/>
+    <w:bookmarkStart w:name="z1012" w:id="996"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік қызметтерді сапалы және уақытылы қөрсету бойынша жұмысты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="996"/>
+    <w:bookmarkStart w:name="z1013" w:id="997"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жергілікті әлеуметтік инфрақұрылымының дамуына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkStart w:name="z1014" w:id="998"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуын ұйымдастырады, дәрігерлік көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkStart w:name="z1015" w:id="999"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау бойынша қоғамдық жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="999"/>
+    <w:bookmarkStart w:name="z1016" w:id="1000"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) қоғамдық медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z1017" w:id="1001"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) жеке адамдардың тұрғылықты жері бойынша және олардың көпшілік демалатын орындарда спортпен шұғылдануы үшін инфрақұрылым жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z1018" w:id="1002"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) халықтың әлеуметтiк жағынан әлсіз топтарына және мүгедектерге қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1002"/>
+    <w:bookmarkStart w:name="z1019" w:id="1003"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) мүгедектердiң қоғамдық бiрлестiктерiмен бiрлесiп, мәдени-бұқаралық және ағарту iс-шараларын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z1020" w:id="1004"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) қоғамдық жұмыстарды, жастар практикасын және әлеуметтік жұмыс орындарын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z1021" w:id="1005"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) дене шынықтыру және спорт жөніндегі уәкiлеттi органмен және мүгедектердiң қоғамдық бiрлестiктерi мен бiрлесiп, мүгедектер арасында сауықтыру және спорттық iс-шараларөткiзудiұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z1022" w:id="1006"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) қолданыстағы заңнамаға сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1006"/>
+    <w:bookmarkStart w:name="z1023" w:id="1007"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z1024" w:id="1008"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z1025" w:id="1009"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесін басқаруды ауылдық округ әкімі жүзеге асырады, ол Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z1026" w:id="1010"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z1027" w:id="1011"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1011"/>
+    <w:bookmarkStart w:name="z1028" w:id="1012"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20.Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z1029" w:id="1013"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкім аппаратының жұмысын ұйымдастырады және басқарады, әкім аппаратына жүктелген функциялар мен міндеттердің орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z1030" w:id="1014"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесінің жұмысын жоспарлауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1014"/>
+    <w:bookmarkStart w:name="z1031" w:id="1015"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қызметкерлері арасындағы қызметтік міндеттерді бөледі, тиісті орындаушылық және еңбек тәртібін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1015"/>
+    <w:bookmarkStart w:name="z1032" w:id="1016"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) белгіленген тәртіппен мекеме қызметкерлеріне көтермелеу шараларын қабылдайды және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1016"/>
+    <w:bookmarkStart w:name="z1033" w:id="1017"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аппаратпен орындалуға міндетті шешімдер мен өкімдерді қабылдайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkStart w:name="z1034" w:id="1018"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және басқа да ұйымдарда әкім аппаратының мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1018"/>
+    <w:bookmarkStart w:name="z1035" w:id="1019"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесі атынан заңды және жеке тұлғалармен шарттар жасасады, заңды және банктік құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1019"/>
+    <w:bookmarkStart w:name="z1036" w:id="1020"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сыбайлас жемқорлыққа қарсы іс-қимыл жасау жөнінде тиісті шаралар қабылдауды және сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1020"/>
+    <w:bookmarkStart w:name="z1037" w:id="1021"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) міндеттемелер мен төлемдер бойынша қаржыландыру жоспарын бекітеді, өз құзыреті шеңберінде бюджеттік қаржының мақсатты пайдаланылуына бақылауды жүзеге асырады, қаржылық құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1021"/>
+    <w:bookmarkStart w:name="z1038" w:id="1022"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkStart w:name="z1039" w:id="1023"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1023"/>
+    <w:bookmarkStart w:name="z1040" w:id="1024"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті бюджетті бекіту (нақтылау) кезінде аудандық мәслихаттың сессиясы жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1024"/>
+    <w:bookmarkStart w:name="z1041" w:id="1025"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мектепке дейінгі тәрбие менбілім беру ұйымдарының, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:bookmarkStart w:name="z1042" w:id="1026"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қәсіпқой емес медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:bookmarkStart w:name="z1043" w:id="1027"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15)аудандықкөлік қатынасын ұйымдастыру жөнінде атқарушы органға ұсыныстар енгізеді, сондай-ақ оқушыларды мектепке дейін және кейін ауылға қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1027"/>
+    <w:bookmarkStart w:name="z1044" w:id="1028"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өзінің құзыретіне жатқызылған мәселелербойынша өзіне жүктелген міндеттердің іске асырылуына жоғары тұрған әкімнің, мәслихаттың алдында жауап береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:bookmarkStart w:name="z1045" w:id="1029"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) жеке тұлғалар және заңды тұлғалар өкілдерінің жеке қабылдауын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z1046" w:id="1030"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік қызметтер көрсету сапасын арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:bookmarkStart w:name="z1047" w:id="1031"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік қызметтер стандарттары мен регламенттерінің қолжетімділігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1031"/>
+    <w:bookmarkStart w:name="z1048" w:id="1032"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) қызмет алушылардың мемлекеттік қызмет көрсету тәртібі туралы хабардар болуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1032"/>
+    <w:bookmarkStart w:name="z1049" w:id="1033"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) қолданыстағы заңнамаға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1033"/>
+    <w:bookmarkStart w:name="z1050" w:id="1034"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkStart w:name="z1051" w:id="1035"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1035"/>
+    <w:bookmarkStart w:name="z1052" w:id="1036"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1036"/>
+    <w:bookmarkStart w:name="z1053" w:id="1037"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамада көзделген жағдайлардажедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1037"/>
+    <w:bookmarkStart w:name="z1054" w:id="1038"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесінің мүлкі оған меншік иесі берген мүлік,сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1038"/>
+    <w:bookmarkStart w:name="z1055" w:id="1039"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1039"/>
+    <w:bookmarkStart w:name="z1056" w:id="1040"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше көзделмесе, Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1040"/>
+    <w:bookmarkStart w:name="z1057" w:id="1041"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1041"/>
+    <w:bookmarkStart w:name="z1058" w:id="1042"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесін қайта ұйымдастыру жәнетарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1042"/>
+    <w:bookmarkStart w:name="z1059" w:id="1043"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жетісай ауданының "Қызылқұм ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қарамағында ведомстволық ұйымдар жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1043"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20344,1678 +22693,1878 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы "___"_______</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____ қаулысына 12 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1060" w:id="1044"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже 1. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1044"/>
+    <w:bookmarkStart w:name="z1061" w:id="1045"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1045"/>
+    <w:bookmarkStart w:name="z1062" w:id="1046"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесі ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық және материалдық-техникалық қамтамасыз ету саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1046"/>
+    <w:bookmarkStart w:name="z1063" w:id="1047"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1047"/>
+    <w:bookmarkStart w:name="z1064" w:id="1048"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1048"/>
+    <w:bookmarkStart w:name="z1065" w:id="1049"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесі ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері (бар болса), Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1049"/>
+    <w:bookmarkStart w:name="z1066" w:id="1050"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5.Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесі азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1050"/>
+    <w:bookmarkStart w:name="z1067" w:id="1051"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1051"/>
+    <w:bookmarkStart w:name="z1068" w:id="1052"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен ауылдық округ әкімінің өкімдерімен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1052"/>
+    <w:bookmarkStart w:name="z1069" w:id="1053"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылымы мен штат саныныңлимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1053"/>
+    <w:bookmarkStart w:name="z1070" w:id="1054"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: 160516, Қазақстан Республикасы, Түркістан облысы, Жетісай ауданы, Мақталы ауылдық округі, Мақталы ауылы Бәйтерек көшесі №33 "А".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1054"/>
+    <w:bookmarkStart w:name="z1071" w:id="1055"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы ереже Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1055"/>
+    <w:bookmarkStart w:name="z1072" w:id="1056"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекеменің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1056"/>
+    <w:bookmarkStart w:name="z1073" w:id="1057"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1057"/>
+    <w:bookmarkStart w:name="z1074" w:id="1058"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттікбюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1058"/>
+    <w:bookmarkStart w:name="z1075" w:id="1059"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1059"/>
+    <w:bookmarkStart w:name="z1076" w:id="1060"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мақсаттары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1060"/>
+    <w:bookmarkStart w:name="z1077" w:id="1061"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мақталы ауылдық округінің тұрақты және серпінді, экономиқалық және әлеуметтік дамуы негізінде ауыл тұрғындарының өмір сүру сапасын жақсарту мақсатында Қазақстан Республикасы Президентінің саясатын іске асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1061"/>
+    <w:bookmarkStart w:name="z1078" w:id="1062"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауылдық округ әкімінің аппараты әкімші болып табылатын бюджеттік бағдармаларды әзірлеу және тиісті мәслихатпен бекіту үшін жоғары тұрған әкімдіктің қарауына енгізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1062"/>
+    <w:bookmarkStart w:name="z1079" w:id="1063"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ауылдық округтің жергілікті қоғамдастық жиналыстарының (жиындарының) өткізілуін және олардыңшешімдерінің уақытылы орындалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z1080" w:id="1064"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkStart w:name="z1081" w:id="1065"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.Құқықтары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1065"/>
+    <w:bookmarkStart w:name="z1082" w:id="1066"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стратегиялық жоспарды және (немесе) әкім аппараты әкімшісі болып табылатын бюджеттік бағдарламаны әзірлеу кезінде жергілікті қоғамдастық жиналысының (жиынның) талқылауына Қазақстан Республикасының бюджет заңнамасына сәйкес аудан бюджеті құрамында қарастырылған бағыттар бойынша қаржыландыру жөніндегі ұсыныстарды жергіліктіқоғамдастық жиналысына (жиынына) шығаруға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1066"/>
+    <w:bookmarkStart w:name="z1083" w:id="1067"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде Мақталы ауылдық округі әкімінің құзыретіне жататын мәселелер бойынша мемлекеттікоргандардың және басқа да ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және басқа да материалдарды сұратып алуға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1067"/>
+    <w:bookmarkStart w:name="z1084" w:id="1068"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Президентінің, Үкіметінің, орталық атқарушы органдардың, облыс және аудан әкімдері мен әкімдіктерінің тапсырмалары мен актілерін көрсетілген мерзімде орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1068"/>
+    <w:bookmarkStart w:name="z1085" w:id="1069"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге деқұқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1069"/>
+    <w:bookmarkStart w:name="z1086" w:id="1070"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.Міндеттері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1070"/>
+    <w:bookmarkStart w:name="z1087" w:id="1071"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық, материалдық-техникалық қамтамасыз ету, сондай-ақ жергілікті маңызы бар мәселелерді шешу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1071"/>
+    <w:bookmarkStart w:name="z1088" w:id="1072"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтар мен заңды тұлғаларға Қазақстан Республикасы Контитуциясының нормаларын, заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін, орталық және жергілікті мемлекеттік органдардың нормативтік құқықтық актілерін орындауына көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1072"/>
+    <w:bookmarkStart w:name="z1089" w:id="1073"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Мақталы ауылдық округінің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұстауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1073"/>
+    <w:bookmarkStart w:name="z1090" w:id="1074"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз құзыреті шегінде ауылды сумен жабдықтауын ұйымдастыру және су пайдалану мәселелерін реттеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1074"/>
+    <w:bookmarkStart w:name="z1091" w:id="1075"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1075"/>
+    <w:bookmarkStart w:name="z1092" w:id="1076"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16.Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1076"/>
+    <w:bookmarkStart w:name="z1093" w:id="1077"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік құжаттарды, жеке және заңды тұлғалардың өтініштерін қарайды, әкімнің жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауын ұйымдастырады, жеке және заңды тұлғалардың өтініштерін талдауын және орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1077"/>
+    <w:bookmarkStart w:name="z1094" w:id="1078"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салық және бюджетке төленетін басқада міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1078"/>
+    <w:bookmarkStart w:name="z1095" w:id="1079"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1079"/>
+    <w:bookmarkStart w:name="z1096" w:id="1080"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шаруа немесе фермер шаруашылықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1080"/>
+    <w:bookmarkStart w:name="z1097" w:id="1081"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, азаматтық қорғаныс, сондай-ақ жұмылдыру дайындығы мен жұмылдыру жөніндегі мәселелер бойынша Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1081"/>
+    <w:bookmarkStart w:name="z1098" w:id="1082"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық іс-әрекет жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1082"/>
+    <w:bookmarkStart w:name="z1099" w:id="1083"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тарихи және мәдени мұраны сақтау жөніндегі жұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1083"/>
+    <w:bookmarkStart w:name="z1100" w:id="1084"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) табысы аз адамдарды анықтайды, жоғары тұрған органдарға жұмыспен қамту, атаулы әлеуметтік көмек көрсету бойынша ұсыныстар енгізеді, жалғызбасты қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1084"/>
+    <w:bookmarkStart w:name="z1101" w:id="1085"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қылмыстық-атқару испекциясы пробация қызметінің есебінде тұрған адамдардың жұмысқа орналастыруын қамтамасыз етеді және өзге де әлеуметтік –құқықтық көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1085"/>
+    <w:bookmarkStart w:name="z1102" w:id="1086"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әр шаруашылық бойынша есепке алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1086"/>
+    <w:bookmarkStart w:name="z1103" w:id="1087"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ауылдық округі абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1087"/>
+    <w:bookmarkStart w:name="z1104" w:id="1088"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік және қоғамдық ұйымдарға мүгедектердің, асыраушысынан айырылған отбасылардың, көп балалы аналардың материалдық және тұрғын үй-тұрмыстық жағдайларын жақсарту бойынша ұсыныстарын әзірлейді және енгізеді, сондай-ақ кәмелетке толмағандар арасында қадағалаусыз қалуының алдын алумен айналысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1088"/>
+    <w:bookmarkStart w:name="z1105" w:id="1089"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) бюджеттік бағдарламалардың қаржыландырылуын жоспарлауымен орындалуын қамтамасыз ету, бухгалтерлік есепті жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1089"/>
+    <w:bookmarkStart w:name="z1106" w:id="1090"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) аудан әкімдігінің қаулыларын, аудан әкімінің шешімдерін, сондай-ақ Жетісай ауданы әкімідігінің аппараттық жиналыстарында және жұмыс сапары барысында берілген тапсырмаларды орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1090"/>
+    <w:bookmarkStart w:name="z1107" w:id="1091"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік қызметтерді сапалы және уақытылы қөрсету бойынша жұмысты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1091"/>
+    <w:bookmarkStart w:name="z1108" w:id="1092"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жергілікті әлеуметтік инфрақұрылымының дамуына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1092"/>
+    <w:bookmarkStart w:name="z1109" w:id="1093"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) ауыл аумағында мал жаятын учаскелерді айқындау, қаңғыбас иттер мен мысықтарды аулап жою, мал көміндісін салу және оларды ветеринарлық нормативтерге сәйкес күтіп ұстауын бақылау бойынша жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1093"/>
+    <w:bookmarkStart w:name="z1110" w:id="1094"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуын ұйымдастырады, дәрігерлік көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1094"/>
+    <w:bookmarkStart w:name="z1111" w:id="1095"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау бойынша қоғамдық жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1095"/>
+    <w:bookmarkStart w:name="z1112" w:id="1096"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) Қазақстан Республикасының заңнамасында белгіленген тәртіппен мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарын құру, қайта ұйымдастыру және тарату туралы шешімдер (өкімдер) қабылдайды; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1096"/>
+    <w:bookmarkStart w:name="z1113" w:id="1097"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарының жарғысын бекітеді, оған өзгерістер мен толықтырулар енгізуге бастамашылық жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1097"/>
+    <w:bookmarkStart w:name="z1114" w:id="1098"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) қолданыстағы заңнамаға сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1098"/>
+    <w:bookmarkStart w:name="z1115" w:id="1099"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1099"/>
+    <w:bookmarkStart w:name="z1116" w:id="1100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1100"/>
+    <w:bookmarkStart w:name="z1117" w:id="1101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесін басқаруды ауылдық округ әкімі жүзеге асырады, ол Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1101"/>
+    <w:bookmarkStart w:name="z1118" w:id="1102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1102"/>
+    <w:bookmarkStart w:name="z1119" w:id="1103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1103"/>
+    <w:bookmarkStart w:name="z1120" w:id="1104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1104"/>
+    <w:bookmarkStart w:name="z1121" w:id="1105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкім аппаратының жұмысын ұйымдастырады және басқарады, әкім аппаратына жүктелген функциялар мен міндеттердің орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1105"/>
+    <w:bookmarkStart w:name="z1122" w:id="1106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесінің жұмысын жоспарлауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1106"/>
+    <w:bookmarkStart w:name="z1123" w:id="1107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қызметкерлері арасындағы қызметтік міндеттерді бөледі, тиісті орындаушылық және еңбек тәртібін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1107"/>
+    <w:bookmarkStart w:name="z1124" w:id="1108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) белгіленген тәртіппен мекеме қызметкерлеріне көтермелеу шараларын қабылдайды және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1108"/>
+    <w:bookmarkStart w:name="z1125" w:id="1109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аппаратпен орындалуға міндетті шешімдер мен өкімдерді қабылдайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1109"/>
+    <w:bookmarkStart w:name="z1126" w:id="1110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және басқа да ұйымдарда әкім аппаратының мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1110"/>
+    <w:bookmarkStart w:name="z1127" w:id="1111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесі атынан заңды және жеке тұлғалармен шарттар жасасады, заңды және банктік құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1111"/>
+    <w:bookmarkStart w:name="z1128" w:id="1112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сыбайлас жемқорлыққа қарсы іс-қимыл жасау жөнінде тиісті шаралар қабылдауды және сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1112"/>
+    <w:bookmarkStart w:name="z1129" w:id="1113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) міндеттемелер мен төлемдер бойынша қаржыландыру жоспарын бекітеді, өз құзыреті шеңберінде бюджеттік қаржының мақсатты пайдаланылуына бақылауды жүзеге асырады, қаржылық құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1113"/>
+    <w:bookmarkStart w:name="z1130" w:id="1114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1114"/>
+    <w:bookmarkStart w:name="z1131" w:id="1115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1115"/>
+    <w:bookmarkStart w:name="z1132" w:id="1116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті бюджетті бекіту (нақтылау) кезінде аудандық мәслихаттың сессиясы жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1116"/>
+    <w:bookmarkStart w:name="z1133" w:id="1117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мектепке дейінгі тәрбие менбілім беру ұйымдарының, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1117"/>
+    <w:bookmarkStart w:name="z1134" w:id="1118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қәсіпқой емес медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1118"/>
+    <w:bookmarkStart w:name="z1135" w:id="1119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) аудандық көлік қатынасын ұйымдастыру жөнінде атқарушы органға ұсыныстар енгізеді, сондай-ақ оқушыларды мектепке дейін және кейін ауылға қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1119"/>
+    <w:bookmarkStart w:name="z1136" w:id="1120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өзінің құзыретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуына жоғары тұрған әкімнің, мәслихаттың алдында жауап береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1120"/>
+    <w:bookmarkStart w:name="z1137" w:id="1121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) жеке тұлғалар және заңды тұлғалар өкілдерінің жеке қабылдауын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1121"/>
+    <w:bookmarkStart w:name="z1138" w:id="1122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік қызметтер көрсету сапасын арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1122"/>
+    <w:bookmarkStart w:name="z1139" w:id="1123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік қызметтер стандарттары мен регламенттерінің қолжетімділігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1123"/>
+    <w:bookmarkStart w:name="z1140" w:id="1124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) қызмет алушылардың мемлекеттік қызмет көрсету тәртібі туралы хабардар болуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1124"/>
+    <w:bookmarkStart w:name="z1141" w:id="1125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) қолданыстағы заңнамаға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1125"/>
+    <w:bookmarkStart w:name="z1142" w:id="1126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1126"/>
+    <w:bookmarkStart w:name="z1143" w:id="1127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21.Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1127"/>
+    <w:bookmarkStart w:name="z1144" w:id="1128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1128"/>
+    <w:bookmarkStart w:name="z1145" w:id="1129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1129"/>
+    <w:bookmarkStart w:name="z1146" w:id="1130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесінің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1130"/>
+    <w:bookmarkStart w:name="z1147" w:id="1131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1131"/>
+    <w:bookmarkStart w:name="z1148" w:id="1132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше көзделмесе, Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1132"/>
+    <w:bookmarkStart w:name="z1149" w:id="1133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1133"/>
+    <w:bookmarkStart w:name="z1150" w:id="1134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесін қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1134"/>
+    <w:bookmarkStart w:name="z1151" w:id="1135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жетісай ауданының "Мақталы ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қарамағында ведомстволық ұйымдар жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22081,1768 +24630,1994 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы "___"_______</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____ қаулысына 13 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1152" w:id="1136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже 1. Жалпы ережелер</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1136"/>
+    <w:bookmarkStart w:name="z1153" w:id="1137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1137"/>
+    <w:bookmarkStart w:name="z1154" w:id="1138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесі ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық және материалдық-техникалық қамтамасыз ету саласында басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1138"/>
+    <w:bookmarkStart w:name="z1155" w:id="1139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1139"/>
+    <w:bookmarkStart w:name="z1156" w:id="1140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1140"/>
+    <w:bookmarkStart w:name="z1157" w:id="1141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесі ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері (бар болса), Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1141"/>
+    <w:bookmarkStart w:name="z1158" w:id="1142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесі азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1142"/>
+    <w:bookmarkStart w:name="z1159" w:id="1143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесі Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1143"/>
+    <w:bookmarkStart w:name="z1160" w:id="1144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен ауылдық округ әкімінің өкімдерімен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1144"/>
+    <w:bookmarkStart w:name="z1161" w:id="1145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1145"/>
+    <w:bookmarkStart w:name="z1162" w:id="1146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: 160523, Қазақстан Республикасы, Түркістан облысы, Жетісай ауданы, Ынтымақ ауылдық округі, Өркенді ауылы, Әмірханов көшесі №7.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1146"/>
+    <w:bookmarkStart w:name="z1163" w:id="1147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы ереже Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1147"/>
+    <w:bookmarkStart w:name="z1164" w:id="1148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекеменің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1148"/>
+    <w:bookmarkStart w:name="z1165" w:id="1149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1149"/>
+    <w:bookmarkStart w:name="z1166" w:id="1150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1150"/>
+    <w:bookmarkStart w:name="z1167" w:id="1151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1151"/>
+    <w:bookmarkStart w:name="z1168" w:id="1152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мақсаттары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1152"/>
+    <w:bookmarkStart w:name="z1169" w:id="1153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Ынтымақ ауылдық округінің тұрақты және серпінді, экономиқалық және әлеуметтік дамуы негізінде ауыл тұрғындарының өмір сүру сапасын жақсарту мақсатында Қазақстан Республикасы Президентінің саясатын іске асыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1153"/>
+    <w:bookmarkStart w:name="z1170" w:id="1154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Ынтымақ ауылдық округ әкімінің аппараты әкімші болып табылатын бюджеттік бағдармаларды әзірлеу және тиісті мәслихатпен бекіту үшін жоғары тұрған әкімдіктің қарауына енгізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1154"/>
+    <w:bookmarkStart w:name="z1171" w:id="1155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Ынтымақ ауылдық округтің жергілікті қоғамдастық жиналыстарының (жиындарының) өткізілуін және олардың шешімдерінің уақытылы орындалуын қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1155"/>
+    <w:bookmarkStart w:name="z1172" w:id="1156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1156"/>
+    <w:bookmarkStart w:name="z1173" w:id="1157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Құқықтары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1157"/>
+    <w:bookmarkStart w:name="z1174" w:id="1158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) стратегиялық жоспарды және (немесе) әкім аппараты әкімшісі болып табылатын бюджеттік бағдарламаны әзірлеу кезінде жергілікті қоғамдастық жиналысының (жиынның) талқылауына Қазақстан Республикасының бюджет заңнамасына сәйкес аудан бюджеті құрамында қарастырылған бағыттар бойынша қаржыландыру жөніндегі ұсыныстарды жергілікті қоғамдастық жиналысына (жиынына) шығаруға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1158"/>
+    <w:bookmarkStart w:name="z1175" w:id="1159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз құзыреті шегінде Ынтымақ ауылдық округі әкімінің құзыретіне жататын мәселелер бойынша мемлекеттік органдардың және басқа да ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және басқа да материалдарды сұратып алуға құқылы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1159"/>
+    <w:bookmarkStart w:name="z1176" w:id="1160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасы Президентінің, Үкіметінің, орталық атқарушы органдардың, облыс және қала әкімдері мен әкімдіктерінің тапсырмалары мен актілерін көрсетілген мерзімде орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1160"/>
+    <w:bookmarkStart w:name="z1177" w:id="1161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге де құқықтар мен міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1161"/>
+    <w:bookmarkStart w:name="z1178" w:id="1162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.Міндеттері.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1162"/>
+    <w:bookmarkStart w:name="z1179" w:id="1163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауылдық округ әкімінің қызметін ақпараттық-талдамалық, ұйымдастырушылық-құқықтық, материалдық-техникалық қамтамасыз ету, сондай-ақ жергілікті маңызы бар мәселелерді шешу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1163"/>
+    <w:bookmarkStart w:name="z1180" w:id="1164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтар мен заңды тұлғаларға Қазақстан Республикасы Контитуциясының нормаларын, заңдарын, Қазақстан Республикасының Президенті мен Үкіметінің актілерін, орталық және жергілікті мемлекеттік органдардың нормативтік құқықтық актілерін орындауына көмек көрсету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1164"/>
+    <w:bookmarkStart w:name="z1181" w:id="1165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Ынтымақ ауылдық округінің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұстауын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1165"/>
+    <w:bookmarkStart w:name="z1182" w:id="1166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) өз құзыреті шегінде ауылды сумен жабдықтауын ұйымдастыру және су пайдалану мәселелерін реттеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1166"/>
+    <w:bookmarkStart w:name="z1183" w:id="1167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1167"/>
+    <w:bookmarkStart w:name="z1184" w:id="1168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1168"/>
+    <w:bookmarkStart w:name="z1185" w:id="1169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қызметтік құжаттарды, жеке және заңды тұлғалардың өтініштерін қарайды, әкімнің жеке тұлғаларды және заңды тұлғалардың өкілдерін қабылдауын ұйымдастырады, жеке және заңды тұлғалардың өтініштерін талдауын және орындалуын бақылауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1169"/>
+    <w:bookmarkStart w:name="z1186" w:id="1170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) салық және бюджетке төленетін басқада міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1170"/>
+    <w:bookmarkStart w:name="z1187" w:id="1171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1171"/>
+    <w:bookmarkStart w:name="z1188" w:id="1172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шаруа немесе фермер шаруашылықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1172"/>
+    <w:bookmarkStart w:name="z1189" w:id="1173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, азаматтық қорғаныс, сондай-ақ жұмылдыру дайындығы мен жұмылдыру жөніндегі мәселелер бойынша Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1173"/>
+    <w:bookmarkStart w:name="z1190" w:id="1174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық іс-әрекет жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1174"/>
+    <w:bookmarkStart w:name="z1191" w:id="1175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тарихи және мәдени мұраны сақтау жөніндегі жұмысты ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1175"/>
+    <w:bookmarkStart w:name="z1192" w:id="1176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) табысы аз адамдарды анықтайды, жоғары тұрған органдарға жұмыспен қамту, атаулы әлеуметтік көмек көрсету бойынша ұсыныстар енгізеді, жалғызбасты қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1176"/>
+    <w:bookmarkStart w:name="z1193" w:id="1177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) қылмыстық-атқару испекциясы пробация қызметінің есебінде тұрған адамдардың жұмысқа орналастыруын қамтамасыз етеді және өзге де әлеуметтік –құқықтық көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1177"/>
+    <w:bookmarkStart w:name="z1194" w:id="1178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) әр шаруашылық бойынша есепке алуды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1178"/>
+    <w:bookmarkStart w:name="z1195" w:id="1179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ауылды абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1179"/>
+    <w:bookmarkStart w:name="z1196" w:id="1180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) мемлекеттік және қоғамдық ұйымдарға мүгедектердің, асыраушысынан айырылған отбасылардың, көп балалы аналардың материалдық және тұрғын үй-тұрмыстық жағдайларын жақсарту бойынша ұсыныстарын әзірлейді және енгізеді, сондай-ақ кәмелетке толмағандар арасында қадағалаусыз қалуының алдын алумен айналысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1180"/>
+    <w:bookmarkStart w:name="z1197" w:id="1181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) бюджеттік бағдарламалардың қаржыландырылуын жоспарлауымен орындалуын қамтамасыз ету, бухгалтерлік есепті жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1181"/>
+    <w:bookmarkStart w:name="z1198" w:id="1182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) аудан әкімдігінің қаулыларын, аудан әкімінің шешімдерін, сондай-ақ Жетісай ауданы әкімідігінің аппараттық жиналыстарында және жұмыс сапары барысында берілген хаттамалық тапсырмаларды орындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1182"/>
+    <w:bookmarkStart w:name="z1199" w:id="1183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) мемлекеттік қызметтерді сапалы және уақытылы қөрсету бойынша жұмысты қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1183"/>
+    <w:bookmarkStart w:name="z1200" w:id="1184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) жергілікті әлеуметтік инфра құрылымының дамуына жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1184"/>
+    <w:bookmarkStart w:name="z1201" w:id="1185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) ауыл аумағында мал жаятын учаскелерді айқындау, қаңғыбас иттер мен мысықтарды аулап жою, мал көміндісін салу және оларды ветеринарлық нормативтерге сәйкес күтіп ұстауын бақылау бойынша жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1185"/>
+    <w:bookmarkStart w:name="z1202" w:id="1186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуын ұйымдастырады, дәрігерлік көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1186"/>
+    <w:bookmarkStart w:name="z1203" w:id="1187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау бойынша қоғамдық жұмыстарды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1187"/>
+    <w:bookmarkStart w:name="z1204" w:id="1188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) Қазақстан Республикасының заңнамасында белгіленген тәртіппен мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарын құру, қайта ұйымдастыру және тарату туралы шешімдер (өкімдер) қабылдайды; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1188"/>
+    <w:bookmarkStart w:name="z1205" w:id="1189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын мемлекеттік білім беру ұйымдарының жарғысын бекітеді, оған өзгерістер мен толықтырулар енгізуге бастамашылық жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1189"/>
+    <w:bookmarkStart w:name="z1206" w:id="1190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) қолданыстағы заңнамаға сәйкес өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1190"/>
+    <w:bookmarkStart w:name="z1207" w:id="1191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1191"/>
+    <w:bookmarkStart w:name="z1208" w:id="1192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1192"/>
+    <w:bookmarkStart w:name="z1209" w:id="1193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесін басқаруды ауылдық округ әкімі жүзеге асырады, ол Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1193"/>
+    <w:bookmarkStart w:name="z1210" w:id="1194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жетісай ауданының Ынтымақ ауылдық округі әкімі Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1194"/>
+    <w:bookmarkStart w:name="z1211" w:id="1195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесі бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1195"/>
+    <w:bookmarkStart w:name="z1212" w:id="1196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жетісай ауданының Ынтымақ ауылдық округі әкімінің өкілеттігі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1196"/>
+    <w:bookmarkStart w:name="z1213" w:id="1197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) әкім аппаратының жұмысын ұйымдастырады және басқарады, әкім аппаратына жүктелген функциялар мен міндеттердің орындалуына дербес жауапты болады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1197"/>
+    <w:bookmarkStart w:name="z1214" w:id="1198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесінің жұмысын жоспарлауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1198"/>
+    <w:bookmarkStart w:name="z1215" w:id="1199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қызметкерлері арасындағы қызметтік міндеттерді бөледі, тиісті орындаушылық және еңбек тәртібін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1199"/>
+    <w:bookmarkStart w:name="z1216" w:id="1200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) белгіленген тәртіппен мекеме қызметкерлеріне көтермелеу шараларын қабылдайды және тәртіптік жаза қолданады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1200"/>
+    <w:bookmarkStart w:name="z1217" w:id="1201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) аппаратпен орындалуға міндетті шешімдер мен өкімдерді қабылдайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1201"/>
+    <w:bookmarkStart w:name="z1218" w:id="1202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік органдарда және басқа да ұйымдарда әкім аппаратының мүддесін білдіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1202"/>
+    <w:bookmarkStart w:name="z1219" w:id="1203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесі атынан заңды және жеке тұлғалармен шарттар жасасады, заңды және банктік құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1203"/>
+    <w:bookmarkStart w:name="z1220" w:id="1204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) сыбайлас жемқорлыққа қарсы іс-қимыл жасау жөнінде тиісті шаралар қабылдауды және сақтауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1204"/>
+    <w:bookmarkStart w:name="z1221" w:id="1205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) міндеттемелер мен төлемдер бойынша қаржыландыру жоспарын бекітеді, өз құзыреті шеңберінде бюджеттік қаржының мақсатты пайдаланылуына бақылауды жүзеге асырады, қаржылық құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1205"/>
+    <w:bookmarkStart w:name="z1222" w:id="1206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1206"/>
+    <w:bookmarkStart w:name="z1223" w:id="1207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1207"/>
+    <w:bookmarkStart w:name="z1224" w:id="1208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) жергілікті бюджетті бекіту (нақтылау) кезінде қалалық мәслихаттың сессиясы жұмысына қатысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1208"/>
+    <w:bookmarkStart w:name="z1225" w:id="1209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) мектепке дейінгі тәрбие менбілім беру ұйымдарының, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1209"/>
+    <w:bookmarkStart w:name="z1226" w:id="1210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) қәсіпқой емес медиаторлардың тізілімін жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1210"/>
+    <w:bookmarkStart w:name="z1227" w:id="1211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) қаламен көлік қатынасын ұйымдастыру жөнінде атқарушы органға ұсыныстар енгізеді, сондай-ақ оқушыларды мектепке дейін және кейін ауылға қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1211"/>
+    <w:bookmarkStart w:name="z1228" w:id="1212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) өзінің құзыретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуына жоғары тұрған әкімнің, мәслихаттың алдында жауап береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1212"/>
+    <w:bookmarkStart w:name="z1229" w:id="1213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) жеке тұлғалар және заңды тұлғалар өкілдерінің жеке қабылдауын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1213"/>
+    <w:bookmarkStart w:name="z1230" w:id="1214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік қызметтер көрсету сапасын арттыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1214"/>
+    <w:bookmarkStart w:name="z1231" w:id="1215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) мемлекеттік қызметтер стандарттары мен регламенттерінің қолжетімділігін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1215"/>
+    <w:bookmarkStart w:name="z1232" w:id="1216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) қызмет алушылардың мемлекеттік қызмет көрсету тәртібі туралы хабардар болуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1216"/>
+    <w:bookmarkStart w:name="z1233" w:id="1217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) қолданыстағы заңнамаға сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1217"/>
+    <w:bookmarkStart w:name="z1234" w:id="1218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының Ынтымақ ауылдық округінің әкімі болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1218"/>
+    <w:bookmarkStart w:name="z1235" w:id="1219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Ауылдық округ әкімі өз қызметкерлерінің өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1219"/>
+    <w:bookmarkStart w:name="z1236" w:id="1220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауылдық округ әкімі қолданыстағы заңнамаға сәйкес "Жетісай ауданының Ынтымақ ауылдық округі әкімінің аппараты" мемлекеттік мекемесінің қызметкерлері мен жұмыскерлерін тағайындайды және қызметтен босатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1220"/>
+    <w:bookmarkStart w:name="z1237" w:id="1221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесін Қазақстан Республикасының қолданыстағы заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын ауылдық округ әкімі басқарады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1221"/>
+    <w:bookmarkStart w:name="z1238" w:id="1222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1222"/>
+    <w:bookmarkStart w:name="z1239" w:id="1223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесі заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1223"/>
+    <w:bookmarkStart w:name="z1240" w:id="1224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесінің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1224"/>
+    <w:bookmarkStart w:name="z1241" w:id="1225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1225"/>
+    <w:bookmarkStart w:name="z1242" w:id="1226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Егер заңнамада өзгеше көзделмесе, Жетісай ауданы "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1226"/>
+    <w:bookmarkStart w:name="z1243" w:id="1227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1227"/>
+    <w:bookmarkStart w:name="z1244" w:id="1228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесі қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1228"/>
+    <w:bookmarkStart w:name="z1245" w:id="1229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Жетісай ауданының "Ынтымақ ауылдық округі әкімі аппараты" мемлекеттік мекемесінің қарамағында ведомстволық ұйымдар жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24164,35 +26939,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>