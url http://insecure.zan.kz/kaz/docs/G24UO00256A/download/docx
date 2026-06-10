--- v0 (2025-10-20)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ed2ebe2" w14:textId="ed2ebe2">
+    <w:p w14:paraId="6ca9566" w14:textId="6ca9566">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,54 +152,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Мемлекеттік органдар мен олардың құрылымдық бөлімшелерінің қызметін ұйымдастырудың кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2021 жылғы 1 қыркүйектегі №590 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес, Шардара ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
+        <w:t xml:space="preserve"> және "Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты туралы үлгі ережені бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2017 жылғы 7 тамыздағы № 294 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, Шардара ауданының әкімдігі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАУЛЫ ЕТЕДІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Түркістан облысы Шардара ауданы әкiмдiгiнiң 20.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қоса беріліп отырған мемлекеттік мекемелердің Ережелері осы қаулының қосымшаларына сәйкес бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3782,316 +3884,370 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 14 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 256 қаулысына 2-косымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z18" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шардара ауданының Шардара қаласы әкімінің аппараты" мемлекеттік мекемесі туралы ереже 1. Жалпы ережелер</w:t>
-[...215 lines deleted...]
-      11.Міндеттер:</w:t>
+        <w:t xml:space="preserve"> "Шардара ауданының Шардара қаласы әкімінің аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Түркістан облысы Шардара ауданы әкiмдiгiнiң 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Шардара ауданының Шардара қаласы әкімінің аппараты" мемлекеттік мекемесі (бұдан әрі - әкімнің аппараты) Шардара қаласы әкімінің (бұдан әрі - әкім) қызметін қамтамасыз ететін және Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыратын мемлекеттік мекеме болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Әкімнің аппараты өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Әкімнің аппараты туралы ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Әкімнің аппараты мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының заңнамасына сәйкес мемлекеттік тілде өз атауы бар мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, қазынашылық органдарында шоттары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әкімнің аппараты өз атынан азаматтық-құқықтық қатынастарға түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әкімнің аппараты заңнамаға сәйкес мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Әкімнің аппараты туралы ережені, оның құрылымын аудан әкімдігі бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әкім аппаратының толык атауы – "Шардара ауданының Шардара қаласы әкімінің аппараты" мемлекеттік мекемесі. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Шардара қаласы, С.Әшіров көшесі №6 үй, индекс 161400.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Әкімнің аппаратын аудан әкімдігі құрады, қысқартады және қайта ұйымдастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Әкімнің аппараты жергілікті бюджет есебінен ұсталатын мемлекеттік мекеме болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әкімнің аппаратына әкім аппаратының функциялары болып табылатын міндеттерді орындау тұрғысынан кәсіпкерлік субъектілерімен шарттық қатынастарға түсуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Әкім аппаратының негізгі міндеттері, функциялары, кұкыктары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Міндеттер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімнің қызметін ақпараттық-талдамалық, ұйымдық-құқықтық, материалдық-техникалық қамтамасыз ету, сондай-ақ жергілікті маңызы бар мәселелерді шешу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12.Функциялар:</w:t>
+      12. Функциялар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімнің аппараты өз кұзыреті шегінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4101,285 +4257,285 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)жергілікті қоғамдастық жиынын, көше, көппәтерлі тұрғын үй тұрғындарының бөлек жергілікті қоғамдастық жиынын, жергілікті қоғамдастық жиналысын өткізуді ұйымдастыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2)бөлек жергілікті қоғамдастық жиынының, жергілікті коғамдастық жиынының және жиналысының шакырылу уақытын, орнын және талқыланатын мәселелер туралы бұқаралык ақпарат құралдары арқылы немесе өзге де тәсілдермен олар өткізілетін күнге дейін күнтізбелік он күннен кешіктірмей хабардар етеді;</w:t>
-[...233 lines deleted...]
-      15)жергілікті өзін-өзі басқарудың коммуналдық мүлкін есепке алуды ұйымдастырады, оның тиімді пайдалануын қамтамасыз етеді.</w:t>
+      2) бөлек жергілікті қоғамдастық жиынының, жергілікті коғамдастық жиынының және жиналысының шакырылу уақытын, орнын және талқыланатын мәселелер туралы бұқаралык ақпарат құралдары арқылы немесе өзге де тәсілдермен олар өткізілетін күнге дейін күнтізбелік он күннен кешіктірмей хабардар етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жергілікті коғамдастық жиынында немесе жергілікті коғамдастық жиналысында қабылданған және қала әкімі мақұлдаған шешімдердің орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қаланың бюджетін жоспарлауды және атқаруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жергілікті қоғамдастықтың жиналысына және аудан мәслихатына қала бюджетінің аткарылуы туралы есепті ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қаланың бюджетін іске асыру туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жергілікті қоғамдастықты дамыту бағдарламасын әзірлейді және оны жергілікті қоғамдастық жиналысының бекітуіне ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қаланың коммуналдық мүлкіне жататын объектілерді салу, реконструкциялау және жөндеу бойынша тапсырыс беруші болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жергілікті өзін-өзі басқарудың коммуналдық мүлкінің нысаналы және тиімді пайдаланылуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына қатысты коммуналдық меншік құкығы субъектісінің құқықтарын жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүлкі қаланың коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорынға алып қойылған мүлікті кейіннен баланстан шығара отырып, өзге тұлғаға бергенге дейін күтіп ұстау және оның сақталуын қамтамасыз ету мерзімін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті өзін-өзі басқарудың коммуналдық мүлкінің мәселелері бойынша мемлекеттің мүдделерін білдіреді, қаланың меншік (жергілікті өзін-өзі басқарудың коммуналдық меншігі) құқығын қорғауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жергілікті өзін-өзі басқарудың коммуналдық мүлкін сенімгерлік басқару шарты бойынша міндеттемелерді сенімгерлік басқарушының орындауын бакылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мүлкі каланың коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорындардың даму жоспарларының орындалуын бакылауды және талдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жергілікті өзін-өзі басқарудың коммуналдық мүлкін есепке алуды ұйымдастырады, оның тиімді пайдалануын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қала әкімінің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4497,213 +4653,213 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7)жергілікті өзін-өзі басқарудың коммуналдық мүлкін жеке тұлғаларға және мемлекеттік емес занды тұлғаларға кейіннен сатып алу құқығынсыз не кейіннен сатып алу құқығымен мүліктік жалдауға (жалға алуға), сенімгерлік басқаруға береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8)аудан әкімімен келісу бойынша жергілікті өзін-өзі басқарудың коммуналдық занды тұлғаларын құру, қайта ұйымдастыру, атауын өзгерту және тарату туралы шешім қабылдайды;</w:t>
-[...161 lines deleted...]
-      13.Әкімнің аппараты өз құзыреті шегінде:</w:t>
+      8) аудан әкімімен келісу бойынша жергілікті өзін-өзі басқарудың коммуналдық занды тұлғаларын құру, қайта ұйымдастыру, атауын өзгерту және тарату туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) коммуналдық мемлекеттік кәсіпорынға өзіне бекітіп берілген мүлікті (ол өндірген өнімді сатуды қоспағанда) иеліктен шығаруға немесе оған өзгеше тәсілмен билік етуге, филиалдар мен өкілдіктер құруға, сондай-ақ дебиторлық берешекті беруге және есептен шығаруға келісім береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жергілікті өзін-өзі басқарудың мемлекеттік заңды тұлғаларының жарғысын (ережесін), оған енгізілетін өзгерістер мен толықтыруларды бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүлкі қаланың коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің) міндетті көлемін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мүлкі қаланың коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) мемлекеттік кәсіпорындардың даму жоспарларын және олардың орындалуы жөніндегі есептерді "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңында көзделген жағдайларда қарайды, келіседі және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жергілікті өзін-өзі басқарудың коммуналдық мүлкін пайдалану, оның ішінде оны кепілге, жалға алуға, өтеусіз пайдалануға және сенімгерлік басқаруға беру туралы шешімдер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жергілікті өзін-өзі басқарудың коммуналдық мүлкін жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына бекітіп береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жергілікті өзін-өзі басқарудың коммуналдық мүлкін иеліктен шығару туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасында берілген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әкімнің аппараты өз құзыреті шегінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік органдар мен басқа ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, кұжаттарды және өзге де материалдарды сұрауға және алуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4767,51 +4923,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасына сәйкес көзделген өзге де құқықтарға ие болуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14.Әкім аппаратының өз құзыреті шегіндегі міндеттері:</w:t>
+      14. Әкім аппаратының өз құзыреті шегіндегі міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолданыстағы заңнамаға сәйкес халыққа сапалы мемлекеттік қызметтер көрсету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4828,728 +4984,762 @@
       Қазақстан Республикасы Президентінің, Үкіметінің және өзге де орталық атқарушы органдардың, облыс, аудан әкімінің және әкімдігінің, қала әкімінің актілері мен тапсырмаларын сапалы және уақтылы орындау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолданыстағы заңнамада көзделген өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...676 lines deleted...]
-      35)қылмыстық-атқару жүйесінің мекемелерінде жазасын өтеп жатқан сотталғандардың жұмыспен камтылуына, оның ішінде:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Әкім аппаратының қызметін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әкімнің аппаратын әкім басқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әкімнің өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті әкімшілік-аумақтық бөлініс аумағында тиісті аудандық әкімдіктің лауазымды адамы болып табылады және мемлекеттік органдармен, ұйымдармен және азаматтармен өзара қарым-қатынастарда оның атынан сенімхатсыз өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтардың өтініштерін, арыздарын, шағымдарын қарайды, азаматтардың құқықтары мен бостандықтарын қорғау жөнінде шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) салық және бюджетке теленетін басқа да міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) азаматтар мен занды тұлғалардың Қазақстан Республикасы Конституциясының, заңдарының, Қазақстан Республикасының Президенті мен Үкіметі актілерінің, орталық және жергілікті мемлекеттік органдар нормативтік құқықтық актілерінің нормаларын орындауына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз кұзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қаланың коммуналдық тұрғын үй қорының сақталуын, сондай-ақ қалада автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұсталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) шаруа немесе фермер қожалықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес әлеуметтік кәсіпкерлікті мемлекеттік қолдау шараларын көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өз кұзыреті шегінде әскери міндеттілік және әскери қызмет, жұмылдыру дайындығы мен жұмылдыру мәселелері жөніндегі, сондай-ақ азаматтық қорғау саласындағы Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) тарихи және мәдени мұраны сақтау жөніндегі жұмысты ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) табысы аз адамдарды анықтайды, жоғары тұрған органдарға еңбекпен қамтуды қамтамасыз ету, атаулы әлеуметтік көмек көрсету жөнінде ұсыныс енгізеді, жалғызілікті қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады, оларға қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қылмыстық-атқару жүйесі мекемелерінен босатылған, пробация қызметінің есебінде тұрған адамдардың жұмыска орналасуына жәрдемдеседі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес оларға әлеуметтік-кұқықтық және өзге де көмек көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) мүгедектігі бар адамдарға көмек көрсетуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) қоғамдық жұмыстарды, жастар практикасын және әлеуметтік жұмыс орындарын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) дене шынықтыру және спорт жөніндегі уәкілетті органмен және мүгедектердің қоғамдық бірлестіктерімен бірлесіп, мүгедектер арасында сауықтыру және спорттық іс-шаралар өткізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) мүгедектігі бар адамдардың қоғамдық бірлестіктерімен бірлесіп, мәдени-бұкаралық және ағарту іс-шараларын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мүгедектігі бар адамдарға қайырымдылық және әлеуметтік көмек көрсетуді үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) халықтың әлеуметтік жағынан әлсіз топтарына қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) "Алтын алқа" алқасымен наградталған аналарға үй бөлуге жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) жазалаудың осы түріне сотталған адамдардың қылмыстық-атқару қызметі саласындағы уәкілетті орган айқындайтын тәртіппен қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасында айқындалған тәртіппен әкімшілік жазаға тартылған адамдардың қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) жергілікті әлеуметтік инфрақұрылымның дамуына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) шұғыл медициналық көмек көрсету кажет болған жағдайда ауруларды дәрігерлік көмек көрсететін таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) қажет болған жағдайда жатқан науқасты денсаулық сақтау ұйымының стационарынан тұрғылықты жеріне дейін тасымалдауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) облыстардың жергілікті атқарушы органдары құрған мемлекеттік ветеринариялық ұйымдарға олар тиісті әкімшілік-аумақтық бірлікте ветеринария саласындағы функцияларды орындаған кезде жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) қажет болған жағдайда жатқан науқасты денсаулық сақтау ұйымының стационарынан тұрғылықты жеріне дейін тасымалдауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) жергілікті бюджетті бекіту (нактылау) кезінде аудан мәслихаты сессияларының жұмысына қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) өз құзыреті шегінде елді мекендерді сумен жабдықтауды ұйымдастырады және су пайдалану мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) елді мекендерді абаттандыру, жарықтандыру, көгалдандыру және санитарлык тазарту жөніндегі жұмыстарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау жөніндегі қоғамдық жұмыстарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) жерлеу және қабірлерді қарап-күту жөніндегі істі ұйымдастыру қағидаларына сәйкес, қабірге арналған жер учаскелерін есепке алу мен тіркеуді жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) қоғамдық медиаторлардың тізілімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) жеке адамдардың тұрғылықты жері бойынша және олардың көпшілік демалатын орындарда спортпен шұғылдануы үшін инфракұрылым жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) қылмыстық-атқару жүйесінің мекемелерінде жазасын өтеп жатқан сотталғандардың жұмыспен камтылуына, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қылмыстық-атқару жүйесінің кәсіпорындары мен мекемелері өндіретін тауарларға, орындайтын жұмыстарға және көрсетілетін қызметтерге тапсырыстарды орналастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5559,983 +5749,1073 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қылмыстық-атқару жүйесі мекемелерінің аумағында сотталғандардың еңбегін пайдаланатын өндірістер ашу, оларды кеңейту және жаңғырту үшін кәсіпкерлік субъектілерін тарту арқылы жәрдемдеседі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36)басқаруына берілген аудандық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес занды тұлғаларға кейіннен сатып алу құқығынсыз мүліктік жалға (жалдауға) береді;</w:t>
-[...809 lines deleted...]
-      8)сыбайлас жемқорлыққа қарсы іс-әрекет жасайды және дербес жауап береді.</w:t>
+      38) басқаруына берілген аудандық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес занды тұлғаларға кейіннен сатып алу құқығынсыз мүліктік жалға (жалдауға) береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) берілген коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің) міндетті көлемдерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) берілген коммуналдық мүліктің сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) берілген аудандық коммуналдық занды тұлғаларды басқаруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) жергілікті атқарушы органның шешімімен бекітілетін, басқаруына берілген аудандық коммуналдық мемлекеттік кәсіпорынның жылдық қаржылық есептілігін келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) басқаруына берілген коммуналдық казыналық кәсіпорындар өндіретін және өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) берілген аудандық коммуналдық мемлекеттік мекемелердің жергілікті бюджеттен қаржыландырылуының жеке жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) бюджет қаражаттарын үнемдеудің және (немесе) Қазақстан Республикасының жергілікті мемлекеттік басқару және өзін-өзі басқару туралы заңнамасында көзделген түсімдердің есебінен еңбек шарты бойынша қызметкерлер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) мемлекеттік мекемелердің өздерінің иелігінде қалатын тауарларды (жұмыстарды, көрсетілетін қызметтерді) өткізуінен түсетін ақша түсімдері мен шығыстарының жиынтық жоспарын Қазақстан Республикасының бюджет заңнамасына сәйкес жасайды және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) каланың тұрғын үй қорын түгендеуді жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) аудан әкімімен және жергілікті қоғамдастық жиналысымен келісу бойынша қаладағы авариялық жағдайдағы үйлерді бұзуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) мемлекеттік жоспарлау жүйесінің бағдарламалық құжаттары аясында қала халқына микрокредит беруге жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) елді мекен жерлерінде мал жаятын орындарды айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) елді мекендер аумақтарын санитариялық тазалауды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) қала аумағында жануарлардың жұқпалы аурулары пайда болған жағдайда, бас мемлекеттік ветеринариялық-санитариялық инспектордың ұсынуы бойынша карантинді немесе шектеу iс-шараларын белгілеу туралы шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) қала аумағында жануарлардың жұқпалы ауруларының ошақтарын жою жөніндегі ветеринариялық іс-шаралар кешені жүргізілгеннен кейін бас мемлекеттік ветеринариялық-санитариялық инспектордың ұсынуы бойынша шектеу іс-шараларын немесе карантинді тоқтату туралы шешімдер қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) Қазақстан Республикасының заңнамасында белгіленген тәртіппен ветеринариялық пункттерді қызметтік үй-жайлармен қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) жер учаскелерiн жеке меншiкке және жер пайдалануға беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) қауымдық сервитуттар белгілеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) жер учаскелерін алып қою, соның ішінде мемлекет мұктажы үшін алып қою мәселелері жөнінде аудандық әкімдікке ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) жайылымдарды басқару және оларды пайдалану жөніндегі жоспарды іске асыруды қамтамасыз ету және жергілікті өзін-өзі басқару органына (жергілікті қоғамдастық жиынына) оның іске асырылу барысы туралы жыл сайынғы есепті ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) жайылымдық инфрақұрылым объектілерін дамыту және реконструкциялау жөніндегі жоспарларды іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) жайылымдардың тозуымен және шөлейттенуімен күрес жөніндегі іс-шаралар жоспарларын іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) жайылымдарды суландыру жөніндегі іс-шаралар жоспарларын іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) жайылымдарды басқару және оларды пайдалану жөніндегі жоспардың іске асырылу барысы туралы жыл сайынғы есептерді тиісті аумақтарда таратылатын бұқаралық ақпарат құралдарында жариялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) үлгілік тізбеге сәйкес жер учаскесін бөліп беру схемасын келісу бойынша мемлекеттік органдар мен өзге де ұйымдардың тізбесін бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) Қазақстан Республикасының "Әкімшілік құқық бұзушылык туралы" кодексінде көзделген, қала аумағында жасалған әкімшілік құқық бұзушылық туралы істерді қарайды және әкімшілік құкық бұзушылықтар үшін әкімшілік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) Қазақстан Республикасының заңнамасына сәйкес әкімшілік-аумақтық кұрылысы мәселелерін реттейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) қала әкімі облыс әкімдігіне облыстың даму жоспарына енгізу үшін тиісті әкімшілік-аумақтық бірлікте байланыс қызметтерін көрсетуді ұйымдастыру жөнінде ұсыныс енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) денсаулық жағдайына қарай ұзақ уақыт бойы орта білім беру ұйымдарына бара алмайтын азаматтар үшін үйде немесе стационарлық көмек, сондай-ақ қалпына келтіру емін және медициналық оңалту көрсететін ұйымдарда тегін жеке оқыту ұйымдастыруды қамтамамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) Қазақстан Республикасының Үкіметі белгілеген тәртіппен ауыл шаруашылығы жануарларын бірдейлендіруді жүргізуге қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) ауыл шаруашылығы жануарларын қолдан ұрықтандыратын, мал шаруашылығы өнімі мен шикізатын дайындайтын мемлекеттік пункттердің, сою алаңдарының (ауыл шаруашылығы жануарларын сою алаңдарының), мал қорымдарының (биотермиялық шұңқырлардың), пестицидтерді, улы химикаттарды және олардың ыдыстарын арнайы сақтау орындарының (көмінділердің) жұмыс істеуіне жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) ауыл шаруашылығы санағын жүргізуге қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) қала әкімінің құзырына Қазақстан Республикасының заңдарымен өзге де мәселелерді шешу жатқызылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ауылдық округтің жергілікті атқарушы органдары коммуналдық қалдықтарды басқару саласындағы мемлекеттік саясатты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) комуналдық органикалық қалдықтарды бөлек жинауды және оларды қалпына келтіруді, оның ішінде компостерлеу арқылы ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық қалдықтарды тұрақты әкетуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коммуналдық қалдықтарды басқару кезінде экологиялық талаптардың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коммуналдық қалдықтарды санкциясыз жағуды болғызбау және олардың жолын кесу арқылы іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қала әкімі өзінің құзыретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуы үшін жоғары тұрған әкімнің, аудандық мәслихаттың алдында жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әкімде Қазақстан Республикасының заңнамасына сәйкес әкімнің орынбасары болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әкім:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамалык актілеріне сәйкес әкім орынбасарының міндеттері мен өкілеттіктерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Әкім аппараты қызметкерлерінің мемлекеттік қызметшілер этикасының нормаларын сақтауын әкім қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Әкім аппараты туралы Ережені аудан әкімдігіне бекітуге ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Әкім аппаратының қызметкерлерін қызметке тағайындайды және қызметінен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Әкім аппараты қызметкерлерінің міндеттерін және өкілеттілігін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Әкім аппараты қызметкерлерін мадақтайды, Қазақстан Республикасының заңнамасымен бекітілген тәртіпте материалдық көмек көрсетуді, тәртіптік жазалар қолдануды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өз құзыреті шегінде Әкім аппаратының барлық қызметкерлеріне міндетті өкім шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сыбайлас жемқорлыққа қарсы іс-әрекет жасайды және дербес жауап береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Әкім аппаратынын мүлкі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20.Заңнамада көзделген жағдайларда әкім аппаратының жедел басқару кұқығында оқшауланған мүлкі болуы мумкін.</w:t>
+      21. Заңнамада көзделген жағдайларда әкім аппаратының жедел басқару кұқығында оқшауланған мүлкі болуы мумкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкім аппаратынын мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21.Әкімнің аппаратына бекітіліп берілген мүлік қаланың (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады.</w:t>
-[...17 lines deleted...]
-      22.Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
+      22. Әкімнің аппаратына бекітіліп берілген мүлік қаланың (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Әкімнің аппаратын қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23.Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
+      24. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6571,114 +6851,168 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Шардара ауданы әкімдігінің </w:t>
+              <w:t>Шардара ауданы әкімдігінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 жылғы 14 қазандағы </w:t>
+              <w:t>2024 жылғы 14 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 256 қаулысына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шардара ауданының Қауысбек Тұрысбеков ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже 1. Жалпы ережелер</w:t>
-[...17 lines deleted...]
-       1. "Шардара ауданының Қауысбек Тұрысбеков ауылдық округі әкімінің аппараты" мемлекеттік мекемесі (бұдан әрі- әкімнің аппараты) Қауысбек Тұрысбеков ауылдық округі әкімінің (бұдан әрі- әкім) қызметін қамтамасыз ететін және Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыратын мемлекеттік мекеме болып табылады.</w:t>
+        <w:t xml:space="preserve"> "Шардара ауданының Қауысбек Тұрысбеков ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Түркістан облысы Шардара ауданы әкiмдiгiнiң 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Шардара ауданының Қауысбек Тұрысбеков ауылдық округі әкімінің аппараты" мемлекеттік мекемесі (бұдан әрі- әкімнің аппараты) Қауысбек Тұрысбеков ауылдық округі әкімінің (бұдан әрі- әкім) қызметін қамтамасыз ететін және Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыратын мемлекеттік мекеме болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Әкімнің аппараты өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Әкімнің аппараты туралы ережеге сәйкес жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7064,159 +7398,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9)жергілікті өзін-өзі басқарудың коммуналдық мүлкінің нысаналы және тиімді пайдаланылуын бақылауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10)жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына қатысты коммуналдық меншік құқығы субъектісінің құқықтарын жүзеге асырады;</w:t>
-[...107 lines deleted...]
-      Ауыл, ауылдық округ әкімінің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша:</w:t>
+      10) жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына қатысты коммуналдық меншік құқығы субъектісінің құқықтарын жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорынға алып қойылған мүлікті кейіннен баланстан шығара отырып, өзге тұлғаға бергенге дейін ұстау және оның сақталуын қамтамасыз ету мерзімін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті өзін-өзі басқарудың коммуналдық мүлкінің мәселелері бойынша мемлекеттің мүдделерін білдіреді, ауылдың округтің меншік (жергілікті өзін-өзі басқарудың коммуналдық меншігі) құқығын қорғауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жергілікті өзін-өзі басқарудың коммуналдық мүлкін сенімгерлік басқару шарты бойынша міндеттемелерді сенімгерлік басқарушының орындауын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мүлкі ауылдың, ауылдың округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорындардың даму жоспарларының орындалуынбақылауды және талдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жергілікті өзін-өзі басқарудың коммуналдық үлкін есепке алуды ұйымдастырады, оның тиімді пайдаланылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауылдық округ әкімінің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)өз құзыреті шегінде жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқару саласындағы құқықтық актілердің жобаларын әзірлейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7352,177 +7686,177 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9)коммуналдық мемлекеттік кәсіпорынға өзіне бекітіп берілген мүлікті (ол өндірген өнімді сатуды қоспағанда) иеліктен шығаруға немесе оған өзгеше тәсілмен билік етуге,филиалдар мен өкілдіктер құруға,сондай-ақ дебиторлық берешекті беруге және есептен шығаруға келісім береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10)жергілікті өзін-өзі басқарудың мемлекеттік заңды тұлғаларының жарғысын (ережесін), оған енгізілетін өзгерістер мен толықтыруларды бекітеді;</w:t>
-[...125 lines deleted...]
-      17)ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
+      10) жергілікті өзін-өзі басқарудың мемлекеттік заңды тұлғаларының жарғысын (ережесін), оған енгізілетін өзгерістер мен толықтыруларды бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі)коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің) міндетті көлемін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) мемлекеттік кәсіпорындардың даму жоспарларын және олардың орындалуы жөніндегі есептерді "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңында көзделген жағдайларда қарайды, келіседі және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жергілікті өзін-өзі басқарудың коммуналдық мүлкін пайдалану, оның ішінде оны кепілге, жалға алуға, өтеусіз пайдалануға жіне сенімгерлік басқару беру туралы шешімдер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жергілікті өзін-өзі басқаркудың коммуналдық мүлкін жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына бекітіп береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жергілікті өзін-өзі басқаркудың коммуналдық мүлкін иеліктен шығару туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасында берілген өзге де өкілеттіктерді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әкімнің аппараты өз құзыреті шегінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8106,609 +8440,753 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) жазалаудың осы түріне сотталған адамдардың қылмыстық-атқару қызметі саласындағы уәкілетті орган айқындайтын тәртіппен қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) жергілікті әлкуметтік инфрақұрылымның дамуына жәрдемдеседі;</w:t>
-[...557 lines deleted...]
-      19. Әкім:</w:t>
+      23) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасында айқындалған тәртіппен әкімшілік жазаға тартылған адамдардың қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жергілікті әлкуметтік инфрақұрылымның дамуына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды дәрігерлік көмек көрсететін таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) қажет болған жағдайда жатқан науқасты денсаулық сақтау ұйымының стационарынан тұрғылықты жеріне дейін тасымалдауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) шаруашылықтар бойынша есепке алуды жүзеге асырады ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30)жергілікті бюджетті бекіту (нақтылау) кезінде аудан мәслихаты сессияларының жұмысына қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) мектепке дейін тәрбие беретін және оқытатын ұйымдардың, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) өз құзыреті шегінде елді мекендерді сумен жабдықтауды ұйымдастырады және су пайдалану мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) елді мекендерді абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау жөніндегі қоғамдық жұмыстарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35) жерлеу және қабірлерді қарап-күту жөніндегі істі ұйымдастыру қағидаларына сәйкес, қабірге арналған жер учаскелерін есепке алу мен тіркеуді жүргізеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) кәсіпқой емес медиаторлардың тізлімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке адамдардың тұрғылықты жері бойынша және оларлың көпшілік демалатын орындарда спортпен шұғылдану үшін инфрақұрылым жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) қылмыстық-атқару жүйесінің мекемелерінде жазасын өтеп жатқан сотталғандардың жұмыспен қамтылуына, оның ішінде: қылмыстық-атқару жүйесінің кәсіпорындары мен мекемелері өндіретін тауарларға, орындайтын жұмыстарға және көрсетілетін қызметтерге тапсырыстарды орналастыру; қылмыстық-атқару жүйесі мекемелерінің аумағында сотталғандардың еңбегін пайдаланатын өндірістер ашу, оларды кеңейту және жаңғырту үшін кәсіпкерлік субъектілерін тарту арқылы жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) аудан орталығымен көлік қатынасын ұйымдастыру жөніндегі аудандық атқарушы органға ұсыныстар енгізу, сондай-ақ ауылдық жерде оқушыларды мектепке дейін және кейін қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) басқаруына берілген аудандық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз мүліктік жалға (жалдауға) береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) берілген коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің ) міндетті көлемдерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) берілген коммуналдық мүліктің сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) берілген аудандық коммуналдық заңды тұлғаларды басқаруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) жергілікті атқарушы органның шешімімен бекітілетін, басқаруына берілген аудандық коммуналдық мемлекеттік кәсіпорынның жылдық қаржылық есептілігін келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) басқаруына берілген коммуналдық қазыналық кәсіорындар өндіретін және өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) берілген аудандық коммуналдық мемлекеттік мекемелердің жергілікті бюджеттен қаржыландырылуының жеке жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) бюджеттен қаражаттарын үнемдеудің және (немесе) Қазақстан Республикасының жергілікті мемлекеттік басқару және өзін-өзі басқару туралы заңнамасында көзделген түсімдердің есебінен еңбек шарты бойынша қызметкерлер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) мемлекеттік мекемелердің өздерінің иелігінде қалатын тауарларды (жұмыстарды ,көрсетілетін қызметтерді) өткізуінен түсетін ақша түсімдері мен шығыстарының жиынтық жоспарын Қазақстан Республикасының бюджет заңнамасына сәйкес жасайды және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) ауылдың, ауылдық округтің тұрғын үй қорын түгендеуді жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) аудан әкімімен және жергілікті қоғамдастық жиналысымен келісу бойынша ауылдың, ауылдық округтің авариялық жағдайды үйлерін бұзуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) мемлекеттік жоспарлау жүйесінің бағдарламалық құжаттары аясында ауыл халқына микрокредит беруге жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінде көзделген, ауылдық округтің аумағында жасалған әкімшілік құқық бұзушылық туралы істерді қарайды және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) Қазақстан Республикасының заңнамасына сәйкес әкімшілік-аумақтық құрылысы мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) Ауылдық округ әкімінің құзырына Қазақстан Республикасының заңдарымен өзге де мәселелерді шешу жатқызылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ауылдық округтің жергілікті атқарушы органдары коммуналдық қалдықтарды басқару саласындағы мемлекеттік саясатты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) комуналдық органикалық қалдықтарды бөлек жинауды және оларды қалпына келтіруді, оның ішінде компостерлеу арқылы ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық қалдықтарды тұрақты әкетуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коммуналдық қалдықтарды басқару кезінде экологиялық талаптардың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коммуналдық қалдықтарды санкциясыз жағуды болғызбау және олардың жолын кесу арқылы іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ауылдық округ әкімі өзінің құзіретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуы үшін жоғары тұрған әкімнің, аудандық мәслихаттың алдында жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әкімде Қазақстан Республикасының заңнамасына сәйкес әкімнің орынбасары болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әкім:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамалық актілеріне сәйкес әкім орынбасарларының міндеттері мен өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8842,139 +9320,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Әкім аппаратының мүлкі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Заңнамада жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      21. Заңнамада жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкім аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады.</w:t>
-[...17 lines deleted...]
-      22. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
+      22. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Әкімнің аппаратына қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
+      24. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9010,114 +9488,168 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Шардара ауданы әкімдігінің </w:t>
+              <w:t>Шардара ауданы әкімдігінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 14 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 256 қаулысына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шардара ауданының Қоссейіт ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже 1. Жалпы ережелер</w:t>
-[...17 lines deleted...]
-      1. "Шардара ауданының Қоссейіт ауылдық округі әкімінің аппараты" мемлекеттік мекемесі (бұдан әрі – әкімнің аппараты) Қоссейіт ауылдық округ әкімінің (бұдан әрі – әкім) қызметін қамтамасыз ететін және Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыратын мемлекеттік мекеме болып табылады.</w:t>
+        <w:t xml:space="preserve"> "Шардара ауданының Қоссейіт ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Түркістан облысы Шардара ауданы әкiмдiгiнiң 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Шардара ауданының Қоссейіт ауылдық округі әкімінің аппараты" мемлекеттік мекемесі (бұдан әрі – әкімнің аппараты) Қоссейіт ауылдық округ әкімінің (бұдан әрі – әкім) қызметін қамтамасыз ететін және Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыратын мемлекеттік мекеме болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әкімнің аппараты өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Әкімнің аппараты туралы ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9181,51 +9713,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Әкімнің аппараты туралы ережені, оның құрылымын аудан әкімдігі бекітеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Әкім аппаратының толық атауы - "Шардара ауданының Қоссейіт ауылдық округі әкімінің аппараты" мемлекеттік мекемесі. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Қоссейіт ауылдық округі, Қоссейіт ауылы, Д.Қонаев көшесі №50 үй, индекс 161407.</w:t>
+      7. Әкім аппаратының толық атауы – "Шардара ауданының Қоссейіт ауылдық округі әкімінің аппараты" мемлекеттік мекемесі. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Қоссейіт ауылдық округі, Қоссейіт ауылы, Д.Қонаев көшесі №54 үй, индекс 161407.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Әкімнің аппаратын аудан әкімдігі құрады, қысқартады және қайта ұйымдастырады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9242,62 +9774,60 @@
       9. Әкімнің аппараты жергілікті бюджет есебінен ұсталатын мемлекеттік мекеме болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Әкімнің аппаратына әкім аппаратының функциялары болып табылатын міндеттерді орындау тұрғысынан кәсiпкерлiк субъектiлерімен шарттық қатынастарға түсуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      2. Әкім аппаратының негізгі міндеттері, функциялары, құқықтары мен міндеттері</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Әкім аппаратының негізгі міндеттері, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Міндеттер: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9919,51 +10449,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Қазақстан Республикасының заңнамасында берілген өзге де өкілеттіктерді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17)ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
+      17) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Әкімнің аппараты өз құзыреті шегінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10169,177 +10699,177 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әкімнің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тиiстi әкiмшiлiк-аумақтық бөлiнiс аумағында тиiстi аудандық әкiмдіктің лауазымды адамы болып табылады және мемлекеттiк органдармен, ұйымдармен және азаматтармен өзара қарым-қатынастарда оның атынан сенiмхатсыз өкiлдiк етедi;</w:t>
-[...125 lines deleted...]
-      8) өз құзыретi шегiнде әскери мiндеттiлiк және әскери қызмет, жұмылдыру дайындығы мен жұмылдыру мәселелері жөніндегі, сондай-ақ азаматтық қорғау саласындағы Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етедi;</w:t>
+      1) тиісті әкімшілік –аумақтық бөлініс аумағындағы тиісті аудандық әкімдіктің лауазымды адамы болып табылады және мемлекеттік органдармен, ұйымдамен және азаматтармен өзара қарым-қатынастарда оның атынан сенімхатсыз өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтардың өтініштерін ,арыздарын, шағымдарын қарайды, азаматтардың құқықтары мен бостандықтарын қорғау жөнінде шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) салық және бюджетке төленетін басқа да міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) азаматтар мен заңды тұлғалардың Қазақстан Республикасының Конституциясының, заңдарының, Қазақстан Республикасының Президенті мен Үкіметі актілерінің, орталық және жергілікті мемлекеттік органдар нормативтік құқықтық актілерінің нормаларын орындауына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ауылдың, ауылдық округтің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ ауылдарда, ауылдық округтерде автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұсталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) шаруа немесе фермер қожалықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, жұмылдыру дайындығы мен жұмылдыру мәселелері жөніндегі, сондай-ақ азаматтық қорғау саласындағы Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) әділет органдары жоқ жергілікті жерлердегі ауыл, ауылдық округтің әкімі Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық әрекеттер жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10349,69 +10879,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жұмыспен қамту органдары жоқ жерлердегі ауылдың, ауылдық округтің әкімі Қазақстан Республикасының заңнамасында белгіленген тәртіппен жұмыссыздарды белгілеп отырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) тарихи және мәдени мұраны сақтау жөнiндегi жұмысты ұйымдастырады;</w:t>
-[...17 lines deleted...]
-      12) табысы аз адамдарды анықтайды, жоғары тұрған органдарға еңбекпен қамтуды қамтамасыз ету, атаулы әлеуметтік көмек көрсету жөнінде ұсыныс енгізеді, жалғызілікті қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады, оларға қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
+      11) табысы аз адамдарды анықтайды, жоғары тұрған органдарға еңбекпен қамтуды қамтамасыз ету, атаулы әлеуметтік көмек көрсету жөнінде ұсыныс енгізеді, жалғызілікті қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады,оларға қайырымдылық көмек көрсетудің үйлестіреді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) қылмыстық-атқару жүйесі мекемелерінен босатылған, пробация қызметінің есебінде тұрған адамдардың жұмысқа орналасуына жәрдемдеседі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес оларға әлеуметтік-құқықтық және өзге де көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10439,123 +10951,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) қоғамдық жұмыстарды, жастар практикасын және әлеуметтік жұмыс орындарын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) дене шынықтыру және спорт жөніндегі уәкiлеттi органмен және мүгедектердiң қоғамдық бiрлестiктерiмен бiрлесiп, мүгедектер арасында сауықтыру және спорттық iс-шаралар өткiзудi ұйымдастырады;</w:t>
-[...71 lines deleted...]
-      20) ауылдық денсаулық сақтау ұйымдарын кадрлармен қамтамасыз етуге жәрдемдеседі;</w:t>
+      16) дене шынықтыру және спорт жөніндегі уәкілетті органмен және мүгедектердің қоғамдық бірлестіктерімен бірлесіп, мүгедектер арасында сауықтыру және спорттық іс-шаралар өткізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мүгедектердің қоғамдық бірлестіктерімен бірлесіп, мәдени-бұқаралық және ағарту іс-шараларын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) мүгедектерге қайырымдылық және әлеуметтік көмек көрсетудің үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) халықтың әлеуметтік жағынан әлсіз топтарына қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ауылдық денсаулық сақтау ұйымдарын кадрлармен қамтамсыз етуге жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) "Алтын алқа" алқасымен наградталған аналарға үй бөлуге жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10565,645 +11077,753 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) жазалаудың осы түріне сотталған адамдардың қылмыстық-атқару қызметі саласындағы уәкілетті орган айқындайтын тәртіппен қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) жергiлiктi әлеуметтiк инфрақұрылымның дамуына жәрдемдеседi;</w:t>
-[...539 lines deleted...]
-      51) Ауыл, ауылдық округ әкімінің құзырына Қазақстан Республикасының заңдарымен өзге де мәселелерді шешу жатқызылуы мүмкін.</w:t>
+      23) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасында айқындалған тәртіппен әкімшілік жазаға тартылған адамдардың қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жергілікті әлкуметтік инфрақұрылымның дамуына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды дәрігерлік көмек көрсететін таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) қажет болған жағдайда жатқан науқасты денсаулық сақтау ұйымының стационарынан тұрғылықты жеріне дейін тасымалдауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) шаруашылықтар бойынша есепке алуды жүзеге асырады ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30)жергілікті бюджетті бекіту (нақтылау) кезінде аудан мәслихаты сессияларының жұмысына қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) мектепке дейін тәрбие беретін және оқытатын ұйымдардың, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) өз құзыреті шегінде елді мекендерді сумен жабдықтауды ұйымдастырады және су пайдалану мәселелерін реттейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Ауыл, ауылдық округ әкiмi өзiнiң құзыретiне жатқызылған мәселелер бойынша өзiне жүктелген мiндеттердiң iске асырылуы үшiн жоғары тұрған әкiмнiң, аудандық мәслихаттың алдында жауап бередi. </w:t>
-[...35 lines deleted...]
-      19. Әкім:</w:t>
+      33) елді мекендерді абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау жөніндегі қоғамдық жұмыстарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35) жерлеу және қабірлерді қарап-күту жөніндегі істі ұйымдастыру қағидаларына сәйкес, қабірге арналған жер учаскелерін есепке алу мен тіркеуді жүргізеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) кәсіпқой емес медиаторлардың тізлімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке адамдардың тұрғылықты жері бойынша және оларлың көпшілік демалатын орындарда спортпен шұғылдану үшін инфрақұрылым жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) қылмыстық-атқару жүйесінің мекемелерінде жазасын өтеп жатқан сотталғандардың жұмыспен қамтылуына, оның ішінде: қылмыстық-атқару жүйесінің кәсіпорындары мен мекемелері өндіретін тауарларға, орындайтын жұмыстарға және көрсетілетін қызметтерге тапсырыстарды орналастыру; қылмыстық-атқару жүйесі мекемелерінің аумағында сотталғандардың еңбегін пайдаланатын өндірістер ашу, оларды кеңейту және жаңғырту үшін кәсіпкерлік субъектілерін тарту арқылы жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) аудан орталығымен көлік қатынасын ұйымдастыру жөніндегі аудандық атқарушы органға ұсыныстар енгізу, сондай-ақ ауылдық жерде оқушыларды мектепке дейін және кейін қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) басқаруына берілген аудандық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз мүліктік жалға (жалдауға) береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) берілген коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің ) міндетті көлемдерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) берілген коммуналдық мүліктің сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) берілген аудандық коммуналдық заңды тұлғаларды басқаруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) жергілікті атқарушы органның шешімімен бекітілетін, басқаруына берілген аудандық коммуналдық мемлекеттік кәсіпорынның жылдық қаржылық есептілігін келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) басқаруына берілген коммуналдық қазыналық кәсіорындар өндіретін және өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) берілген аудандық коммуналдық мемлекеттік мекемелердің жергілікті бюджеттен қаржыландырылуының жеке жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) бюджеттен қаражаттарын үнемдеудің және (немесе) Қазақстан Республикасының жергілікті мемлекеттік басқару және өзін-өзі басқару туралы заңнамасында көзделген түсімдердің есебінен еңбек шарты бойынша қызметкерлер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) мемлекеттік мекемелердің өздерінің иелігінде қалатын тауарларды (жұмыстарды ,көрсетілетін қызметтерді) өткізуінен түсетін ақша түсімдері мен шығыстарының жиынтық жоспарын Қазақстан Республикасының бюджет заңнамасына сәйкес жасайды және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) ауылдың, ауылдық округтің тұрғын үй қорын түгендеуді жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) аудан әкімімен және жергілікті қоғамдастық жиналысымен келісу бойынша ауылдың, ауылдық округтің авариялық жағдайды үйлерін бұзуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) мемлекеттік жоспарлау жүйесінің бағдарламалық құжаттары аясында ауыл халқына микрокредит беруге жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінде көзделген, ауылдық округтің аумағында жасалған әкімшілік құқық бұзушылық туралы істерді қарайды және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) Қазақстан Республикасының заңнамасына сәйкес әкімшілік-аумақтық құрылысы мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) Ауылдық округ әкімінің құзырына Қазақстан Республикасының заңдарымен өзге де мәселелерді шешу жатқызылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ауылдық округтің жергілікті атқарушы органдары коммуналдық қалдықтарды басқару саласындағы мемлекеттік саясатты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) комуналдық органикалық қалдықтарды бөлек жинауды және оларды қалпына келтіруді, оның ішінде компостерлеу арқылы ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық қалдықтарды тұрақты әкетуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коммуналдық қалдықтарды басқару кезінде экологиялық талаптардың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коммуналдық қалдықтарды санкциясыз жағуды болғызбау және олардың жолын кесу арқылы іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ауылдық округ әкімі өзінің құзіретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуы үшін жоғары тұрған әкімнің, аудандық мәслихаттың алдында жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әкімде Қазақстан Республикасының заңнамасына сәйкес әкімнің орынбасары болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әкім:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамалық актілеріне сәйкес әкім орынбасарының міндеттері мен өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11337,139 +11957,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Әкім аппаратының мүлкі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Заңнамада көзделген жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      21. Заңнамада көзделген жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкім аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады. </w:t>
-[...17 lines deleted...]
-      22. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
+      22. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Әкімнің аппаратын қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
+      24. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11550,51 +12170,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 256 қаулысына 5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шардара ауданының Көксу ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже 1. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> "Шардара ауданының Көксу ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Түркістан облысы Шардара ауданы әкiмдiгiнiң 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Шардара ауданының Көксу ауылдық округі әкімінің аппараты" мемлекеттік мекемесі (бұдан әрі – әкімнің аппараты) Көксу ауылдық округ әкімінің (бұдан әрі – әкім) қызметін қамтамасыз ететін және Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыратын мемлекеттік мекеме болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11676,51 +12350,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әкімнің аппараты туралы ережені, оның құрылымын аудан әкімдігі бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Әкім аппаратының толық атауы - "Шардара ауданының Көксу ауылдық округі әкімінің аппараты" мемлекеттік мекемесі. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Көксу ауылдық округі, Көксу ауылы, Қ.Сәтбаев көшесі 18А үй, индекс 161409.</w:t>
+      7. Әкім аппаратының толық атауы – "Шардара ауданының Көксу ауылдық округі әкімінің аппараты" мемлекеттік мекемесі. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Көксу ауылдық округі, Көксу ауылы, Қ.Сәтбаев көшесі №20 үй, индекс 161409.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әкімнің аппаратын аудан әкімдігі құрады, қысқартады және қайта ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12662,177 +13336,177 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әкімнің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тиiстi әкiмшiлiк-аумақтық бөлiнiс аумағында тиiстi аудандық әкiмдіктің лауазымды адамы болып табылады және мемлекеттiк органдармен, ұйымдармен және азаматтармен өзара қарым-қатынастарда оның атынан сенiмхатсыз өкiлдiк етедi;</w:t>
-[...125 lines deleted...]
-      8) өз құзыретi шегiнде әскери мiндеттiлiк және әскери қызмет, жұмылдыру дайындығы мен жұмылдыру мәселелері жөніндегі, сондай-ақ азаматтық қорғау саласындағы Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етедi;</w:t>
+      1) тиісті әкімшілік –аумақтық бөлініс аумағындағы тиісті аудандық әкімдіктің лауазымды адамы болып табылады және мемлекеттік органдармен, ұйымдамен және азаматтармен өзара қарым-қатынастарда оның атынан сенімхатсыз өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтардың өтініштерін ,арыздарын, шағымдарын қарайды, азаматтардың құқықтары мен бостандықтарын қорғау жөнінде шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) салық және бюджетке төленетін басқа да міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) азаматтар мен заңды тұлғалардың Қазақстан Республикасының Конституциясының, заңдарының, Қазақстан Республикасының Президенті мен Үкіметі актілерінің, орталық және жергілікті мемлекеттік органдар нормативтік құқықтық актілерінің нормаларын орындауына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ауылдың, ауылдық округтің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ ауылдарда, ауылдық округтерде автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұсталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) шаруа немесе фермер қожалықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, жұмылдыру дайындығы мен жұмылдыру мәселелері жөніндегі, сондай-ақ азаматтық қорғау саласындағы Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) әділет органдары жоқ жергілікті жерлердегі ауыл, ауылдық округтің әкімі Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық әрекеттер жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12842,69 +13516,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жұмыспен қамту органдары жоқ жерлердегі ауылдың, ауылдық округтің әкімі Қазақстан Республикасының заңнамасында белгіленген тәртіппен жұмыссыздарды белгілеп отырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) тарихи және мәдени мұраны сақтау жөнiндегi жұмысты ұйымдастырады;</w:t>
-[...17 lines deleted...]
-      12) табысы аз адамдарды анықтайды, жоғары тұрған органдарға еңбекпен қамтуды қамтамасыз ету, атаулы әлеуметтік көмек көрсету жөнінде ұсыныс енгізеді, жалғызілікті қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады, оларға қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
+      11) табысы аз адамдарды анықтайды, жоғары тұрған органдарға еңбекпен қамтуды қамтамасыз ету, атаулы әлеуметтік көмек көрсету жөнінде ұсыныс енгізеді, жалғызілікті қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады,оларға қайырымдылық көмек көрсетудің үйлестіреді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) қылмыстық-атқару жүйесі мекемелерінен босатылған, пробация қызметінің есебінде тұрған адамдардың жұмысқа орналасуына жәрдемдеседі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес оларға әлеуметтік-құқықтық және өзге де көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12932,123 +13588,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) қоғамдық жұмыстарды, жастар практикасын және әлеуметтік жұмыс орындарын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) дене шынықтыру және спорт жөніндегі уәкiлеттi органмен және мүгедектердiң қоғамдық бiрлестiктерiмен бiрлесiп, мүгедектер арасында сауықтыру және спорттық iс-шаралар өткiзудi ұйымдастырады;</w:t>
-[...71 lines deleted...]
-      20) ауылдық денсаулық сақтау ұйымдарын кадрлармен қамтамасыз етуге жәрдемдеседі;</w:t>
+      16) дене шынықтыру және спорт жөніндегі уәкілетті органмен және мүгедектердің қоғамдық бірлестіктерімен бірлесіп, мүгедектер арасында сауықтыру және спорттық іс-шаралар өткізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мүгедектердің қоғамдық бірлестіктерімен бірлесіп, мәдени-бұқаралық және ағарту іс-шараларын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) мүгедектерге қайырымдылық және әлеуметтік көмек көрсетудің үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) халықтың әлеуметтік жағынан әлсіз топтарына қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ауылдық денсаулық сақтау ұйымдарын кадрлармен қамтамсыз етуге жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) "Алтын алқа" алқасымен наградталған аналарға үй бөлуге жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13058,645 +13714,753 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) жазалаудың осы түріне сотталған адамдардың қылмыстық-атқару қызметі саласындағы уәкілетті орган айқындайтын тәртіппен қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) жергiлiктi әлеуметтiк инфрақұрылымның дамуына жәрдемдеседi;</w:t>
-[...593 lines deleted...]
-      19. Әкім:</w:t>
+      23) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасында айқындалған тәртіппен әкімшілік жазаға тартылған адамдардың қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жергілікті әлкуметтік инфрақұрылымның дамуына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды дәрігерлік көмек көрсететін таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) қажет болған жағдайда жатқан науқасты денсаулық сақтау ұйымының стационарынан тұрғылықты жеріне дейін тасымалдауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) шаруашылықтар бойынша есепке алуды жүзеге асырады ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30)жергілікті бюджетті бекіту (нақтылау) кезінде аудан мәслихаты сессияларының жұмысына қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) мектепке дейін тәрбие беретін және оқытатын ұйымдардың, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) өз құзыреті шегінде елді мекендерді сумен жабдықтауды ұйымдастырады және су пайдалану мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) елді мекендерді абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау жөніндегі қоғамдық жұмыстарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35) жерлеу және қабірлерді қарап-күту жөніндегі істі ұйымдастыру қағидаларына сәйкес, қабірге арналған жер учаскелерін есепке алу мен тіркеуді жүргізеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) кәсіпқой емес медиаторлардың тізлімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке адамдардың тұрғылықты жері бойынша және оларлың көпшілік демалатын орындарда спортпен шұғылдану үшін инфрақұрылым жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) қылмыстық-атқару жүйесінің мекемелерінде жазасын өтеп жатқан сотталғандардың жұмыспен қамтылуына, оның ішінде: қылмыстық-атқару жүйесінің кәсіпорындары мен мекемелері өндіретін тауарларға, орындайтын жұмыстарға және көрсетілетін қызметтерге тапсырыстарды орналастыру; қылмыстық-атқару жүйесі мекемелерінің аумағында сотталғандардың еңбегін пайдаланатын өндірістер ашу, оларды кеңейту және жаңғырту үшін кәсіпкерлік субъектілерін тарту арқылы жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) аудан орталығымен көлік қатынасын ұйымдастыру жөніндегі аудандық атқарушы органға ұсыныстар енгізу, сондай-ақ ауылдық жерде оқушыларды мектепке дейін және кейін қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) басқаруына берілген аудандық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз мүліктік жалға (жалдауға) береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) берілген коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің ) міндетті көлемдерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) берілген коммуналдық мүліктің сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) берілген аудандық коммуналдық заңды тұлғаларды басқаруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) жергілікті атқарушы органның шешімімен бекітілетін, басқаруына берілген аудандық коммуналдық мемлекеттік кәсіпорынның жылдық қаржылық есептілігін келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) басқаруына берілген коммуналдық қазыналық кәсіорындар өндіретін және өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) берілген аудандық коммуналдық мемлекеттік мекемелердің жергілікті бюджеттен қаржыландырылуының жеке жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) бюджеттен қаражаттарын үнемдеудің және (немесе) Қазақстан Республикасының жергілікті мемлекеттік басқару және өзін-өзі басқару туралы заңнамасында көзделген түсімдердің есебінен еңбек шарты бойынша қызметкерлер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) мемлекеттік мекемелердің өздерінің иелігінде қалатын тауарларды (жұмыстарды ,көрсетілетін қызметтерді) өткізуінен түсетін ақша түсімдері мен шығыстарының жиынтық жоспарын Қазақстан Республикасының бюджет заңнамасына сәйкес жасайды және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) ауылдың, ауылдық округтің тұрғын үй қорын түгендеуді жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) аудан әкімімен және жергілікті қоғамдастық жиналысымен келісу бойынша ауылдың, ауылдық округтің авариялық жағдайды үйлерін бұзуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) мемлекеттік жоспарлау жүйесінің бағдарламалық құжаттары аясында ауыл халқына микрокредит беруге жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінде көзделген, ауылдық округтің аумағында жасалған әкімшілік құқық бұзушылық туралы істерді қарайды және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) Қазақстан Республикасының заңнамасына сәйкес әкімшілік-аумақтық құрылысы мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) Ауылдық округ әкімінің құзырына Қазақстан Республикасының заңдарымен өзге де мәселелерді шешу жатқызылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ауылдық округтің жергілікті атқарушы органдары коммуналдық қалдықтарды басқару саласындағы мемлекеттік саясатты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) комуналдық органикалық қалдықтарды бөлек жинауды және оларды қалпына келтіруді, оның ішінде компостерлеу арқылы ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық қалдықтарды тұрақты әкетуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коммуналдық қалдықтарды басқару кезінде экологиялық талаптардың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коммуналдық қалдықтарды санкциясыз жағуды болғызбау және олардың жолын кесу арқылы іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ауылдық округ әкімі өзінің құзіретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуы үшін жоғары тұрған әкімнің, аудандық мәслихаттың алдында жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әкімде Қазақстан Республикасының заңнамасына сәйкес әкімнің орынбасары болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әкім:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамалық актілеріне сәйкес әкім орынбасарының міндеттері мен өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13830,139 +14594,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Әкім аппаратының мүлкі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Заңнамада көзделген жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      21. Заңнамада көзделген жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкім аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады.</w:t>
-[...17 lines deleted...]
-      22. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
+      22. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Әкімнің аппаратын қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
+      24. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14043,51 +14807,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 256 қаулысына 6 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шардара ауданының Ұзын-ата ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже 1. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> "Шардара ауданының Ұзын-ата ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Түркістан облысы Шардара ауданы әкiмдiгiнiң 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Шардара ауданының Ұзын-ата ауылдық округі әкімінің аппараты" мемлекеттік мекемесі (бұдан әрі – әкімнің аппараты) Ұзын-ата ауылдық округ әкімінің (бұдан әрі – әкім) қызметін қамтамасыз ететін және Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыратын мемлекеттік мекеме болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14169,51 +14987,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әкімнің аппараты туралы ережені, оның құрылымын аудан әкімдігі бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Әкім аппаратының толық атауы - "Шардара ауданының Ұзын-ата ауылдық округі әкімінің аппараты" мемлекеттік мекемесі. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Ұзын-ата ауылдық округі, Ұзын-ата ауылы, Ынтымақ көшесі 2 а үй, индекс 161413.</w:t>
+      7. Әкім аппаратының толық атауы – "Шардара ауданының Ұзын-ата ауылдық округі әкімінің аппараты" мемлекеттік мекемесі. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Ұзын-ата ауылдық округі, Ұзын-ата ауылы, Ынтымақ көшесі, №2А үй, индекс 161413.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әкімнің аппаратын аудан әкімдігі құрады, қысқартады және қайта ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15155,177 +15973,177 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әкімнің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тиiстi әкiмшiлiк-аумақтық бөлiнiс аумағында тиiстi аудандық әкiмдіктің лауазымды адамы болып табылады және мемлекеттiк органдармен, ұйымдармен және азаматтармен өзара қарым-қатынастарда оның атынан сенiмхатсыз өкiлдiк етедi;</w:t>
-[...125 lines deleted...]
-      8) өз құзыретi шегiнде әскери мiндеттiлiк және әскери қызмет, жұмылдыру дайындығы мен жұмылдыру мәселелері жөніндегі, сондай-ақ азаматтық қорғау саласындағы Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етедi;</w:t>
+      1) тиісті әкімшілік –аумақтық бөлініс аумағындағы тиісті аудандық әкімдіктің лауазымды адамы болып табылады және мемлекеттік органдармен, ұйымдамен және азаматтармен өзара қарым-қатынастарда оның атынан сенімхатсыз өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтардың өтініштерін ,арыздарын, шағымдарын қарайды, азаматтардың құқықтары мен бостандықтарын қорғау жөнінде шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) салық және бюджетке төленетін басқа да міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) азаматтар мен заңды тұлғалардың Қазақстан Республикасының Конституциясының, заңдарының, Қазақстан Республикасының Президенті мен Үкіметі актілерінің, орталық және жергілікті мемлекеттік органдар нормативтік құқықтық актілерінің нормаларын орындауына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ауылдың, ауылдық округтің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ ауылдарда, ауылдық округтерде автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұсталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) шаруа немесе фермер қожалықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, жұмылдыру дайындығы мен жұмылдыру мәселелері жөніндегі, сондай-ақ азаматтық қорғау саласындағы Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) әділет органдары жоқ жергілікті жерлердегі ауыл, ауылдық округтің әкімі Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық әрекеттер жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15335,69 +16153,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жұмыспен қамту органдары жоқ жерлердегі ауылдың, ауылдық округтің әкімі Қазақстан Республикасының заңнамасында белгіленген тәртіппен жұмыссыздарды белгілеп отырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) тарихи және мәдени мұраны сақтау жөнiндегi жұмысты ұйымдастырады;</w:t>
-[...17 lines deleted...]
-      12) табысы аз адамдарды анықтайды, жоғары тұрған органдарға еңбекпен қамтуды қамтамасыз ету, атаулы әлеуметтік көмек көрсету жөнінде ұсыныс енгізеді, жалғызілікті қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады, оларға қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
+      11) табысы аз адамдарды анықтайды, жоғары тұрған органдарға еңбекпен қамтуды қамтамасыз ету, атаулы әлеуметтік көмек көрсету жөнінде ұсыныс енгізеді, жалғызілікті қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады,оларға қайырымдылық көмек көрсетудің үйлестіреді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) қылмыстық-атқару жүйесі мекемелерінен босатылған, пробация қызметінің есебінде тұрған адамдардың жұмысқа орналасуына жәрдемдеседі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес оларға әлеуметтік-құқықтық және өзге де көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15425,123 +16225,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) қоғамдық жұмыстарды, жастар практикасын және әлеуметтік жұмыс орындарын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) дене шынықтыру және спорт жөніндегі уәкiлеттi органмен және мүгедектердiң қоғамдық бiрлестiктерiмен бiрлесiп, мүгедектер арасында сауықтыру және спорттық iс-шаралар өткiзудi ұйымдастырады;</w:t>
-[...71 lines deleted...]
-      20) ауылдық денсаулық сақтау ұйымдарын кадрлармен қамтамасыз етуге жәрдемдеседі;</w:t>
+      16) дене шынықтыру және спорт жөніндегі уәкілетті органмен және мүгедектердің қоғамдық бірлестіктерімен бірлесіп, мүгедектер арасында сауықтыру және спорттық іс-шаралар өткізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мүгедектердің қоғамдық бірлестіктерімен бірлесіп, мәдени-бұқаралық және ағарту іс-шараларын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) мүгедектерге қайырымдылық және әлеуметтік көмек көрсетудің үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) халықтың әлеуметтік жағынан әлсіз топтарына қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ауылдық денсаулық сақтау ұйымдарын кадрлармен қамтамсыз етуге жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) "Алтын алқа" алқасымен наградталған аналарға үй бөлуге жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15551,645 +16351,753 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) жазалаудың осы түріне сотталған адамдардың қылмыстық-атқару қызметі саласындағы уәкілетті орган айқындайтын тәртіппен қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) жергiлiктi әлеуметтiк инфрақұрылымның дамуына жәрдемдеседi;</w:t>
-[...593 lines deleted...]
-      19. Әкім:</w:t>
+      23) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасында айқындалған тәртіппен әкімшілік жазаға тартылған адамдардың қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жергілікті әлкуметтік инфрақұрылымның дамуына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды дәрігерлік көмек көрсететін таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) қажет болған жағдайда жатқан науқасты денсаулық сақтау ұйымының стационарынан тұрғылықты жеріне дейін тасымалдауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) шаруашылықтар бойынша есепке алуды жүзеге асырады ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30)жергілікті бюджетті бекіту (нақтылау) кезінде аудан мәслихаты сессияларының жұмысына қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) мектепке дейін тәрбие беретін және оқытатын ұйымдардың, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) өз құзыреті шегінде елді мекендерді сумен жабдықтауды ұйымдастырады және су пайдалану мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) елді мекендерді абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау жөніндегі қоғамдық жұмыстарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35) жерлеу және қабірлерді қарап-күту жөніндегі істі ұйымдастыру қағидаларына сәйкес, қабірге арналған жер учаскелерін есепке алу мен тіркеуді жүргізеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) кәсіпқой емес медиаторлардың тізлімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке адамдардың тұрғылықты жері бойынша және оларлың көпшілік демалатын орындарда спортпен шұғылдану үшін инфрақұрылым жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) қылмыстық-атқару жүйесінің мекемелерінде жазасын өтеп жатқан сотталғандардың жұмыспен қамтылуына, оның ішінде: қылмыстық-атқару жүйесінің кәсіпорындары мен мекемелері өндіретін тауарларға, орындайтын жұмыстарға және көрсетілетін қызметтерге тапсырыстарды орналастыру; қылмыстық-атқару жүйесі мекемелерінің аумағында сотталғандардың еңбегін пайдаланатын өндірістер ашу, оларды кеңейту және жаңғырту үшін кәсіпкерлік субъектілерін тарту арқылы жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) аудан орталығымен көлік қатынасын ұйымдастыру жөніндегі аудандық атқарушы органға ұсыныстар енгізу, сондай-ақ ауылдық жерде оқушыларды мектепке дейін және кейін қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) басқаруына берілген аудандық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз мүліктік жалға (жалдауға) береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) берілген коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің ) міндетті көлемдерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) берілген коммуналдық мүліктің сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) берілген аудандық коммуналдық заңды тұлғаларды басқаруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) жергілікті атқарушы органның шешімімен бекітілетін, басқаруына берілген аудандық коммуналдық мемлекеттік кәсіпорынның жылдық қаржылық есептілігін келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) басқаруына берілген коммуналдық қазыналық кәсіорындар өндіретін және өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) берілген аудандық коммуналдық мемлекеттік мекемелердің жергілікті бюджеттен қаржыландырылуының жеке жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) бюджеттен қаражаттарын үнемдеудің және (немесе) Қазақстан Республикасының жергілікті мемлекеттік басқару және өзін-өзі басқару туралы заңнамасында көзделген түсімдердің есебінен еңбек шарты бойынша қызметкерлер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) мемлекеттік мекемелердің өздерінің иелігінде қалатын тауарларды (жұмыстарды ,көрсетілетін қызметтерді) өткізуінен түсетін ақша түсімдері мен шығыстарының жиынтық жоспарын Қазақстан Республикасының бюджет заңнамасына сәйкес жасайды және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) ауылдың, ауылдық округтің тұрғын үй қорын түгендеуді жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) аудан әкімімен және жергілікті қоғамдастық жиналысымен келісу бойынша ауылдың, ауылдық округтің авариялық жағдайды үйлерін бұзуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) мемлекеттік жоспарлау жүйесінің бағдарламалық құжаттары аясында ауыл халқына микрокредит беруге жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінде көзделген, ауылдық округтің аумағында жасалған әкімшілік құқық бұзушылық туралы істерді қарайды және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) Қазақстан Республикасының заңнамасына сәйкес әкімшілік-аумақтық құрылысы мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) Ауылдық округ әкімінің құзырына Қазақстан Республикасының заңдарымен өзге де мәселелерді шешу жатқызылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ауылдық округтің жергілікті атқарушы органдары коммуналдық қалдықтарды басқару саласындағы мемлекеттік саясатты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) комуналдық органикалық қалдықтарды бөлек жинауды және оларды қалпына келтіруді, оның ішінде компостерлеу арқылы ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық қалдықтарды тұрақты әкетуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коммуналдық қалдықтарды басқару кезінде экологиялық талаптардың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коммуналдық қалдықтарды санкциясыз жағуды болғызбау және олардың жолын кесу арқылы іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ауылдық округ әкімі өзінің құзіретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуы үшін жоғары тұрған әкімнің, аудандық мәслихаттың алдында жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әкімде Қазақстан Республикасының заңнамасына сәйкес әкімнің орынбасары болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әкім:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамалық актілеріне сәйкес әкім орынбасарының міндеттері мен өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16323,5125 +17231,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Әкім аппаратының мүлкі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Заңнамада көзделген жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      21. Заңнамада көзделген жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкім аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады.</w:t>
-[...17 lines deleted...]
-      22. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
+      22. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Әкімнің аппаратын қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
-[...4985 lines deleted...]
-      23. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
+      24. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -21490,101 +17412,5429 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Шардара ауданы әкімдігінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 жылғы 14 қазандағы </w:t>
+              <w:t>2024 жылғы 14 қазандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 256 қаулысына 7-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Шардара ауданының Алатау батыр ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Түркістан облысы Шардара ауданы әкiмдiгiнiң 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Шардара ауданының Алатау батыр ауылдық округі әкімінің аппараты" мемлекеттік мекемесі (бұдан әрі – әкімнің аппараты) Алатау батыр ауылдық округ әкімінің (бұдан әрі – әкім) қызметін қамтамасыз ететін және Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыратын мемлекеттік мекеме болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Әкімнің аппараты өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Әкімнің аппараты туралы ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Әкімнің аппараты мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының заңнамасына сәйкес мемлекеттік тілде өз атауы бар мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, қазынашылық органдарында шоттары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Әкімнің аппараты өз атынан азаматтық-құқықтық қатынастарға түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әкімнің аппараты заңнамаға сәйкес мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Әкімнің аппараты туралы ережені, оның құрылымын аудан әкімдігі бекітеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әкім аппаратының толық атауы – "Шардара ауданының Алатау батыр ауылдық округі әкімінің аппараты" мемлекеттік мекемесі. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Алатау батыр ауылдық округі, Кисабеков көшесі № 6-А үй, индекс 161408.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Әкімнің аппаратын аудан әкімдігі құрады, қысқартады және қайта ұйымдастырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Әкімнің аппараты жергілікті бюджет есебінен ұсталатын мемлекеттік мекеме болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әкімнің аппаратына әкім аппаратының функциялары болып табылатын міндеттерді орындау тұрғысынан кәсiпкерлiк субъектiлерімен шарттық қатынастарға түсуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Әкім аппаратының негізгі міндеттері, функциялары, құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Міндеттер: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімнің қызметін ақпараттық-талдамалық, ұйымдық-құқықтық, материалдық-техникалық қамтамасыз ету, сондай-ақ жергілікті маңызы бар мәселелерді шешу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Функциялар: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімнің аппараты өз құзыреті шегінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жергілікті қоғамдастық жиынын, ауыл, көше, көппәтерлі тұрғын үй тұрғындарының бөлек жергілікті қоғамдастық жиынын, жергілікті қоғамдастық жиналысын өткізуді ұйымдастыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бөлек жергілікті қоғамдастық жиынының, жергілікті қоғамдастық жиынының және жиналысының шақырылу уақытын, орнын және талқыланатын мәселелер туралы бұқаралық ақпарат құралдары арқылы немесе өзге де тәсілдермен олар өткізілетін күнге дейін күнтізбелік он күннен кешіктірмей хабардар етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жергілікті қоғамдастық жиынында немесе жергілікті қоғамдастық жиналысында қабылданған және ауыл, ауылдық округ әкімдері мақұлдаған шешімдердің орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ауылдың, ауылдық округтің бюджетін жоспарлауды және атқаруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жергілікті қоғамдастықтың жиналысына және аудан мәслихатына ауыл, ауылдық округ бюджетінің атқарылуы туралы есепті ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ауылдың, ауылдық округтің бюджетін іске асыру туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жергілікті қоғамдастықты дамыту бағдарламасын әзірлейді және оны жергілікті қоғамдастық жиналысының бекітуіне ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ауылдың, ауылдық округтің коммуналдық мүлкіне жататын объектілерді салу, реконструкциялау және жөндеу бойынша тапсырыс беруші болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жергілікті өзін-өзі басқарудың коммуналдық мүлкінің нысаналы және тиімді пайдаланылуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына қатысты коммуналдық меншік құқығы субъектісінің құқықтарын жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорынға алып қойылған мүлікті кейіннен баланстан шығара отырып, өзге тұлғаға бергенге дейін күтіп ұстау және оның сақталуын қамтамасыз ету мерзімін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті өзін-өзі басқарудың коммуналдық мүлкінің мәселелері бойынша мемлекеттің мүдделерін білдіреді, ауылдың, ауылдық округтің меншік (жергілікті өзін-өзі басқарудың коммуналдық меншігі) құқығын қорғауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жергілікті өзін-өзі басқарудың коммуналдық мүлкін сенімгерлік басқару шарты бойынша міндеттемелерді сенімгерлік басқарушының орындауын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорындардың даму жоспарларының орындалуын бақылауды және талдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жергілікті өзін-өзі басқарудың коммуналдық мүлкін есепке алуды ұйымдастырады, оның тиімді пайдаланылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауыл, ауылдық округ әкімінің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз құзыреті шегінде жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқару саласындағы құқықтық актілердің жобаларын әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқарады, оны қорғау жөніндегі шараларды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шешім қабылдайды және жергілікті өзін-өзі басқарудың коммуналдық мүлкін жекешелендіруді жүзеге асырады, оның ішінде объектіні жекешелендіруге дайындау процесінде оның сақталуын қамтамасыз етеді, жекешелендіру процесін ұйымдастыру үшін делдалды тартады, жекешелендіру объектісін бағалауды қамтамасыз етеді, жекешелендіру объектісін сатып алу-сату шарттарын дайындау мен жасасуды және сатып алу-сату шарттары талаптарының сақталуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорын қызметінің нысанасы мен мақсаттарын, сондай-ақ осындай қызметті жүзеге асыратын коммуналдық мемлекеттік кәсіпорынның түрін (шаруашылық жүргізу құқығындағы немесе қазыналық кәсіпорын) айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғасына берілген немесе өзінің шаруашылық қызметінің нәтижесінде өзі сатып алған мүлікті алып қоюды немесе қайта бөлуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларының артық, пайдаланылмайтын не мақсатқа сай пайдаланылмайтын мүлкін алып қоюды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жергілікті өзін-өзі басқарудың коммуналдық мүлкін жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз не кейіннен сатып алу құқығымен мүліктік жалдауға (жалға алуға), сенімгерлік басқаруға береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) аудан әкімімен келісу бойынша жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларын құру, қайта ұйымдастыру, атауын өзгерту және тарату туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) коммуналдық мемлекеттік кәсіпорынға өзіне бекітіп берілген мүлікті (ол өндірген өнімді сатуды қоспағанда) иеліктен шығаруға немесе оған өзгеше тәсілмен билік етуге, филиалдар мен өкілдіктер құруға, сондай-ақ дебиторлық берешекті беруге және есептен шығаруға келісім береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жергілікті өзін-өзі басқарудың мемлекеттік заңды тұлғаларының жарғысын (ережесін), оған енгізілетін өзгерістер мен толықтыруларды бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің) міндетті көлемін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) мемлекеттік кәсіпорындардың даму жоспарларын және олардың орындалуы жөніндегі есептерді "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңында көзделген жағдайларда қарайды, келіседі және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жергілікті өзін-өзі басқарудың коммуналдық мүлкін пайдалану, оның ішінде оны кепілге, жалға алуға, өтеусіз пайдалануға және сенімгерлік басқаруға беру туралы шешімдер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жергілікті өзін-өзі басқарудың коммуналдық мүлкін жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына бекітіп береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жергілікті өзін-өзі басқарудың коммуналдық мүлкін иеліктен шығару туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасында берілген өзге де өкілеттіктерді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әкімнің аппараты өз құзыреті шегінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттiк органдар мен басқа ұйымдардың лауазымды тұлғаларынан қажеттi ақпаратты, құжаттарды және өзге де материалдарды сұрауға және алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүлiктiк және мүлiктiк емес құқықтарды алуға және жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік басқару органдарының, мұрағаттардың, ғылыми мекемелердің ақпараттық деректер базаларын пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шарттар, келісімдер жасасуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес көзделген өзге де құқықтарға ие болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әкім аппаратының өз құзыреті шегіндегі міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданыстағы заңнамаға сәйкес халыққа сапалы мемлекеттік қызметтер көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентiнің, Yкіметінің және өзге де орталық атқарушы органдардың, облыс, аудан әкімінің және әкімдігінің, ауыл, ауылдық округ әкімінің актілерi мен тапсырмаларын сапалы және уақтылы орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданыстағы заңнамада көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Әкім аппаратының қызметін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әкімнің аппаратын әкім басқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әкімнің өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті әкімшілік –аумақтық бөлініс аумағындағы тиісті аудандық әкімдіктің лауазымды адамы болып табылады және мемлекеттік органдармен, ұйымдамен және азаматтармен өзара қарым-қатынастарда оның атынан сенімхатсыз өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтардың өтініштерін ,арыздарын, шағымдарын қарайды, азаматтардың құқықтары мен бостандықтарын қорғау жөнінде шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) салық және бюджетке төленетін басқа да міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) азаматтар мен заңды тұлғалардың Қазақстан Республикасының Конституциясының, заңдарының, Қазақстан Республикасының Президенті мен Үкіметі актілерінің, орталық және жергілікті мемлекеттік органдар нормативтік құқықтық актілерінің нормаларын орындауына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ауылдың, ауылдық округтің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ ауылдарда, ауылдық округтерде автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұсталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) шаруа немесе фермер қожалықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, жұмылдыру дайындығы мен жұмылдыру мәселелері жөніндегі, сондай-ақ азаматтық қорғау саласындағы Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) әділет органдары жоқ жергілікті жерлердегі ауыл, ауылдық округтің әкімі Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық әрекеттер жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жұмыспен қамту органдары жоқ жерлердегі ауылдың, ауылдық округтің әкімі Қазақстан Республикасының заңнамасында белгіленген тәртіппен жұмыссыздарды белгілеп отырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) табысы аз адамдарды анықтайды, жоғары тұрған органдарға еңбекпен қамтуды қамтамасыз ету, атаулы әлеуметтік көмек көрсету жөнінде ұсыныс енгізеді, жалғызілікті қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады,оларға қайырымдылық көмек көрсетудің үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қылмыстық-атқару жүйесі мекемелерінен босатылған, пробация қызметінің есебінде тұрған адамдардың жұмысқа орналасуына жәрдемдеседі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес оларға әлеуметтік-құқықтық және өзге де көмек көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мүгедектерге көмек көрсетуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) қоғамдық жұмыстарды, жастар практикасын және әлеуметтік жұмыс орындарын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) дене шынықтыру және спорт жөніндегі уәкілетті органмен және мүгедектердің қоғамдық бірлестіктерімен бірлесіп, мүгедектер арасында сауықтыру және спорттық іс-шаралар өткізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мүгедектердің қоғамдық бірлестіктерімен бірлесіп, мәдени-бұқаралық және ағарту іс-шараларын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) мүгедектерге қайырымдылық және әлеуметтік көмек көрсетудің үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) халықтың әлеуметтік жағынан әлсіз топтарына қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ауылдық денсаулық сақтау ұйымдарын кадрлармен қамтамсыз етуге жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) "Алтын алқа" алқасымен наградталған аналарға үй бөлуге жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) жазалаудың осы түріне сотталған адамдардың қылмыстық-атқару қызметі саласындағы уәкілетті орган айқындайтын тәртіппен қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасында айқындалған тәртіппен әкімшілік жазаға тартылған адамдардың қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жергілікті әлкуметтік инфрақұрылымның дамуына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды дәрігерлік көмек көрсететін таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) қажет болған жағдайда жатқан науқасты денсаулық сақтау ұйымының стационарынан тұрғылықты жеріне дейін тасымалдауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) шаруашылықтар бойынша есепке алуды жүзеге асырады ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30)жергілікті бюджетті бекіту (нақтылау) кезінде аудан мәслихаты сессияларының жұмысына қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) мектепке дейін тәрбие беретін және оқытатын ұйымдардың, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) өз құзыреті шегінде елді мекендерді сумен жабдықтауды ұйымдастырады және су пайдалану мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) елді мекендерді абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау жөніндегі қоғамдық жұмыстарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35) жерлеу және қабірлерді қарап-күту жөніндегі істі ұйымдастыру қағидаларына сәйкес, қабірге арналған жер учаскелерін есепке алу мен тіркеуді жүргізеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) кәсіпқой емес медиаторлардың тізлімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке адамдардың тұрғылықты жері бойынша және оларлың көпшілік демалатын орындарда спортпен шұғылдану үшін инфрақұрылым жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) қылмыстық-атқару жүйесінің мекемелерінде жазасын өтеп жатқан сотталғандардың жұмыспен қамтылуына, оның ішінде: қылмыстық-атқару жүйесінің кәсіпорындары мен мекемелері өндіретін тауарларға, орындайтын жұмыстарға және көрсетілетін қызметтерге тапсырыстарды орналастыру; қылмыстық-атқару жүйесі мекемелерінің аумағында сотталғандардың еңбегін пайдаланатын өндірістер ашу, оларды кеңейту және жаңғырту үшін кәсіпкерлік субъектілерін тарту арқылы жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) аудан орталығымен көлік қатынасын ұйымдастыру жөніндегі аудандық атқарушы органға ұсыныстар енгізу, сондай-ақ ауылдық жерде оқушыларды мектепке дейін және кейін қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) басқаруына берілген аудандық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз мүліктік жалға (жалдауға) береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) берілген коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің ) міндетті көлемдерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) берілген коммуналдық мүліктің сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) берілген аудандық коммуналдық заңды тұлғаларды басқаруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) жергілікті атқарушы органның шешімімен бекітілетін, басқаруына берілген аудандық коммуналдық мемлекеттік кәсіпорынның жылдық қаржылық есептілігін келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) басқаруына берілген коммуналдық қазыналық кәсіорындар өндіретін және өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) берілген аудандық коммуналдық мемлекеттік мекемелердің жергілікті бюджеттен қаржыландырылуының жеке жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) бюджеттен қаражаттарын үнемдеудің және (немесе) Қазақстан Республикасының жергілікті мемлекеттік басқару және өзін-өзі басқару туралы заңнамасында көзделген түсімдердің есебінен еңбек шарты бойынша қызметкерлер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) мемлекеттік мекемелердің өздерінің иелігінде қалатын тауарларды (жұмыстарды ,көрсетілетін қызметтерді) өткізуінен түсетін ақша түсімдері мен шығыстарының жиынтық жоспарын Қазақстан Республикасының бюджет заңнамасына сәйкес жасайды және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) ауылдың, ауылдық округтің тұрғын үй қорын түгендеуді жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) аудан әкімімен және жергілікті қоғамдастық жиналысымен келісу бойынша ауылдың, ауылдық округтің авариялық жағдайды үйлерін бұзуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) мемлекеттік жоспарлау жүйесінің бағдарламалық құжаттары аясында ауыл халқына микрокредит беруге жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінде көзделген, ауылдық округтің аумағында жасалған әкімшілік құқық бұзушылық туралы істерді қарайды және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) Қазақстан Республикасының заңнамасына сәйкес әкімшілік-аумақтық құрылысы мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) Ауылдық округ әкімінің құзырына Қазақстан Республикасының заңдарымен өзге де мәселелерді шешу жатқызылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ауылдық округтің жергілікті атқарушы органдары коммуналдық қалдықтарды басқару саласындағы мемлекеттік саясатты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) комуналдық органикалық қалдықтарды бөлек жинауды және оларды қалпына келтіруді, оның ішінде компостерлеу арқылы ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық қалдықтарды тұрақты әкетуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коммуналдық қалдықтарды басқару кезінде экологиялық талаптардың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коммуналдық қалдықтарды санкциясыз жағуды болғызбау және олардың жолын кесу арқылы іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ауылдық округ әкімі өзінің құзіретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуы үшін жоғары тұрған әкімнің, аудандық мәслихаттың алдында жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әкімде Қазақстан Республикасының заңнамасына сәйкес әкімнің орынбасары болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әкім:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамалық актілеріне сәйкес әкім орынбасарының міндеттері мен өкілеттіктерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Әкім аппараты қызметкерлерінің мемлекеттік қызметшілер этикасының нормаларын сақтауын әкім қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Әкім аппараты туралы Ережені аудан әкімдігіне бекітуге ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Әкім аппаратының қызметкерлерін қызметке тағайындайды және қызметінен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Әкім аппараты қызметкерлерінің міндеттерін және өкілеттілігін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Әкім аппараты қызметкерлерін мадақтайды, Қазақстан Республикасының заңнамасымен бекітілген тәртіпте материалдық көмек көрсетуді, тәртіптік жазалар қолдануды жүзеге асырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) өз құзыреті шегінде Әкім аппаратының барлық қызметкерлерге міндетті өкім шығарады және нұсқаулар береді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) сыбайлас жемқорлыққа қарсы іс-әрекет етеді және дербес жауап береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Әкім аппаратының мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Заңнамада көзделген жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкім аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Әкімнің аппаратын қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шардара ауданы әкімдігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 жылғы 14 қазандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 256 қаулысына 8-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Шардара ауданының Қызылқұм ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Түркістан облысы Шардара ауданы әкiмдiгiнiң 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Шардара ауданының Қызылқұм ауылдық округі әкімінің аппараты" мемлекеттік мекемесі (бұдан әрі – әкімнің аппараты) Қызылқұм ауылдық округ әкімінің (бұдан әрі – әкім) қызметін қамтамасыз ететін және Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыратын мемлекеттік мекеме болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Әкімнің аппараты өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Әкімнің аппараты туралы ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Әкімнің аппараты мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының заңнамасына сәйкес мемлекеттік тілде өз атауы бар мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, қазынашылық органдарында шоттары болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Әкімнің аппараты өз атынан азаматтық-құқықтық қатынастарға түседі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Әкімнің аппараты заңнамаға сәйкес мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Әкімнің аппараты туралы ережені, оның құрылымын аудан әкімдігі бекітеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Әкім аппаратының толық атауы – "Шардара ауданының Қызылқұм ауылдық округі әкімінің аппараты" мемлекеттік мекемесі. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Қызылқұм ауылдық округі, Қызылқұм ауылы, Ә.Молдағұлова көшесі № 2, индекс 161410.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Әкімнің аппаратын аудан әкімдігі құрады, қысқартады және қайта ұйымдастырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Әкімнің аппараты жергілікті бюджет есебінен ұсталатын мемлекеттік мекеме болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Әкімнің аппаратына әкім аппаратының функциялары болып табылатын міндеттерді орындау тұрғысынан кәсiпкерлiк субъектiлерімен шарттық қатынастарға түсуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Әкім аппаратының негізгі міндеттері, функциялары, құқықтары мен міндеттері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Міндеттер: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімнің қызметін ақпараттық-талдамалық, ұйымдық-құқықтық, материалдық-техникалық қамтамасыз ету, сондай-ақ жергілікті маңызы бар мәселелерді шешу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Функциялар: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімнің аппараты өз құзыреті шегінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жергілікті қоғамдастық жиынын, ауыл, көше, көппәтерлі тұрғын үй тұрғындарының бөлек жергілікті қоғамдастық жиынын, жергілікті қоғамдастық жиналысын өткізуді ұйымдастыруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бөлек жергілікті қоғамдастық жиынының, жергілікті қоғамдастық жиынының және жиналысының шақырылу уақытын, орнын және талқыланатын мәселелер туралы бұқаралық ақпарат құралдары арқылы немесе өзге де тәсілдермен олар өткізілетін күнге дейін күнтізбелік он күннен кешіктірмей хабардар етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жергілікті қоғамдастық жиынында немесе жергілікті қоғамдастық жиналысында қабылданған және ауыл, ауылдық округ әкімдері мақұлдаған шешімдердің орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ауылдың, ауылдық округтің бюджетін жоспарлауды және атқаруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жергілікті қоғамдастықтың жиналысына және аудан мәслихатына ауыл, ауылдық округ бюджетінің атқарылуы туралы есепті ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ауылдың, ауылдық округтің бюджетін іске асыру туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жергілікті қоғамдастықты дамыту бағдарламасын әзірлейді және оны жергілікті қоғамдастық жиналысының бекітуіне ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ауылдың, ауылдық округтің коммуналдық мүлкіне жататын объектілерді салу, реконструкциялау және жөндеу бойынша тапсырыс беруші болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жергілікті өзін-өзі басқарудың коммуналдық мүлкінің нысаналы және тиімді пайдаланылуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына қатысты коммуналдық меншік құқығы субъектісінің құқықтарын жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорынға алып қойылған мүлікті кейіннен баланстан шығара отырып, өзге тұлғаға бергенге дейін күтіп ұстау және оның сақталуын қамтамасыз ету мерзімін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті өзін-өзі басқарудың коммуналдық мүлкінің мәселелері бойынша мемлекеттің мүдделерін білдіреді, ауылдың, ауылдық округтің меншік (жергілікті өзін-өзі басқарудың коммуналдық меншігі) құқығын қорғауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жергілікті өзін-өзі басқарудың коммуналдық мүлкін сенімгерлік басқару шарты бойынша міндеттемелерді сенімгерлік басқарушының орындауын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорындардың даму жоспарларының орындалуын бақылауды және талдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жергілікті өзін-өзі басқарудың коммуналдық мүлкін есепке алуды ұйымдастырады, оның тиімді пайдаланылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауыл, ауылдық округ әкімінің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өз құзыреті шегінде жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқару саласындағы құқықтық актілердің жобаларын әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқарады, оны қорғау жөніндегі шараларды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шешім қабылдайды және жергілікті өзін-өзі басқарудың коммуналдық мүлкін жекешелендіруді жүзеге асырады, оның ішінде объектіні жекешелендіруге дайындау процесінде оның сақталуын қамтамасыз етеді, жекешелендіру процесін ұйымдастыру үшін делдалды тартады, жекешелендіру объектісін бағалауды қамтамасыз етеді, жекешелендіру объектісін сатып алу-сату шарттарын дайындау мен жасасуды және сатып алу-сату шарттары талаптарының сақталуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорын қызметінің нысанасы мен мақсаттарын, сондай-ақ осындай қызметті жүзеге асыратын коммуналдық мемлекеттік кәсіпорынның түрін (шаруашылық жүргізу құқығындағы немесе қазыналық кәсіпорын) айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғасына берілген немесе өзінің шаруашылық қызметінің нәтижесінде өзі сатып алған мүлікті алып қоюды немесе қайта бөлуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларының артық, пайдаланылмайтын не мақсатқа сай пайдаланылмайтын мүлкін алып қоюды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жергілікті өзін-өзі басқарудың коммуналдық мүлкін жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз не кейіннен сатып алу құқығымен мүліктік жалдауға (жалға алуға), сенімгерлік басқаруға береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) аудан әкімімен келісу бойынша жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларын құру, қайта ұйымдастыру, атауын өзгерту және тарату туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) коммуналдық мемлекеттік кәсіпорынға өзіне бекітіп берілген мүлікті (ол өндірген өнімді сатуды қоспағанда) иеліктен шығаруға немесе оған өзгеше тәсілмен билік етуге, филиалдар мен өкілдіктер құруға, сондай-ақ дебиторлық берешекті беруге және есептен шығаруға келісім береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жергілікті өзін-өзі басқарудың мемлекеттік заңды тұлғаларының жарғысын (ережесін), оған енгізілетін өзгерістер мен толықтыруларды бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің) міндетті көлемін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) мемлекеттік кәсіпорындардың даму жоспарларын және олардың орындалуы жөніндегі есептерді "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңында көзделген жағдайларда қарайды, келіседі және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жергілікті өзін-өзі басқарудың коммуналдық мүлкін пайдалану, оның ішінде оны кепілге, жалға алуға, өтеусіз пайдалануға және сенімгерлік басқаруға беру туралы шешімдер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жергілікті өзін-өзі басқарудың коммуналдық мүлкін жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына бекітіп береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жергілікті өзін-өзі басқарудың коммуналдық мүлкін иеліктен шығару туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасында берілген өзге де өкілеттіктерді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әкімнің аппараты өз құзыреті шегінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттiк органдар мен басқа ұйымдардың лауазымды тұлғаларынан қажеттi ақпаратты, құжаттарды және өзге де материалдарды сұрауға және алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мүлiктiк және мүлiктiк емес құқықтарды алуға және жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік басқару органдарының, мұрағаттардың, ғылыми мекемелердің ақпараттық деректер базаларын пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шарттар, келісімдер жасасуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасына сәйкес көзделген өзге де құқықтарға ие болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әкім аппаратының өз құзыреті шегіндегі міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданыстағы заңнамаға сәйкес халыққа сапалы мемлекеттік қызметтер көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Президентiнің, Yкіметінің және өзге де орталық атқарушы органдардың, облыс, аудан әкімінің және әкімдігінің, ауыл, ауылдық округ әкімінің актілерi мен тапсырмаларын сапалы және уақтылы орындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолданыстағы заңнамада көзделген өзге де міндеттерді жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Әкім аппаратының қызметін ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Әкімнің аппаратын әкім басқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Әкімнің өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тиісті әкімшілік –аумақтық бөлініс аумағындағы тиісті аудандық әкімдіктің лауазымды адамы болып табылады және мемлекеттік органдармен, ұйымдамен және азаматтармен өзара қарым-қатынастарда оның атынан сенімхатсыз өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтардың өтініштерін ,арыздарын, шағымдарын қарайды, азаматтардың құқықтары мен бостандықтарын қорғау жөнінде шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) салық және бюджетке төленетін басқа да міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) азаматтар мен заңды тұлғалардың Қазақстан Республикасының Конституциясының, заңдарының, Қазақстан Республикасының Президенті мен Үкіметі актілерінің, орталық және жергілікті мемлекеттік органдар нормативтік құқықтық актілерінің нормаларын орындауына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ауылдың, ауылдық округтің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ ауылдарда, ауылдық округтерде автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұсталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) шаруа немесе фермер қожалықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, жұмылдыру дайындығы мен жұмылдыру мәселелері жөніндегі, сондай-ақ азаматтық қорғау саласындағы Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) әділет органдары жоқ жергілікті жерлердегі ауыл, ауылдық округтің әкімі Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық әрекеттер жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жұмыспен қамту органдары жоқ жерлердегі ауылдың, ауылдық округтің әкімі Қазақстан Республикасының заңнамасында белгіленген тәртіппен жұмыссыздарды белгілеп отырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) табысы аз адамдарды анықтайды, жоғары тұрған органдарға еңбекпен қамтуды қамтамасыз ету, атаулы әлеуметтік көмек көрсету жөнінде ұсыныс енгізеді, жалғызілікті қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады,оларға қайырымдылық көмек көрсетудің үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) қылмыстық-атқару жүйесі мекемелерінен босатылған, пробация қызметінің есебінде тұрған адамдардың жұмысқа орналасуына жәрдемдеседі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес оларға әлеуметтік-құқықтық және өзге де көмек көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мүгедектерге көмек көрсетуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) қоғамдық жұмыстарды, жастар практикасын және әлеуметтік жұмыс орындарын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) дене шынықтыру және спорт жөніндегі уәкілетті органмен және мүгедектердің қоғамдық бірлестіктерімен бірлесіп, мүгедектер арасында сауықтыру және спорттық іс-шаралар өткізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мүгедектердің қоғамдық бірлестіктерімен бірлесіп, мәдени-бұқаралық және ағарту іс-шараларын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) мүгедектерге қайырымдылық және әлеуметтік көмек көрсетудің үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) халықтың әлеуметтік жағынан әлсіз топтарына қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ауылдық денсаулық сақтау ұйымдарын кадрлармен қамтамсыз етуге жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) "Алтын алқа" алқасымен наградталған аналарға үй бөлуге жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) жазалаудың осы түріне сотталған адамдардың қылмыстық-атқару қызметі саласындағы уәкілетті орган айқындайтын тәртіппен қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасында айқындалған тәртіппен әкімшілік жазаға тартылған адамдардың қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жергілікті әлкуметтік инфрақұрылымның дамуына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды дәрігерлік көмек көрсететін таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) қажет болған жағдайда жатқан науқасты денсаулық сақтау ұйымының стационарынан тұрғылықты жеріне дейін тасымалдауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) шаруашылықтар бойынша есепке алуды жүзеге асырады ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30)жергілікті бюджетті бекіту (нақтылау) кезінде аудан мәслихаты сессияларының жұмысына қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) мектепке дейін тәрбие беретін және оқытатын ұйымдардың, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) өз құзыреті шегінде елді мекендерді сумен жабдықтауды ұйымдастырады және су пайдалану мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) елді мекендерді абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау жөніндегі қоғамдық жұмыстарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35) жерлеу және қабірлерді қарап-күту жөніндегі істі ұйымдастыру қағидаларына сәйкес, қабірге арналған жер учаскелерін есепке алу мен тіркеуді жүргізеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) кәсіпқой емес медиаторлардың тізлімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке адамдардың тұрғылықты жері бойынша және оларлың көпшілік демалатын орындарда спортпен шұғылдану үшін инфрақұрылым жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) қылмыстық-атқару жүйесінің мекемелерінде жазасын өтеп жатқан сотталғандардың жұмыспен қамтылуына, оның ішінде: қылмыстық-атқару жүйесінің кәсіпорындары мен мекемелері өндіретін тауарларға, орындайтын жұмыстарға және көрсетілетін қызметтерге тапсырыстарды орналастыру; қылмыстық-атқару жүйесі мекемелерінің аумағында сотталғандардың еңбегін пайдаланатын өндірістер ашу, оларды кеңейту және жаңғырту үшін кәсіпкерлік субъектілерін тарту арқылы жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) аудан орталығымен көлік қатынасын ұйымдастыру жөніндегі аудандық атқарушы органға ұсыныстар енгізу, сондай-ақ ауылдық жерде оқушыларды мектепке дейін және кейін қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) басқаруына берілген аудандық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз мүліктік жалға (жалдауға) береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) берілген коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің ) міндетті көлемдерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) берілген коммуналдық мүліктің сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) берілген аудандық коммуналдық заңды тұлғаларды басқаруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) жергілікті атқарушы органның шешімімен бекітілетін, басқаруына берілген аудандық коммуналдық мемлекеттік кәсіпорынның жылдық қаржылық есептілігін келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) басқаруына берілген коммуналдық қазыналық кәсіорындар өндіретін және өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) берілген аудандық коммуналдық мемлекеттік мекемелердің жергілікті бюджеттен қаржыландырылуының жеке жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) бюджеттен қаражаттарын үнемдеудің және (немесе) Қазақстан Республикасының жергілікті мемлекеттік басқару және өзін-өзі басқару туралы заңнамасында көзделген түсімдердің есебінен еңбек шарты бойынша қызметкерлер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) мемлекеттік мекемелердің өздерінің иелігінде қалатын тауарларды (жұмыстарды ,көрсетілетін қызметтерді) өткізуінен түсетін ақша түсімдері мен шығыстарының жиынтық жоспарын Қазақстан Республикасының бюджет заңнамасына сәйкес жасайды және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) ауылдың, ауылдық округтің тұрғын үй қорын түгендеуді жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) аудан әкімімен және жергілікті қоғамдастық жиналысымен келісу бойынша ауылдың, ауылдық округтің авариялық жағдайды үйлерін бұзуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) мемлекеттік жоспарлау жүйесінің бағдарламалық құжаттары аясында ауыл халқына микрокредит беруге жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінде көзделген, ауылдық округтің аумағында жасалған әкімшілік құқық бұзушылық туралы істерді қарайды және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) Қазақстан Республикасының заңнамасына сәйкес әкімшілік-аумақтық құрылысы мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) Ауылдық округ әкімінің құзырына Қазақстан Республикасының заңдарымен өзге де мәселелерді шешу жатқызылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ауылдық округтің жергілікті атқарушы органдары коммуналдық қалдықтарды басқару саласындағы мемлекеттік саясатты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) комуналдық органикалық қалдықтарды бөлек жинауды және оларды қалпына келтіруді, оның ішінде компостерлеу арқылы ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық қалдықтарды тұрақты әкетуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коммуналдық қалдықтарды басқару кезінде экологиялық талаптардың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коммуналдық қалдықтарды санкциясыз жағуды болғызбау және олардың жолын кесу арқылы іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ауылдық округ әкімі өзінің құзіретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуы үшін жоғары тұрған әкімнің, аудандық мәслихаттың алдында жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әкімде Қазақстан Республикасының заңнамасына сәйкес әкімнің орынбасары болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әкім:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамалық актілеріне сәйкес әкім орынбасарының міндеттері мен өкілеттіктерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Әкім аппараты қызметкерлерінің мемлекеттік қызметшілер этикасының нормаларын сақтауын әкім қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Әкім аппараты туралы Ережені аудан әкімдігіне бекітуге ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Әкім аппаратының қызметкерлерін қызметке тағайындайды және қызметінен босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Әкім аппараты қызметкерлерінің міндеттерін және өкілеттілігін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Әкім аппараты қызметкерлерін мадақтайды, Қазақстан Республикасының заңнамасымен бекітілген тәртіпте материалдық көмек көрсетуді, тәртіптік жазалар қолдануды жүзеге асырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) өз құзыреті шегінде Әкім аппаратының барлық қызметкерлерге міндетті өкім шығарады және нұсқаулар береді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) сыбайлас жемқорлыққа қарсы іс-әрекет етеді және дербес жауап береді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Әкім аппаратының мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Заңнамада көзделген жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкім аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Әкімнің аппаратын қайта ұйымдастыру және тарату</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шардара ауданы әкімдігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 жылғы 14 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 256 қаулысына 9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шардара ауданы Сүткент ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже 1. Жалпы ережелер</w:t>
-[...17 lines deleted...]
-      1. "Сүткент ауылдық округі әкімі аппараты" мемлекеттік мекемесі (бұдан әрі – әкімнің аппараты) Сүткент ауылдық округ әкімі (бұдан әрі – әкім) қызметін қамтамасыз ететін және Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыратын мемлекеттік мекеме болып табылады.</w:t>
+        <w:t xml:space="preserve"> "Шардара ауданы Сүткент ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Түркістан облысы Шардара ауданы әкiмдiгiнiң 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Сүткент ауылдық округі әкімінің аппараты" мемлекеттік мекемесі (бұдан әрі – әкімнің аппараты) Сүткент ауылдық округ әкімі (бұдан әрі – әкім) қызметін қамтамасыз ететін және Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыратын мемлекеттік мекеме болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Әкімнің аппараты өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Әкімнің аппараты туралы ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21648,51 +22898,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әкімнің аппараты туралы ережені, оның құрылымын аудан әкімдігі бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Әкім аппаратының толық атауы - "Сүткент ауылдық округі әкімі аппараты" мемлекеттік мекемесі. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Сүткент ауылдық округі, Ә.Тоқсанбаев көшесі 2 үй, индекс 161412.</w:t>
+      7. Әкім аппаратының толық атауы – "Шардара аудананың Сүткент ауылдық округі әкімінің аппараты" мемлекеттік мекемесі. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Сүткент ауылдық округі, Ә.Тоқсанбаев көшесі № 2, индекс 161412.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әкімнің аппаратын аудан әкімдігі құрады, қысқартады және қайта ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22634,177 +23884,177 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әкімнің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тиiстi әкiмшiлiк-аумақтық бөлiнiс аумағында тиiстi аудандық әкiмдіктің лауазымды адамы болып табылады және мемлекеттiк органдармен, ұйымдармен және азаматтармен өзара қарым-қатынастарда оның атынан сенiмхатсыз өкiлдiк етедi;</w:t>
-[...125 lines deleted...]
-      8) өз құзыретi шегiнде әскери мiндеттiлiк және әскери қызмет, жұмылдыру дайындығы мен жұмылдыру мәселелері жөніндегі, сондай-ақ азаматтық қорғау саласындағы Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етедi;</w:t>
+      1) тиісті әкімшілік –аумақтық бөлініс аумағындағы тиісті аудандық әкімдіктің лауазымды адамы болып табылады және мемлекеттік органдармен, ұйымдамен және азаматтармен өзара қарым-қатынастарда оның атынан сенімхатсыз өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтардың өтініштерін ,арыздарын, шағымдарын қарайды, азаматтардың құқықтары мен бостандықтарын қорғау жөнінде шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) салық және бюджетке төленетін басқа да міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) азаматтар мен заңды тұлғалардың Қазақстан Республикасының Конституциясының, заңдарының, Қазақстан Республикасының Президенті мен Үкіметі актілерінің, орталық және жергілікті мемлекеттік органдар нормативтік құқықтық актілерінің нормаларын орындауына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ауылдың, ауылдық округтің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ ауылдарда, ауылдық округтерде автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұсталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) шаруа немесе фермер қожалықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, жұмылдыру дайындығы мен жұмылдыру мәселелері жөніндегі, сондай-ақ азаматтық қорғау саласындағы Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) әділет органдары жоқ жергілікті жерлердегі ауыл, ауылдық округтің әкімі Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық әрекеттер жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22814,69 +24064,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жұмыспен қамту органдары жоқ жерлердегі ауылдың, ауылдық округтің әкімі Қазақстан Республикасының заңнамасында белгіленген тәртіппен жұмыссыздарды белгілеп отырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) тарихи және мәдени мұраны сақтау жөнiндегi жұмысты ұйымдастырады;</w:t>
-[...17 lines deleted...]
-      12) табысы аз адамдарды анықтайды, жоғары тұрған органдарға еңбекпен қамтуды қамтамасыз ету, атаулы әлеуметтік көмек көрсету жөнінде ұсыныс енгізеді, жалғызілікті қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады, оларға қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
+      11) табысы аз адамдарды анықтайды, жоғары тұрған органдарға еңбекпен қамтуды қамтамасыз ету, атаулы әлеуметтік көмек көрсету жөнінде ұсыныс енгізеді, жалғызілікті қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады,оларға қайырымдылық көмек көрсетудің үйлестіреді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) қылмыстық-атқару жүйесі мекемелерінен босатылған, пробация қызметінің есебінде тұрған адамдардың жұмысқа орналасуына жәрдемдеседі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес оларға әлеуметтік-құқықтық және өзге де көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22904,123 +24136,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) қоғамдық жұмыстарды, жастар практикасын және әлеуметтік жұмыс орындарын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) дене шынықтыру және спорт жөніндегі уәкiлеттi органмен және мүгедектердiң қоғамдық бiрлестiктерiмен бiрлесiп, мүгедектер арасында сауықтыру және спорттық iс-шаралар өткiзудi ұйымдастырады;</w:t>
-[...71 lines deleted...]
-      20) ауылдық денсаулық сақтау ұйымдарын кадрлармен қамтамасыз етуге жәрдемдеседі;</w:t>
+      16) дене шынықтыру және спорт жөніндегі уәкілетті органмен және мүгедектердің қоғамдық бірлестіктерімен бірлесіп, мүгедектер арасында сауықтыру және спорттық іс-шаралар өткізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мүгедектердің қоғамдық бірлестіктерімен бірлесіп, мәдени-бұқаралық және ағарту іс-шараларын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) мүгедектерге қайырымдылық және әлеуметтік көмек көрсетудің үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) халықтың әлеуметтік жағынан әлсіз топтарына қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ауылдық денсаулық сақтау ұйымдарын кадрлармен қамтамсыз етуге жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) "Алтын алқа" алқасымен наградталған аналарға үй бөлуге жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23030,645 +24262,753 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) жазалаудың осы түріне сотталған адамдардың қылмыстық-атқару қызметі саласындағы уәкілетті орган айқындайтын тәртіппен қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) жергiлiктi әлеуметтiк инфрақұрылымның дамуына жәрдемдеседi;</w:t>
-[...593 lines deleted...]
-      19. Әкім:</w:t>
+      23) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасында айқындалған тәртіппен әкімшілік жазаға тартылған адамдардың қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жергілікті әлкуметтік инфрақұрылымның дамуына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды дәрігерлік көмек көрсететін таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) қажет болған жағдайда жатқан науқасты денсаулық сақтау ұйымының стационарынан тұрғылықты жеріне дейін тасымалдауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) шаруашылықтар бойынша есепке алуды жүзеге асырады ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30)жергілікті бюджетті бекіту (нақтылау) кезінде аудан мәслихаты сессияларының жұмысына қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) мектепке дейін тәрбие беретін және оқытатын ұйымдардың, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) өз құзыреті шегінде елді мекендерді сумен жабдықтауды ұйымдастырады және су пайдалану мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) елді мекендерді абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау жөніндегі қоғамдық жұмыстарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35) жерлеу және қабірлерді қарап-күту жөніндегі істі ұйымдастыру қағидаларына сәйкес, қабірге арналған жер учаскелерін есепке алу мен тіркеуді жүргізеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) кәсіпқой емес медиаторлардың тізлімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке адамдардың тұрғылықты жері бойынша және оларлың көпшілік демалатын орындарда спортпен шұғылдану үшін инфрақұрылым жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) қылмыстық-атқару жүйесінің мекемелерінде жазасын өтеп жатқан сотталғандардың жұмыспен қамтылуына, оның ішінде: қылмыстық-атқару жүйесінің кәсіпорындары мен мекемелері өндіретін тауарларға, орындайтын жұмыстарға және көрсетілетін қызметтерге тапсырыстарды орналастыру; қылмыстық-атқару жүйесі мекемелерінің аумағында сотталғандардың еңбегін пайдаланатын өндірістер ашу, оларды кеңейту және жаңғырту үшін кәсіпкерлік субъектілерін тарту арқылы жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) аудан орталығымен көлік қатынасын ұйымдастыру жөніндегі аудандық атқарушы органға ұсыныстар енгізу, сондай-ақ ауылдық жерде оқушыларды мектепке дейін және кейін қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) басқаруына берілген аудандық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз мүліктік жалға (жалдауға) береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) берілген коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің ) міндетті көлемдерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) берілген коммуналдық мүліктің сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) берілген аудандық коммуналдық заңды тұлғаларды басқаруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) жергілікті атқарушы органның шешімімен бекітілетін, басқаруына берілген аудандық коммуналдық мемлекеттік кәсіпорынның жылдық қаржылық есептілігін келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) басқаруына берілген коммуналдық қазыналық кәсіорындар өндіретін және өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) берілген аудандық коммуналдық мемлекеттік мекемелердің жергілікті бюджеттен қаржыландырылуының жеке жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) бюджеттен қаражаттарын үнемдеудің және (немесе) Қазақстан Республикасының жергілікті мемлекеттік басқару және өзін-өзі басқару туралы заңнамасында көзделген түсімдердің есебінен еңбек шарты бойынша қызметкерлер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) мемлекеттік мекемелердің өздерінің иелігінде қалатын тауарларды (жұмыстарды ,көрсетілетін қызметтерді) өткізуінен түсетін ақша түсімдері мен шығыстарының жиынтық жоспарын Қазақстан Республикасының бюджет заңнамасына сәйкес жасайды және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) ауылдың, ауылдық округтің тұрғын үй қорын түгендеуді жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) аудан әкімімен және жергілікті қоғамдастық жиналысымен келісу бойынша ауылдың, ауылдық округтің авариялық жағдайды үйлерін бұзуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) мемлекеттік жоспарлау жүйесінің бағдарламалық құжаттары аясында ауыл халқына микрокредит беруге жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінде көзделген, ауылдық округтің аумағында жасалған әкімшілік құқық бұзушылық туралы істерді қарайды және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) Қазақстан Республикасының заңнамасына сәйкес әкімшілік-аумақтық құрылысы мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) Ауылдық округ әкімінің құзырына Қазақстан Республикасының заңдарымен өзге де мәселелерді шешу жатқызылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ауылдық округтің жергілікті атқарушы органдары коммуналдық қалдықтарды басқару саласындағы мемлекеттік саясатты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) комуналдық органикалық қалдықтарды бөлек жинауды және оларды қалпына келтіруді, оның ішінде компостерлеу арқылы ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық қалдықтарды тұрақты әкетуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коммуналдық қалдықтарды басқару кезінде экологиялық талаптардың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коммуналдық қалдықтарды санкциясыз жағуды болғызбау және олардың жолын кесу арқылы іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ауылдық округ әкімі өзінің құзіретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуы үшін жоғары тұрған әкімнің, аудандық мәслихаттың алдында жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әкімде Қазақстан Республикасының заңнамасына сәйкес әкімнің орынбасары болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әкім:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамалық актілеріне сәйкес әкім орынбасарының міндеттері мен өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23802,139 +25142,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Әкім аппаратының мүлкі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Заңнамада көзделген жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      21. Заңнамада көзделген жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкім аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады.</w:t>
-[...17 lines deleted...]
-      22. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
+      22. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Әкімнің аппаратын қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
+      24. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24015,51 +25355,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 256 қаулысына 10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шардара ауданының Ақшеңгелді ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже 1. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> "Шардара ауданының Ақшеңгелді ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Түркістан облысы Шардара ауданы әкiмдiгiнiң 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Шардара ауданының Ақшеңгелді ауылдық округі әкімінің аппараты" мемлекеттік мекемесі (бұдан әрі- әкімнің аппараты) Ақшеңгелді ауылдық округі әкімінің (бұдан әрі- әкім) қызметін қамтамасыз ететін және Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыратын мемлекеттік мекеме болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -24141,51 +25535,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әкімнің аппараты туралы ережені, оның құрылымын аудан әкімдігі бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Әкім аппаратының толық атауы- "Шардара ауданының Ақшеңгелді ауылдық округі әкімінің аппараты" мемлекеттік мекемесі.Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Ақшеңгелді ауылдық округі, Ақалтын ауылы, Орталық көшесі 7 үй, индекс 161415.</w:t>
+      7. Әкім аппаратының толық атауы- "Шардара ауданының Ақшеңгелді ауылдық округі әкімінің аппараты" мемлекеттік мекемесі.Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Ақшеңгелді ауылдық округі, Ақалтын ауылы, Орталық көшесі, № 7, индекс 161415.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әкімнің аппаратын аудан әкімдігі құрады, қысқартады және қайта ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -24301,645 +25695,645 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімнің аппараты өз құзыреті шегінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16)жергілікті қоғамдастық жиынын, ауыл, көше, көппәтерлі тұрғын үй тұрғындарының бөлек жергілікті қоғамдастық жиынын, жергілікті қоғамдастық жиналысын өткізуді ұйымдастыруды қамтамасыз етеді.</w:t>
-[...251 lines deleted...]
-      30)жергілікті өзін-өзі басқарудың коммуналдық үлкін есепке алуды ұйымдастырады, оның тиімді пайдаланылуын қамтамасыз етеді.</w:t>
+      1) жергілікті қоғамдастық жиынын, ауыл, көше, көппәтерлі тұрғын үй тұрғындарының бөлек жергілікті қоғамдастық жиынын, жергілікті қоғамдастық жиналысын өткізуді ұйымдастыруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бөлек жергілікті қоғамдастық жиынының, жергілікті қоғамдастық жиынының және жиналысының шақырылу уақытын, орнын және талқыланатын мәселелер туралы бұқаралық ақпарат құралдары арқылы немесе өзге де тәсілдермен олар өткізілетін күнге дейін күнтізбелік он күннен кешіктірмей хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жергілікті қоғамдастық жиынында немесе жергілікті қоғамдастық жиналысында қабылданған және ауыл, ауылдық округ әкімдері мақұлданған шешімдердің орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ауылдың, ауылдық округтің бюджетін жоспарлауды және атқаруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жергілкті қоғамдастықтың жиналысына және аудан мәслихатына ауыл,ауылдық округ бюджетінің атқарылуы туралы есепті ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ауылдың, ауылдық округтің бюджетін іске асыру туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жергілікті қоғамдастықты дамыту бағдарламасын әзірлейді және оны жергілікті қоғамдастық жиналысының бекітуіне ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ауылдың, ауылдық округтің коммуналдық мүлкіне жататын объектілерді салу, реконструкциялау және жөндеу бойынша тапсырыс беруші болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жергілікті өзін-өзі басқарудың коммуналдық мүлкінің нысаналы және тиімді пайдаланылуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына қатысты коммуналдық меншік құқығы субъектісінің құқықтарын жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорынға алып қойылған мүлікті кейіннен баланстан шығара отырып, өзге тұлғаға бергенге дейін ұстау және оның сақталуын қамтамасыз ету мерзімін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті өзін-өзі басқарудың коммуналдық мүлкінің мәселелері бойынша мемлекеттің мүдделерін білдіреді, ауылдың округтің меншік (жергілікті өзін-өзі басқарудың коммуналдық меншігі) құқығын қорғауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жергілікті өзін-өзі басқарудың коммуналдық мүлкін сенімгерлік басқару шарты бойынша міндеттемелерді сенімгерлік басқарушының орындауын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мүлкі ауылдың, ауылдың округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорындардың даму жоспарларының орындалуынбақылауды және талдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жергілікті өзін-өзі басқарудың коммуналдық үлкін есепке алуды ұйымдастырады, оның тиімді пайдаланылуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауыл, ауылдық округ әкімінің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18)өз құзыреті шегінде жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқару саласындағы құқықтық актілердің жобаларын әзірлейді;</w:t>
-[...305 lines deleted...]
-      13.Әкімнің аппараты өз құзыреті шегінде:</w:t>
+      1) өз құзыреті шегінде жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқару саласындағы құқықтық актілердің жобаларын әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқарады, оны қорғау жөніндегі шараларды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шешім қабылдайды және жергілікті өзін-өзі басқарудың коммуналдық мүлкін жекешелендіруді жүзеге асырады, оның ішінде объектіні жекешелендіруге дайындау процесінде оның сақталуын қамтамасыз етеді, жекшелендіру процесін ұйымдастыру үшін делдалды тартады,жекешелендіру объектісін бағалауды қамтамасыз етеді, жекешелендіру объектісін сатып алу-сату шарттарын дайындау мен жасасуды және сатып алу-сату шарттары талаптарының сақталуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорын қызметінің нысанасы мен мақсаттарын,сондай-ақ осындай қызметті жүзеге асыратын коммуналдық мемлекеттік кәсіпорынның түрін (шаруашылық жүргізу құқығындағы немесе қазыналық кәсіпорын) айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғасына берілген немесе өзінің шарушылық қызметінің нәтижесінде өзі сатып алған мүлікті алып қоюды немесе қайта бөлуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларының артық, пайдаланылмайтын не мақсатқа сай пайдаланылмайтын мүлкін алып қоюды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жергілікті өзін-өзі басқарудың коммуналдық мүлкін жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз не кейіннен сатып алу құқығымен мүліктік жалдауға (жалға алуға), сенімгерлік басқаруға береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) аудан әкімімен келісу бойынша жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларын құру, қайта ұйымдастыру, атауын өзгерту және тарату туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) коммуналдық мемлекеттік кәсіпорынға өзіне бекітіп берілген мүлікті (ол өндірген өнімді сатуды қоспағанда) иеліктен шығаруға немесе оған өзгеше тәсілмен билік етуге,филиалдар мен өкілдіктер құруға,сондай-ақ дебиторлық берешекті беруге және есептен шығаруға келісім береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жергілікті өзін-өзі басқарудың мемлекеттік заңды тұлғаларының жарғысын (ережесін), оған енгізілетін өзгерістер мен толықтыруларды бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі)коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің) міндетті көлемін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) мемлекеттік кәсіпорындардың даму жоспарларын және олардың орындалуы жөніндегі есептерді "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңында көзделген жағдайларда қарайды, келіседі және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жергілікті өзін-өзі басқарудың коммуналдық мүлкін пайдалану, оның ішінде оны кепілге, жалға алуға, өтеусіз пайдалануға жіне сенімгерлік басқару беру туралы шешімдер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жергілікті өзін-өзі басқаркудың коммуналдық мүлкін жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына бекітіп береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жергілікті өзін-өзі басқаркудың коммуналдық мүлкін иеліктен шығару туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасында берілген өзге де өкілеттіктерді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Әкімнің аппараты өз құзыреті шегінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттік органдар мен басқа ұйымдардың лауазымды тұлғаларынан қажетті ақпаратты, құжаттарды және өзге де материалдарды сұрауға және алуға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25003,51 +26397,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасына сәйкес көзделген өзге де құқықтарға ие болуға құқылы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14.Әкім аппаратының өз құзыреті шегіндегі міндеттері:</w:t>
+      14. Әкім аппаратының өз құзыреті шегіндегі міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолданыстағы заңнамаға сәйкес халыққа сапалы мемлекеттік қызметтер көрсету:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25109,51 +26503,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15.Әкімінің аппаратын әкім басқарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16.Әкімнің өкілеттіктері:</w:t>
+      16. Әкімнің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тиісті әкімшілік –аумақтық бөлініс аумағындағы тиісті аудандық әкімдіктің лауазымды адамы болып табылады және мемлекеттік органдармен, ұйымдамен және азаматтармен өзара қарым-қатынастарда оның атынан сенімхатсыз өкілдік етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25505,609 +26899,753 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) жазалаудың осы түріне сотталған адамдардың қылмыстық-атқару қызметі саласындағы уәкілетті орган айқындайтын тәртіппен қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) жергілікті әлкуметтік инфрақұрылымның дамуына жәрдемдеседі;</w:t>
-[...557 lines deleted...]
-      19.Әкім.</w:t>
+      23) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасында айқындалған тәртіппен әкімшілік жазаға тартылған адамдардың қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жергілікті әлкуметтік инфрақұрылымның дамуына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды дәрігерлік көмек көрсететін таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) қажет болған жағдайда жатқан науқасты денсаулық сақтау ұйымының стационарынан тұрғылықты жеріне дейін тасымалдауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) шаруашылықтар бойынша есепке алуды жүзеге асырады ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30)жергілікті бюджетті бекіту (нақтылау) кезінде аудан мәслихаты сессияларының жұмысына қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) мектепке дейін тәрбие беретін және оқытатын ұйымдардың, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) өз құзыреті шегінде елді мекендерді сумен жабдықтауды ұйымдастырады және су пайдалану мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) елді мекендерді абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау жөніндегі қоғамдық жұмыстарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35) жерлеу және қабірлерді қарап-күту жөніндегі істі ұйымдастыру қағидаларына сәйкес, қабірге арналған жер учаскелерін есепке алу мен тіркеуді жүргізеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) кәсіпқой емес медиаторлардың тізлімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке адамдардың тұрғылықты жері бойынша және оларлың көпшілік демалатын орындарда спортпен шұғылдану үшін инфрақұрылым жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) қылмыстық-атқару жүйесінің мекемелерінде жазасын өтеп жатқан сотталғандардың жұмыспен қамтылуына, оның ішінде: қылмыстық-атқару жүйесінің кәсіпорындары мен мекемелері өндіретін тауарларға, орындайтын жұмыстарға және көрсетілетін қызметтерге тапсырыстарды орналастыру; қылмыстық-атқару жүйесі мекемелерінің аумағында сотталғандардың еңбегін пайдаланатын өндірістер ашу, оларды кеңейту және жаңғырту үшін кәсіпкерлік субъектілерін тарту арқылы жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) аудан орталығымен көлік қатынасын ұйымдастыру жөніндегі аудандық атқарушы органға ұсыныстар енгізу, сондай-ақ ауылдық жерде оқушыларды мектепке дейін және кейін қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) басқаруына берілген аудандық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз мүліктік жалға (жалдауға) береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) берілген коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің ) міндетті көлемдерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) берілген коммуналдық мүліктің сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) берілген аудандық коммуналдық заңды тұлғаларды басқаруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) жергілікті атқарушы органның шешімімен бекітілетін, басқаруына берілген аудандық коммуналдық мемлекеттік кәсіпорынның жылдық қаржылық есептілігін келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) басқаруына берілген коммуналдық қазыналық кәсіорындар өндіретін және өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) берілген аудандық коммуналдық мемлекеттік мекемелердің жергілікті бюджеттен қаржыландырылуының жеке жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) бюджеттен қаражаттарын үнемдеудің және (немесе) Қазақстан Республикасының жергілікті мемлекеттік басқару және өзін-өзі басқару туралы заңнамасында көзделген түсімдердің есебінен еңбек шарты бойынша қызметкерлер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) мемлекеттік мекемелердің өздерінің иелігінде қалатын тауарларды (жұмыстарды ,көрсетілетін қызметтерді) өткізуінен түсетін ақша түсімдері мен шығыстарының жиынтық жоспарын Қазақстан Республикасының бюджет заңнамасына сәйкес жасайды және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) ауылдың, ауылдық округтің тұрғын үй қорын түгендеуді жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) аудан әкімімен және жергілікті қоғамдастық жиналысымен келісу бойынша ауылдың, ауылдық округтің авариялық жағдайды үйлерін бұзуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) мемлекеттік жоспарлау жүйесінің бағдарламалық құжаттары аясында ауыл халқына микрокредит беруге жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінде көзделген, ауылдық округтің аумағында жасалған әкімшілік құқық бұзушылық туралы істерді қарайды және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) Қазақстан Республикасының заңнамасына сәйкес әкімшілік-аумақтық құрылысы мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) Ауылдық округ әкімінің құзырына Қазақстан Республикасының заңдарымен өзге де мәселелерді шешу жатқызылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ауылдық округтің жергілікті атқарушы органдары коммуналдық қалдықтарды басқару саласындағы мемлекеттік саясатты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) комуналдық органикалық қалдықтарды бөлек жинауды және оларды қалпына келтіруді, оның ішінде компостерлеу арқылы ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық қалдықтарды тұрақты әкетуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коммуналдық қалдықтарды басқару кезінде экологиялық талаптардың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коммуналдық қалдықтарды санкциясыз жағуды болғызбау және олардың жолын кесу арқылы іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ауылдық округ әкімі өзінің құзіретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуы үшін жоғары тұрған әкімнің, аудандық мәслихаттың алдында жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әкімде Қазақстан Республикасының заңнамасына сәйкес әкімнің орынбасары болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20.Әкім.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамалық актілеріне сәйкес әкім орынбасарларының міндеттері мен өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -26241,139 +27779,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Әкім аппаратының мүлкі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20.Заңнамада жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      21. Заңнамада жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкім аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21.Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады.</w:t>
-[...17 lines deleted...]
-      22.Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
+      22. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Әкімнің аппаратына қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23.Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
+      24. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -26409,96 +27947,150 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Шардара ауданы әкімдігінің </w:t>
+              <w:t>Шардара ауданы әкімдігінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 жылғы 14 қазандағы </w:t>
+              <w:t>2024 жылғы 14 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 256 қаулысына 11- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шардара ауданының Достық ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже 1. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> "Шардара ауданының Достық ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Түркістан облысы Шардара ауданы әкiмдiгiнiң 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Шардара ауданының Достық ауылдық округі әкімінің аппараты" мемлекеттік мекемесі (бұдан әрі – әкімнің аппараты) Достық ауылдық округ әкімінің (бұдан әрі – әкім) қызметін қамтамасыз ететін және Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыратын мемлекеттік мекеме болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -26580,51 +28172,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әкімнің аппараты туралы ережені, оның құрылымын аудан әкімдігі бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Әкім аппаратының толық атауы - "Шардара ауданының Достық ауылдық округі әкімінің аппараты" мемлекеттік мекемесі. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Достық ауылдық округі, Достық ауылы, Қазбек би көшесі 2 үй, индекс 161405.</w:t>
+      7. Әкім аппаратының толық атауы – "Шардара ауданының Достық ауылдық округі әкімінің аппараты" мемлекеттік мекемесі. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Достық ауылдық округі, Достық ауылы, Қазбек би көшесі, №2, индекс 161405.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әкімнің аппаратын аудан әкімдігі құрады, қысқартады және қайта ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -27566,177 +29158,177 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Әкімнің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тиiстi әкiмшiлiк-аумақтық бөлiнiс аумағында тиiстi аудандық әкiмдіктің лауазымды адамы болып табылады және мемлекеттiк органдармен, ұйымдармен және азаматтармен өзара қарым-қатынастарда оның атынан сенiмхатсыз өкiлдiк етедi;</w:t>
-[...125 lines deleted...]
-      8) өз құзыретi шегiнде әскери мiндеттiлiк және әскери қызмет, жұмылдыру дайындығы мен жұмылдыру мәселелері жөніндегі, сондай-ақ азаматтық қорғау саласындағы Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етедi;</w:t>
+      1) тиісті әкімшілік –аумақтық бөлініс аумағындағы тиісті аудандық әкімдіктің лауазымды адамы болып табылады және мемлекеттік органдармен, ұйымдамен және азаматтармен өзара қарым-қатынастарда оның атынан сенімхатсыз өкілдік етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтардың өтініштерін ,арыздарын, шағымдарын қарайды, азаматтардың құқықтары мен бостандықтарын қорғау жөнінде шаралар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) салық және бюджетке төленетін басқа да міндетті төлемдерді жинауға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) азаматтар мен заңды тұлғалардың Қазақстан Республикасының Конституциясының, заңдарының, Қазақстан Республикасының Президенті мен Үкіметі актілерінің, орталық және жергілікті мемлекеттік органдар нормативтік құқықтық актілерінің нормаларын орындауына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз құзыреті шегінде жер қатынастарын реттеуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ауылдың, ауылдық округтің коммуналдық тұрғын үй қорының сақталуын, сондай-ақ ауылдарда, ауылдық округтерде автомобиль жолдарының салынуын, қайта жаңартылуын, жөнделуін және күтіп ұсталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) шаруа немесе фермер қожалықтарын ұйымдастыруға, кәсіпкерлік қызметті дамытуға жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өз құзыреті шегінде әскери міндеттілік және әскери қызмет, жұмылдыру дайындығы мен жұмылдыру мәселелері жөніндегі, сондай-ақ азаматтық қорғау саласындағы Қазақстан Республикасы заңнамасының орындалуын ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) әділет органдары жоқ жергілікті жерлердегі ауыл, ауылдық округтің әкімі Қазақстан Республикасының заңнамасында белгіленген тәртіппен нотариаттық әрекеттер жасауды, азаматтық хал актілерін тіркеуді ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -27746,69 +29338,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жұмыспен қамту органдары жоқ жерлердегі ауылдың, ауылдық округтің әкімі Қазақстан Республикасының заңнамасында белгіленген тәртіппен жұмыссыздарды белгілеп отырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) тарихи және мәдени мұраны сақтау жөнiндегi жұмысты ұйымдастырады;</w:t>
-[...17 lines deleted...]
-      12) табысы аз адамдарды анықтайды, жоғары тұрған органдарға еңбекпен қамтуды қамтамасыз ету, атаулы әлеуметтік көмек көрсету жөнінде ұсыныс енгізеді, жалғызілікті қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады, оларға қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
+      11) табысы аз адамдарды анықтайды, жоғары тұрған органдарға еңбекпен қамтуды қамтамасыз ету, атаулы әлеуметтік көмек көрсету жөнінде ұсыныс енгізеді, жалғызілікті қарттарға және еңбекке жарамсыз азаматтарға үйінде қызмет көрсетуді ұйымдастырады,оларға қайырымдылық көмек көрсетудің үйлестіреді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) қылмыстық-атқару жүйесі мекемелерінен босатылған, пробация қызметінің есебінде тұрған адамдардың жұмысқа орналасуына жәрдемдеседі, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес оларға әлеуметтік-құқықтық және өзге де көмек көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -27836,123 +29410,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) қоғамдық жұмыстарды, жастар практикасын және әлеуметтік жұмыс орындарын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) дене шынықтыру және спорт жөніндегі уәкiлеттi органмен және мүгедектердiң қоғамдық бiрлестiктерiмен бiрлесiп, мүгедектер арасында сауықтыру және спорттық iс-шаралар өткiзудi ұйымдастырады;</w:t>
-[...71 lines deleted...]
-      20) ауылдық денсаулық сақтау ұйымдарын кадрлармен қамтамасыз етуге жәрдемдеседі;</w:t>
+      16) дене шынықтыру және спорт жөніндегі уәкілетті органмен және мүгедектердің қоғамдық бірлестіктерімен бірлесіп, мүгедектер арасында сауықтыру және спорттық іс-шаралар өткізуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) мүгедектердің қоғамдық бірлестіктерімен бірлесіп, мәдени-бұқаралық және ағарту іс-шараларын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) мүгедектерге қайырымдылық және әлеуметтік көмек көрсетудің үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) халықтың әлеуметтік жағынан әлсіз топтарына қайырымдылық көмек көрсетуді үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ауылдық денсаулық сақтау ұйымдарын кадрлармен қамтамсыз етуге жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) "Алтын алқа" алқасымен наградталған аналарға үй бөлуге жәрдемдеседі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -27962,645 +29536,753 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) жазалаудың осы түріне сотталған адамдардың қылмыстық-атқару қызметі саласындағы уәкілетті орган айқындайтын тәртіппен қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) жергiлiктi әлеуметтiк инфрақұрылымның дамуына жәрдемдеседi;</w:t>
-[...593 lines deleted...]
-      19. Әкім:</w:t>
+      23) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасында айқындалған тәртіппен әкімшілік жазаға тартылған адамдардың қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жергілікті әлкуметтік инфрақұрылымның дамуына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды дәрігерлік көмек көрсететін таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) қажет болған жағдайда жатқан науқасты денсаулық сақтау ұйымының стационарынан тұрғылықты жеріне дейін тасымалдауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) шаруашылықтар бойынша есепке алуды жүзеге асырады ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30)жергілікті бюджетті бекіту (нақтылау) кезінде аудан мәслихаты сессияларының жұмысына қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) мектепке дейін тәрбие беретін және оқытатын ұйымдардың, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) өз құзыреті шегінде елді мекендерді сумен жабдықтауды ұйымдастырады және су пайдалану мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) елді мекендерді абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау жөніндегі қоғамдық жұмыстарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35) жерлеу және қабірлерді қарап-күту жөніндегі істі ұйымдастыру қағидаларына сәйкес, қабірге арналған жер учаскелерін есепке алу мен тіркеуді жүргізеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) кәсіпқой емес медиаторлардың тізлімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке адамдардың тұрғылықты жері бойынша және оларлың көпшілік демалатын орындарда спортпен шұғылдану үшін инфрақұрылым жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) қылмыстық-атқару жүйесінің мекемелерінде жазасын өтеп жатқан сотталғандардың жұмыспен қамтылуына, оның ішінде: қылмыстық-атқару жүйесінің кәсіпорындары мен мекемелері өндіретін тауарларға, орындайтын жұмыстарға және көрсетілетін қызметтерге тапсырыстарды орналастыру; қылмыстық-атқару жүйесі мекемелерінің аумағында сотталғандардың еңбегін пайдаланатын өндірістер ашу, оларды кеңейту және жаңғырту үшін кәсіпкерлік субъектілерін тарту арқылы жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) аудан орталығымен көлік қатынасын ұйымдастыру жөніндегі аудандық атқарушы органға ұсыныстар енгізу, сондай-ақ ауылдық жерде оқушыларды мектепке дейін және кейін қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) басқаруына берілген аудандық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз мүліктік жалға (жалдауға) береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) берілген коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің ) міндетті көлемдерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) берілген коммуналдық мүліктің сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) берілген аудандық коммуналдық заңды тұлғаларды басқаруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) жергілікті атқарушы органның шешімімен бекітілетін, басқаруына берілген аудандық коммуналдық мемлекеттік кәсіпорынның жылдық қаржылық есептілігін келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) басқаруына берілген коммуналдық қазыналық кәсіорындар өндіретін және өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) берілген аудандық коммуналдық мемлекеттік мекемелердің жергілікті бюджеттен қаржыландырылуының жеке жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) бюджеттен қаражаттарын үнемдеудің және (немесе) Қазақстан Республикасының жергілікті мемлекеттік басқару және өзін-өзі басқару туралы заңнамасында көзделген түсімдердің есебінен еңбек шарты бойынша қызметкерлер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) мемлекеттік мекемелердің өздерінің иелігінде қалатын тауарларды (жұмыстарды ,көрсетілетін қызметтерді) өткізуінен түсетін ақша түсімдері мен шығыстарының жиынтық жоспарын Қазақстан Республикасының бюджет заңнамасына сәйкес жасайды және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) ауылдың, ауылдық округтің тұрғын үй қорын түгендеуді жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) аудан әкімімен және жергілікті қоғамдастық жиналысымен келісу бойынша ауылдың, ауылдық округтің авариялық жағдайды үйлерін бұзуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) мемлекеттік жоспарлау жүйесінің бағдарламалық құжаттары аясында ауыл халқына микрокредит беруге жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінде көзделген, ауылдық округтің аумағында жасалған әкімшілік құқық бұзушылық туралы істерді қарайды және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) Қазақстан Республикасының заңнамасына сәйкес әкімшілік-аумақтық құрылысы мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) Ауылдық округ әкімінің құзырына Қазақстан Республикасының заңдарымен өзге де мәселелерді шешу жатқызылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ауылдық округтің жергілікті атқарушы органдары коммуналдық қалдықтарды басқару саласындағы мемлекеттік саясатты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) комуналдық органикалық қалдықтарды бөлек жинауды және оларды қалпына келтіруді, оның ішінде компостерлеу арқылы ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық қалдықтарды тұрақты әкетуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коммуналдық қалдықтарды басқару кезінде экологиялық талаптардың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коммуналдық қалдықтарды санкциясыз жағуды болғызбау және олардың жолын кесу арқылы іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ауылдық округ әкімі өзінің құзіретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуы үшін жоғары тұрған әкімнің, аудандық мәслихаттың алдында жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әкімде Қазақстан Республикасының заңнамасына сәйкес әкімнің орынбасары болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әкім:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамалық актілеріне сәйкес әкім орынбасарының міндеттері мен өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -28734,139 +30416,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Әкім аппаратының мүлкі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Заңнамада көзделген жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      21. Заңнамада көзделген жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкім аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады.</w:t>
-[...17 lines deleted...]
-      22. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
+      22. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Әкімнің аппаратын қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
+      24. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28947,51 +30629,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 256 қаулысына 12-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Шардара ауданының Жаушықұм ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы ереже 1. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> "Шардара ауданының Жаушықұм ауылдық округі әкімінің аппараты" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Түркістан облысы Шардара ауданы әкiмдiгiнiң 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Шардара ауданының Жаушықұм ауылдық округі әкімінің аппараты" мемлекеттік мекемесі (бұдан әрі- әкімнің аппараты) Жаушықұм ауылдық округі әкімінің (бұдан әрі- әкім) қызметін қамтамасыз ететін және Қазақстан Республикасының заңнамасында көзделген өзге де функцияларды жүзеге асыратын мемлекеттік мекеме болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -29073,51 +30809,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Әкімнің аппараты туралы ережені, оның құрылымын аудан әкімдігі бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Әкім аппаратының толық атауы- "Шардара ауданының Жаушықұм ауылдық округі әкімінің аппараты" мемлекеттік мекемесі. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Жаушықұм ауылдық округі, Жаушықұм ауылы, Жаушықұм көшесі 1А үй, индекс 161406.</w:t>
+      7. Әкім аппаратының толық атауы- "Шардара ауданының Жаушықұм ауылдық округі әкімінің аппараты" мемлекеттік мекемесі. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Шардара ауданы, Жаушықұм ауылдық округі, Жаушықұм ауылы, Жаушықұм көшесі, №1А, индекс 161406.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Әкімнің аппаратын аудан әкімдігі құрады, қысқартады және қайта ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -29233,627 +30969,627 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімнің аппараты өз құзыреті шегінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31)жергілікті қоғамдастық жиынын, ауыл, көше, көппәтерлі тұрғын үй тұрғындарының бөлек жергілікті қоғамдастық жиынын, жергілікті қоғамдастық жиналысын өткізуді ұйымдастыруды қамтамасыз етеді.</w:t>
-[...251 lines deleted...]
-      45)жергілікті өзін-өзі басқарудың коммуналдық үлкін есепке алуды ұйымдастырады, оның тиімді пайдаланылуын қамтамасыз етеді.</w:t>
+      1) жергілікті қоғамдастық жиынын, ауыл, көше, көппәтерлі тұрғын үй тұрғындарының бөлек жергілікті қоғамдастық жиынын, жергілікті қоғамдастық жиналысын өткізуді ұйымдастыруды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бөлек жергілікті қоғамдастық жиынының, жергілікті қоғамдастық жиынының және жиналысының шақырылу уақытын, орнын және талқыланатын мәселелер туралы бұқаралық ақпарат құралдары арқылы немесе өзге де тәсілдермен олар өткізілетін күнге дейін күнтізбелік он күннен кешіктірмей хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Жергілікті қоғамдастық жиынында немесе жергілікті қоғамдастық жиналысында қабылданған және ауыл, ауылдық округ әкімдері мақұлданған шешімдердің орындалуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ауылдың, ауылдық округтің бюджетін жоспарлауды және атқаруды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жергілкті қоғамдастықтың жиналысына және аудан мәслихатына ауыл,ауылдық округ бюджетінің атқарылуы туралы есепті ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ауылдың, ауылдық округтің бюджетін іске асыру туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жергілікті қоғамдастықты дамыту бағдарламасын әзірлейді және оны жергілікті қоғамдастық жиналысының бекітуіне ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ауылдың, ауылдық округтің коммуналдық мүлкіне жататын объектілерді салу, реконструкциялау және жөндеу бойынша тапсырыс беруші болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жергілікті өзін-өзі басқарудың коммуналдық мүлкінің нысаналы және тиімді пайдаланылуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына қатысты коммуналдық меншік құқығы субъектісінің құқықтарын жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорынға алып қойылған мүлікті кейіннен баланстан шығара отырып, өзге тұлғаға бергенге дейін ұстау және оның сақталуын қамтамасыз ету мерзімін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жергілікті өзін-өзі басқарудың коммуналдық мүлкінің мәселелері бойынша мемлекеттің мүдделерін білдіреді, ауылдың округтің меншік (жергілікті өзін-өзі басқарудың коммуналдық меншігі) құқығын қорғауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жергілікті өзін-өзі басқарудың коммуналдық мүлкін сенімгерлік басқару шарты бойынша міндеттемелерді сенімгерлік басқарушының орындауын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) мүлкі ауылдың, ауылдың округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорындардың даму жоспарларының орындалуынбақылауды және талдауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жергілікті өзін-өзі басқарудың коммуналдық үлкін есепке алуды ұйымдастырады, оның тиімді пайдаланылуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауыл, ауылдық округ әкімінің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35)өз құзыреті шегінде жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқару саласындағы құқықтық актілердің жобаларын әзірлейді;</w:t>
-[...287 lines deleted...]
-      51)ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
+      1)өз құзыреті шегінде жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқару саласындағы құқықтық актілердің жобаларын әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, жергілікті өзін-өзі басқарудың коммуналдық мүлкін басқарады, оны қорғау жөніндегі шараларды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шешім қабылдайды және жергілікті өзін-өзі басқарудың коммуналдық мүлкін жекешелендіруді жүзеге асырады, оның ішінде объектіні жекешелендіруге дайындау процесінде оның сақталуын қамтамасыз етеді, жекшелендіру процесін ұйымдастыру үшін делдалды тартады,жекешелендіру объектісін бағалауды қамтамасыз етеді, жекешелендіру объектісін сатып алу-сату шарттарын дайындау мен жасасуды және сатып алу-сату шарттары талаптарының сақталуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) коммуналдық мемлекеттік кәсіпорын қызметінің нысанасы мен мақсаттарын,сондай-ақ осындай қызметті жүзеге асыратын коммуналдық мемлекеттік кәсіпорынның түрін (шаруашылық жүргізу құқығындағы немесе қазыналық кәсіпорын) айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғасына берілген немесе өзінің шарушылық қызметінің нәтижесінде өзі сатып алған мүлікті алып қоюды немесе қайта бөлуді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларының артық, пайдаланылмайтын не мақсатқа сай пайдаланылмайтын мүлкін алып қоюды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жергілікті өзін-өзі басқарудың коммуналдық мүлкін жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз не кейіннен сатып алу құқығымен мүліктік жалдауға (жалға алуға), сенімгерлік басқаруға береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) аудан әкімімен келісу бойынша жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларын құру, қайта ұйымдастыру, атауын өзгерту және тарату туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) коммуналдық мемлекеттік кәсіпорынға өзіне бекітіп берілген мүлікті (ол өндірген өнімді сатуды қоспағанда) иеліктен шығаруға немесе оған өзгеше тәсілмен билік етуге,филиалдар мен өкілдіктер құруға,сондай-ақ дебиторлық берешекті беруге және есептен шығаруға келісім береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) жергілікті өзін-өзі басқарудың мемлекеттік заңды тұлғаларының жарғысын (ережесін), оған енгізілетін өзгерістер мен толықтыруларды бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі)коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің) міндетті көлемін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мүлкі ауылдың, ауылдық округтің коммуналдық меншігіндегі (жергілікті өзін-өзі басқарудың коммуналдық меншігіндегі) мемлекеттік кәсіпорындардың даму жоспарларын және олардың орындалуы жөніндегі есептерді "Мемлекеттік мүлік туралы" Қазақстан Республикасының Заңында көзделген жағдайларда қарайды, келіседі және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жергілікті өзін-өзі басқарудың коммуналдық мүлкін пайдалану, оның ішінде оны кепілге, жалға алуға, өтеусіз пайдалануға жіне сенімгерлік басқару беру туралы шешімдер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) жергілікті өзін-өзі басқаркудың коммуналдық мүлкін жергілікті өзін-өзі басқарудың коммуналдық заңды тұлғаларына бекітіп береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) жергілікті өзін-өзі басқаркудың коммуналдық мүлкін иеліктен шығару туралы шешім қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) Қазақстан Республикасының заңнамасында берілген өзге де өкілеттіктерді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13.Әкімнің аппараты өз құзыреті шегінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -30041,51 +31777,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15.Әкімінің аппаратын әкім басқарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16.Әкімнің өкілеттіктері:</w:t>
+      16. Әкімнің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тиісті әкімшілік –аумақтық бөлініс аумағындағы тиісті аудандық әкімдіктің лауазымды адамы болып табылады және мемлекеттік органдармен, ұйымдамен және азаматтармен өзара қарым-қатынастарда оның атынан сенімхатсыз өкілдік етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -30437,609 +32173,753 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) жазалаудың осы түріне сотталған адамдардың қылмыстық-атқару қызметі саласындағы уәкілетті орган айқындайтын тәртіппен қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) жергілікті әлкуметтік инфрақұрылымның дамуына жәрдемдеседі;</w:t>
-[...557 lines deleted...]
-      19. Әкім:</w:t>
+      23) Қазақстан Республикасының әкімшілік құқық бұзушылық туралы заңнамасында айқындалған тәртіппен әкімшілік жазаға тартылған адамдардың қоғамдық жұмыстарды орындауын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) жергілікті әлкуметтік инфрақұрылымның дамуына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) қоғамдық көлік қозғалысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) шұғыл медициналық көмек көрсету қажет болған жағдайда ауруларды дәрігерлік көмек көрсететін таяу жердегі денсаулық сақтау ұйымына дейін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) қажет болған жағдайда жатқан науқасты денсаулық сақтау ұйымының стационарынан тұрғылықты жеріне дейін тасымалдауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) жергілікті өзін-өзі басқару органдарымен өзара іс-қимыл жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) шаруашылықтар бойынша есепке алуды жүзеге асырады ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) жергілікті бюджетті бекіту (нақтылау) кезінде аудан мәслихаты сессияларының жұмысына қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) мектепке дейін тәрбие беретін және оқытатын ұйымдардың, мәдениет мекемелерінің қызметін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) өз құзыреті шегінде елді мекендерді сумен жабдықтауды ұйымдастырады және су пайдалану мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) елді мекендерді абаттандыру, жарықтандыру, көгалдандыру және санитарлық тазарту жөніндегі жұмыстарды ұйымдастырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) туысы жоқ адамдарды жерлеуді және зираттар мен өзге де жерлеу орындарын тиісті қалпында күтіп-ұстау жөніндегі қоғамдық жұмыстарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35) жерлеу және қабірлерді қарап-күту жөніндегі істі ұйымдастыру қағидаларына сәйкес, қабірге арналған жер учаскелерін есепке алу мен тіркеуді жүргізеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) кәсіпқой емес медиаторлардың тізлімін жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) жеке адамдардың тұрғылықты жері бойынша және оларлың көпшілік демалатын орындарда спортпен шұғылдану үшін инфрақұрылым жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) қылмыстық-атқару жүйесінің мекемелерінде жазасын өтеп жатқан сотталғандардың жұмыспен қамтылуына, оның ішінде: қылмыстық-атқару жүйесінің кәсіпорындары мен мекемелері өндіретін тауарларға, орындайтын жұмыстарға және көрсетілетін қызметтерге тапсырыстарды орналастыру; қылмыстық-атқару жүйесі мекемелерінің аумағында сотталғандардың еңбегін пайдаланатын өндірістер ашу, оларды кеңейту және жаңғырту үшін кәсіпкерлік субъектілерін тарту арқылы жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) аудан орталығымен көлік қатынасын ұйымдастыру жөніндегі аудандық атқарушы органға ұсыныстар енгізу, сондай-ақ ауылдық жерде оқушыларды мектепке дейін және кейін қарай тегін жеткізіп салуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) басқаруына берілген аудандық коммуналдық мүлікті жеке тұлғаларға және мемлекеттік емес заңды тұлғаларға кейіннен сатып алу құқығынсыз мүліктік жалға (жалдауға) береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) берілген коммуналдық мемлекеттік кәсіпорындар қызметінің басым бағыттарын және бюджеттен қаржыландырылатын жұмыстарының (көрсетілетін қызметтерінің ) міндетті көлемдерін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) берілген коммуналдық мүліктің сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) берілген аудандық коммуналдық заңды тұлғаларды басқаруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) жергілікті атқарушы органның шешімімен бекітілетін, басқаруына берілген аудандық коммуналдық мемлекеттік кәсіпорынның жылдық қаржылық есептілігін келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) басқаруына берілген коммуналдық қазыналық кәсіорындар өндіретін және өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) берілген аудандық коммуналдық мемлекеттік мекемелердің жергілікті бюджеттен қаржыландырылуының жеке жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) бюджеттен қаражаттарын үнемдеудің және (немесе) Қазақстан Республикасының жергілікті мемлекеттік басқару және өзін-өзі басқару туралы заңнамасында көзделген түсімдердің есебінен еңбек шарты бойынша қызметкерлер қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) мемлекеттік мекемелердің өздерінің иелігінде қалатын тауарларды (жұмыстарды ,көрсетілетін қызметтерді) өткізуінен түсетін ақша түсімдері мен шығыстарының жиынтық жоспарын Қазақстан Республикасының бюджет заңнамасына сәйкес жасайды және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) ауылдың, ауылдық округтің тұрғын үй қорын түгендеуді жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) аудан әкімімен және жергілікті қоғамдастық жиналысымен келісу бойынша ауылдың, ауылдық округтің авариялық жағдайды үйлерін бұзуды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) мемлекеттік жоспарлау жүйесінің бағдарламалық құжаттары аясында ауыл халқына микрокредит беруге жәрдем көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) Қазақстан Республикасының "Әкімшілік құқық бұзушылық туралы" кодексінде көзделген, ауылдық округтің аумағында жасалған әкімшілік құқық бұзушылық туралы істерді қарайды және әкімшілік құқық бұзушылықтар үшін әкімшілік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) Қазақстан Республикасының заңнамасына сәйкес әкімшілік-аумақтық құрылысы мәселелерін реттейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) Ауылдық округ әкімінің құзырына Қазақстан Республикасының заңдарымен өзге де мәселелерді шешу жатқызылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ауылдық округтің жергілікті атқарушы органдары коммуналдық қалдықтарды басқару саласындағы мемлекеттік саясатты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) комуналдық органикалық қалдықтарды бөлек жинауды және оларды қалпына келтіруді, оның ішінде компостерлеу арқылы ынталандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) коммуналдық қалдықтарды тұрақты әкетуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коммуналдық қалдықтарды басқару кезінде экологиялық талаптардың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коммуналдық қалдықтарды санкциясыз жағуды болғызбау және олардың жолын кесу арқылы іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ауылдық округ әкімі өзінің құзіретіне жатқызылған мәселелер бойынша өзіне жүктелген міндеттердің іске асырылуы үшін жоғары тұрған әкімнің, аудандық мәслихаттың алдында жауап береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Әкімде Қазақстан Республикасының заңнамасына сәйкес әкімнің орынбасары болуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әкім:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының заңнамалық актілеріне сәйкес әкім орынбасарларының міндеттері мен өкілеттіктерін айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -31173,139 +33053,139 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Әкім аппаратының мүлкі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Заңнамада жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
+      21. Заңнамада жағдайларда әкім аппаратының жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкім аппаратының мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады.</w:t>
-[...17 lines deleted...]
-      22. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
+      22. Әкімнің аппаратына бекітіліп берілген мүлік ауылдың, ауылдық округтің (жергілікті өзін-өзі басқарудың) коммуналдық меншігіне жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Егер заңнамада өзгеше белгіленбесе, әкімнің аппараты жергілікті қоғамдастық жиналысымен келісу бойынша бекітіліп берілген қаражат есебінен сатып алынған мүлікті иеліктен шығаруы немесе оған өзгеше тәсілмен билік етуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Әкімнің аппаратына қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
+      24. Әкімнің аппаратын қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасында айқындалатын тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -33290,100 +35170,138 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 14 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 256 қаулысына 14-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z20" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шардара ауданы әкімдігінің "Шардара аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі туралы ЕРЕЖЕ 1. Жалпы ережелер</w:t>
-[...35 lines deleted...]
-      бағдарламалар бөлімі" мемлекеттік мекемесі (бұдан әрі-Шардара аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі) жұмыспен қамту, әлеуметтік бағдарламалар және арнаулы әлеуметтік қызметтер көрсету, еңбекші көшіп келушілерге рұқсаттар беру, ұзарту және кері қайтарып алу салаларындағы басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+        <w:t xml:space="preserve"> Шардара ауданы әкімдігінің "Шардара аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Түркістан облысы Шардара ауданы әкiмдiгiнiң 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Шардара ауданы әкімдігінің "Шардара аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі (бұдан әрі-Шардара аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі) жұмыспен қамту, әлеуметтік бағдарламалар және арнаулы әлеуметтік қызметтер көрсету, еңбекші көшіп келушілерге рұқсаттар беру, ұзарту және кері қайтарып алу салаларындағы басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Шардара аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің мынадай ведомствасы бар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -33394,50 +35312,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Шардара ауданы әкімдігінің "Шардара аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Қасиет" әлеуметтік қызметтер көрсету орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Шардара ауданы әкімдігінің "Шардара аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Қамқорлық" отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Шардара ауданы әкімдігінің "Шардара аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Мейрім" әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Шардара аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -34363,51 +36299,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) кәмелетке толғандарға қатысты қорғаншылық және қамқоршылық жөніндегі функцияларын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді.</w:t>
+      26) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) әлеуметтік көрсетілетін қызметтер порталы арқылы немесе Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес мүгедектігі бар адамдарды инватаксимен тасымалдау жөніндегі көрсетілетін қызметтерді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34684,52 +36638,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шардара аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      20. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды. </w:t>
+        <w:t>
+      20. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -34862,50 +36816,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Шардара ауданы әкімдігінің "Шардара аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Қасиет" әлеуметтік қызметтер көрсету орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Шардара ауданы әкімдігінің "Шардара аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Қамқорлық" отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Шардара ауданы әкімдігінің "Шардара аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Мейрім" әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -34986,51 +36958,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 256 қаулысына 15-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шардара ауданы әкімдігінің "Шардара аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі туралы ЕРЕЖЕ 1. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> Шардара ауданы әкімдігінің "Шардара аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 15-қосымша орыс тілінде жаңа редакцияда, қазақ тіліндегі мәтіні өзгермейді - Түркістан облысы Шардара ауданы әкiмдiгiнiң 20.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Шардара ауданы әкімдігінің "Шардара аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі"мемлекеттік мекемесі (бұдан әрі - Бөлім) мемлекеттік басқаруды заңнамада көзделген шекте тұрғын үй-коммуналдық шаруашылық, тұрғын үй қорын дамыту, жолаушылар көлігі және автомобиль жолдарын дамыту салаларында мемлекеттік саясатты жүзеге асыратын Қазақстан Республикасының жергілікті бюджеттен қаржыландырылатын атқарушы орган болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -39694,51 +41720,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 256 қаулысына 17- қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шардара ауданы әкімдігінің "Шардара аудандық жер қатынастары бөлімі" мемлекеттік мекемесі туралы ЕРЕЖЕ 1. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> Шардара ауданы әкімдігінің "Шардара аудандық жер қатынастары бөлімі" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 17-қосымша орыс тілінде жаңа редакцияда, қазақ тіліндегі мәтіні өзгермейді - Түркістан облысы Шардара ауданы әкiмдiгiнiң 20.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Шардара ауданы әкімдігінің "Шардара аудандық жер қатынастары бөлімі" мемлекеттік мекемесі (бұдан әрі – Бөлім) Шардара ауданында жер қатынастары салаларындағы басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -41249,51 +43329,105 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 256 қаулысына 18-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шардара ауданы әкімдігі "Шардара аудандық кәсіпкерлік бөлімі" мемлекеттік мекемесі туралы ЕРЕЖЕ 1. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> Шардара ауданы әкімдігі "Шардара аудандық кәсіпкерлік бөлімі" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 18-қосымша орыс тілінде жаңа редакцияда, қазақ тіліндегі мәтіні өзгермейді - Түркістан облысы Шардара ауданы әкiмдiгiнiң 20.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Шардара ауданы әкімдігі "Шардара аудандық кәсіпкерлік бөлімі" мемлекеттік мекемесі (бұдан әрі – Мемлекеттік орган) мемлекеттік басқаруды заңнамада көзделген шекте Шардара ауданында кәсіпкерлік саласында мемлекеттік саясатты және мемлекеттік басқару мен бақылау функцияларын жүзеге асыруға уәкілетті, Қазақстан Республикасының жергілікті бюджеттен қаржыландыратын атқарушы орган болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -42883,82 +45017,138 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 14 қазандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 256 қаулысына 19 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z25" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шардара ауданы әкімдігінің "Шардара аудандық ауыл шаруашылығы бөлімі" мемлекеттік мекемесі туралы ЕРЕЖЕ 1. Жалпы ережелер</w:t>
-[...17 lines deleted...]
-      1. Шардара ауданы әкімдігінің "Шардара аудандық ауыл шаруашылығы бөлімі" мемлекеттік мекемесі (бұдан әрі –Шардара аудандық ауыл шаруашылығы бөлімі) Шардара ауданында ауыл шаруашылығы салаларындағы басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+        <w:t xml:space="preserve"> Шардара ауданы әкімдігінің "Шардара аудандық ауыл шаруашылығы бөлімі" мемлекеттік мекемесі туралы Ереже</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Түркістан облысы Шардара ауданы әкiмдiгiнiң 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Шардара ауданы әкімдігінің "Шардара аудандық ауыл шаруашылығы бөлімі" мемлекеттік мекемесі (бұдан әрі –Бөлім) Шардара ауданында ауыл шаруашылығы салаларындағы басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бөлімнің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -43506,159 +45696,393 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - агроөнеркәсіптік кешен субъектілерін осы Заңға және осы саладағы басқа да нормативтік құқықтық актілерге сәйкес мемлекеттік қолдауды жүзеге асыру;</w:t>
-[...107 lines deleted...]
-      - жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелген өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      - аудан аумағында агроөнеркәсiптiк кешендi және ауылдық аумақтарды дамыту бағдарламаларын әзiрлеу және оларды iске асыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - агроөнеркәсiптiк кешен субъектілерiн, Заңдарға, осы саладағы мемлекеттiк, салалық (секторлық), өңiрлiк бағдарламаларға және басқа да нормативтiк құқықтық актiлерге сәйкес мемлекеттiк қолдауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - агроөнеркәсіптiк кешен субъектілерiне мемлекеттік аграрлық азық-түлiк саясатының негізгі бағыттары мен тетiктерiн түсiндіру жөнiндегi жұмыстарды жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ауылдық аумақтарды дамытудың және осы саладағы бағдарламаларды iске асырудың мониторингін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - елді мекендерде ауыл шаруашылығы жануарларын асырау қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ауыл шаруашылығы жануарларын жаюдың үлгілік қағидалары негізінде ауыл шаруашылығы жануарларын жаю қағидаларын әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - агроөнеркәсіптiк кешен мен ауылдық аумақтар саласында жедел ақпарат жинауды жүргiзу және оны облыстың жергiлiктi атқарушы органына (әкiмдiгiне) беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - көрмелер мен жәрмеңкелер ұйымдастыруды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ауыл шаруашылығы су пайдаланушыларына қызмет көрсетуге арналған су шаруашылығын мемлекеттiк реттеуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - индустриалдық-инновациялық даму стратегиясының орындалу барысын үйлестіру, ауыл шаруашылығы саласында тұжырымдамалар, бағдарламалар, тиісті бағыттар әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - шаруалардың көктемгі егіс және егін жинауға қажетті жанар-жағармай материалдарымен, басқа да тауар материалдық құндылықтардың құнын арзандатуға бөлінген субсидияларды алуын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - шаруалардың жеміс дақылдарымен жүзімнің көпжылдық екпелерін өсіруді қамтамасыз етуге арналған субсидияларды алуын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - асыл тұқымды шаруашылықтарды арттыру, сүтті, етті, мал шаруашылығын дамыту және қолдан ұрықтандыру бекеттерінің жұмысын ұйымдастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Қазақстан Республикасының заңнамаларына сәйкес басқа да функцияларды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - заңнамада белгіленген талаптарға сәйкес машиналарға жыл сайынғы техникалық байқауды жүргізу және байқау актілерін беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - тракторлар мен ауыл шаруашылығы машиналарын тіркеу, тіркеуге өзгерістер енгізу, есептен шығару, заң аясында тіркеуден шығаруға шектеулер енгізу және тіркелген машина иелеріне тиісті құжаттар мен номерлік белгілер беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Қазақстан Республикасының басқа аймақтарынан келген машиналарды уақытша тіркеуге алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - тракторларды және олардың базасында құрастырылған өзі жүретін шассилер мен механизмдерді, олардың тіркемелерін, арнайы құралдар орналастырылған тіркемелерді қоса алғанда, өзі жүретін ауыл шаруашылығы, мелоративтік және жол-құрылысы машиналары мен механизмдердін, жол талғамайтын арнайы машиналарды және көрсетілген техниканы пайдаланатын тұлғаларды сенімхат арқылы мемлекеттік тіркеуге алу, тракторист –машинист куәліктерін беру және біліктілік емтихандарын қабылдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Тракторларды және олардың базасында жасалған өздігінен жүретін шассилер мен механимдерді, монтаждалған арнайы жабдығы бар тіркемелерді қоса алғанда, олардың тіркемелерінің, өздігінен жүретін ауыл шаруашылығы, мелиоративтік және жол-құрылыс машиналары мен механизмдердің, сондай-ақ жүріп өту мүмкіндігі жоғары арнайы машиналардың кепілін мемлекет тіркеу" мемлекеттік көрсетілетін қызмет көрсету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Тракторларға және олардың базасында жасалған өздігінен жүретін шассилер мен механизмдерге, монтаждалған арнайы жабдығы бар тіркемелерді қоса алғанда, олардың тіркемелеріне, өздігінен жүретін ауыл шаруашылығы, мелиоративтік және жол-құрылыс машиналары мен механизмдеріне, сондай-ақ жүріп өту мүмкіндігі жоғары арнайы машиналарға ауыртпалықтың жоқ (бар) екендігі туралы ақпарат беру" мемлекеттік көрсетілетін қызмет көрсету.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -44110,51 +46534,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      25. Шардара ауданы әкімдігінің "Шардара аудандық ауыл шаруашылығы бөлімін" қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
+      25. Шардара ауданы әкімдігінің "Шардара аудандық ауыл шаруашылығы бөлімі" мемлекеттік мекемесін қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -46062,107 +48486,105 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шардара ауданы әкімдігінің "Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 21-қосымша жаңа редакцияда - Түркістан облысы Шардара ауданы әкiмдiгiнiң 08.08.2025 </w:t>
+      Ескерту. Ереже жаңа редакцияда - Түркістан облысы Шардара ауданы әкiмдiгiнiң 09.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 200</w:t>
+        <w:t>№ 70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қаулысымен.</w:t>
-[...35 lines deleted...]
-      1. Шардара ауданы әкімдігінің "Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі (бұдан әрі) мемлекеттік басқаруды заңнамада көзделген шекте мәдениет, тілдерді дамыту, дене шынықтыру және спорт саласында (ларында) басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Шардара ауданы әкімдігінің "Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесі (бұдан әрі - Бөлім) мемлекеттік басқаруды заңнамада көзделген шекте мәдениет, тілдерді дамыту, дене шынықтыру және спорт саласында (ларында) басшылықты жүзеге асыратын Қазақстан Республикасының мемлекеттік органы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Бөлімінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -46190,51 +48612,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Бөлім мемлекеттік мекеме ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, оның рәміздері мен айырым белгілері (бар болса), Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Бөлімі азаматтық-құқықтық қатынастарға өз атынан жасайды.</w:t>
+      5. Бөлім азаматтық-құқықтық қатынастарға өз атынан жасайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Бөлімге Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -46262,51 +48684,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Заңды тұлғаның орналасқан жері: Түркістан облысы, Шардара ауданы, 161400, Шардара қаласы, Ө.Түгелбаев көшесі, №12Б үй.</w:t>
+      9. Заңды тұлғаның орналасқан жері: Түркістан облысы, Шардара ауданы, 161400, Шардара қаласы, Ө.Түгелбаев көшесі, №12Б.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Осы Ереже құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -46367,88 +48789,88 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      13.Мақсаттары: </w:t>
+        <w:t>
+      13. Мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.Шардара ауданы әкімдігінің "Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" мемлекеттік мекемесінің миссиясы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1) Мәдениет, тілдерді дамыту, дене шынықтыру және спорт саласында сапалы және қолжетімді қызмет көрсетуге бағытталған мемлекеттік саясатты іске асыру;</w:t>
+      1) Мәдениет, тілдерді дамыту, дене шынықтыру және спорт саласында сапалы және қолжетімді қызмет көрсетуге бағытталған мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Мемлекеттік және басқа тілдерді дамытуға бағытталған мемлекеттік саясатты іске асыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -47412,69 +49834,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ведомстволардың функциялары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ақпараттық, мәдени, білім беру, дене шынықтыру және спорт функцияларын жүзеге асырады.</w:t>
-[...17 lines deleted...]
-      - уәкілетті органмен келісу бойынша Қазақстан Республикасының заңнамасында бекітілген тәртіппен театр, музыка өнері және кино өнері, кітапхана және музей ісі, мәдени-демалыс қызметі саласында ауданның мемлекеттік мәдениет ұйымдарын құрады, қайта ұйымдастырады, таратады;</w:t>
+      ақпараттық, мәдени, дене шынықтыру және спорт функцияларын жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - театр, музыка өнері және кино өнері, кітапхана және музей ісі, мәдени-демалыс қызметі саласында ауданның мемлекеттік мәдениет ұйымдарының қызметін қолдайды және үйлестіреді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -47604,562 +50008,500 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - жергілікті мемлекеттік басқару мүддесінде Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіліктерді жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...49 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Мемлекеттік органның, бірінші басшының мәртебесі, өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі басшылықты "Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі" жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын бірінші басшы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің бірінші басшысын Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын қызметкерлері болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің бірінші басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бөлім бастығы бөлім қызметіне жалпы басшылық жүргізеді және бөлімге жүктелген міндеттердің орындалуына және оның өз функцияларының жүзеге асырылуына дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бөлімнің басшысы дара басшылық қағидаты бойынша әрекет етеді және мемлекеттік мекеме қызметінің барлық мәселелерін Қазақстан Республикасының заңнамасында және мемлекеттік мекеменің Ережесінде айқындалатын өз құзіретінде сәйкес дербес шешеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бөлімнің атынан сенімхатсыз әрекет етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік органдарда, басқа да ұйымдарда Бөлімнің мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) шарттар жасасады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сенімхаттар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бөлімнің іс сапарларға, тағлымдамаға, қызметкерлерді қазақстандық және шетелдік оқу орталықтарында оқытуға және қызметкерлердің біліктілігін жоғарлатудың басқа да түрлеріне байланысты тәртібі мен жоспарларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) банк шоттарын ашады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) барлық қызметкерлер үшін міндетті бұйрықтар шығарады және нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) бөлімнің қызметкерлерін жұмысқа қабылдайды және жұмыстан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) бөлімнің қызметкерлеріне Қазақстан Республикасының заңнамасына сәйкес көтермелеу шараларын қолданады және оларды жазалайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) бөлімнің қызметкерлерінің міндеттер мен өкілеттік аясын айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) оған Қазақстан Республикасы заңнамасымен, осы Ережемен және жергілікті атқару органымен жүктелген басқа да функцияларды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бірінші басшы өз қызметкерлерінің өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Мемлекеттік органның, бірінші басшының мәртебесі, өкілеттіктері</w:t>
-[...341 lines deleted...]
-      20. Бірінші басшы өз қызметкерлерінің өкілеттіктерін қолданыстағы заңнамаға сәйкес белгілейді.</w:t>
+        <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді коса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Егер заңнамада өзгеше көзделмесе, Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
-[...86 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімін қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -48261,50 +50603,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Шардара аудандық ұлттық спорт клубы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Шардара аудандық мәдениет, тілдерді дамыту, дене шынықтыру және спорт бөлімінің "Шардара аудандық өнер орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      есі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -48312,55 +50672,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>