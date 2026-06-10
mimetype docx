--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="70e9747" w14:textId="70e9747">
+    <w:p w14:paraId="ec9a6dc" w14:textId="ec9a6dc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -885,2170 +885,88 @@
               </w:rPr>
               <w:t>№ 243 қаулысына 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сайрам аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесінің Ережесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...19 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Осы ереже Қазақстан Республикасының </w:t>
+      Ескерту. 1-қосымша күші жойылды - Түркістан облысы Сайрам ауданы әкiмдiгiнiң 29.12.2025 № 905 (ресми жарияланған күнінен бастап қолданысқа енгізіледі) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Азаматтық кодексіне</w:t>
+        <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Қазақстан Республикасының </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> және басқа қолданыстағы заңнамалық актілерге сәйкес құрастырылды.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...1941 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3114,107 +1032,107 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жылғы 20 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 243 қаулысына 2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkStart w:name="z59" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сайрам аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесінің ЕРЕЖЕСІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z60" w:id="57"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z60" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z61" w:id="58"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z61" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сайрам аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесі функцияларын жүзеге асыру үшін мекеме ұйымдық құқықтық нысанында құрылған заңды тұлға мәртебесіне ие коммерциялық емес ұйым болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z62" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы ереже Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3309,345 +1227,345 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Халықты әлеуметтік қорғау саласында арнаулы әлеуметтік қызметтер көрсету стандарттарын бекіту туралы" Қазақстан Республикасы премьер-министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 29 маусымдағы № 263 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және басқа қолданыстағы заңнамалық актілерге сәйкес құрастырылды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z63" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сайрам аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесі (ары қарай - "мекеме") жергілікті бюджеттен қаржыландырылатын ұйым болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сайрам аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесі Сайрам аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Отбасын қолдау орталығы" коммуналдық мемлекеттік мекемесінің құқықтық мирасқоры болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkStart w:name="z64" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік мекеменің меншік түрі: Коммуналдық. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z65" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік мекеме Сайрам ауданы әкімдігінің 2024 жылғы маусымдағы № 243 қаулысымен құрылды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z66" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік мекеменің құрылтайшысы – Сайрам ауданының әкімдігі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z67" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Тиісті саланың уәкілетті органы, сондай-ақ оған байланысты мемлекеттік мекеменің мүлкіне қатысты құқық субъектісінің функцияларын жүзеге асыратын орган "Сайрам аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімі" мемлекеттік мекемесі болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z68" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік мекеменің тұрған жері: Қазақстан Республикасы, Түркістан облысы, индекс 160800, Сайрам ауданы, Ақсу ауылы, Саттарханов көшесі №60</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z69" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Мекеменің заңдық мәртебесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z70" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мекеме Қазақстан Республикасының заңнамасына сәйкес дербес теңгерімі, банкте шоттары, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген және Орталықтың атауы жазылған мөрі, бланкілері болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z71" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мекеме басқа заңды тұлға құра алмайды, сондай-ақ оның құрылтайшысы (қатысушысы) бола алмайды, Қазақстан Республикасы заңнамасында көзделген жағдайларды қоспағанда.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z72" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мекеме өзінің міндеттемелері бойынша кепілдігіндегі ақшамен жауап береді. Мекемеде ақша жеткіліксіз болған кезде оның міндеттемелері бойынша құрылтайшы тиісті бюджет қаражатымен субсидиарлық жауапта болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z73" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мекеменің азаматтық-құқықтық мәмілелері, олардың Қазақстан Республикасы Қаржы министрлігінің аумақтық қазынашылық бөлімшелерінде міндетті тіркелгеннен кейін, күшіне енеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z74" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мекеме қызметінің мәні мен мақсаттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z75" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мекеме қызметінің мәні аудан аумағында мемлекеттік отбасы саясатының шараларын, оның ішінде некені және отбасыны сақтау, отбасылық жанжалдарды шешу жөніндегі шараларды іске асыру болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z76" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мекеме қызметінің мақсаты:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) өмірлік қиын жағдайға тап болған адамдарды (отбасыларды) өз құзыреті шегінде мемлекеттік органдардың қолдауымен, оның ішінде интеграцияланған модель арқылы қолдаумен қамтуы жөніндегі жұмысты үйлестіру; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3838,148 +1756,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) отбасын нығайтуға, оның ішінде отбасын құруға, адамдарды (отбасыларды) мемлекеттік қолдау шаралары туралы халықтың хабардар болуын арттыруға, сондай-ақ тұрмыстық зорлық-зомбылықтың алдын алуға бағытталған халық арасында оқыту және ағарту іс-шараларын жүргізуді жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13 талдамалық жазбалар мен есептер жасайды, адамдарға (отбасыларға) көрсетілетін көмек пен қолдаудың тиімділігіне мониторинг жүргізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="74"/>
+    <w:bookmarkStart w:name="z77" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Әлеуметтік аз қамтылған отбасылардың өмір сүру сапасын жақсарту және аудан аумағында тұратын көпбалалы, аз қамтылған және толық емес отбасылардың қиын жағдайларын еңсеруде ынтасын арттыру және қаржылық жағдайын түзеу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z78" w:id="75"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z78" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мекемеге осы ережеде бекітілген өз қызметінің мәні мен мақсаттарына сай келмейтін қызметті жүзеге асыруға, сондай-ақ мәмілелер жасауға тиым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z79" w:id="76"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z79" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мекемені басқару</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z80" w:id="77"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z80" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Мекемені басқаруды жергілікті атқарушы орган жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z81" w:id="78"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z81" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Тиісті саланың уәкілетті органы заңмен белгіленген тәртіппен мынадай функцияларды жүзеге асырады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мекемеге мүлікті бекітіп береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4134,170 +2052,170 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жергілікті атқарушы органның келісімі бойынша мекемені қайта құру және тарату туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осы ережеде және Қазақстан Республикасының заңнамасында белгіленген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="79"/>
+    <w:bookmarkStart w:name="z82" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Мекеме басшысы Қазақстан Республикасы заңнамасында көзделген жағдайларды қоспағанда, Сайрам ауданы жұмыспен қамту және әлеуметтік бағдарламалар бөлімімен қызметке тағайындалады және қызметтен босатылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z83" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мекеме басшысы тиісті саланың өкілетті органы немесе жергілікті атқарушы органмен тағайындалатын қызметкерлерден басқа мекеме қызметкерлерін жұмысқа қабылдайды және жұмыстан босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z84" w:id="81"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z84" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Мекеме басшысы мекеменің жұмысын ұйымдастырады және оған басшылық жасайды, жергілікті атқарушы органға тікелей бағынады және мекемеге жүктелген міндеттердің орындалуына және оның өз функцияларын жүзеге асыруына дербес жауапты болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z85" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мекеме басшысы дара басшылық қағидаты бойынша әрекет етеді және Қазақстан Республикасының заңнамасында және осы жарғыда (ережеде) айқындалатын оның құзыретіне сәйкес мекеме қызметінің барлық мәселелерін дербес шешеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z86" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Мекеме басшысының жарғылық емес қызметті жүзеге асыруға бағытталған іс-әрекеттері еңбек міндеттерін бұзу болып табылады және тәртіптік және материалдық жауапкершілік шараларын қолдануға әкеп соғады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z87" w:id="84"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z87" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Мекеме басшысы Қазақстан Республикасының заңнамасында белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мекеменің атынан сенімхатсыз әрекет етеді; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4434,88 +2352,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) өз орынбасарының (орынбасарларының) және мекеменің өзге де басшылық қызметкерлерінің міндеттері мен өкілеттіктерінің шеңберін айқындайды; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының заңнамасында, осы жарғыда (ережеде) және жергілікті атқарушы органда өзіне жүктелген өзге де функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="85"/>
+    <w:bookmarkStart w:name="z88" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мекеменің мүлкін құру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z89" w:id="86"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z89" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Мекеменің мүлкін заңды тұлғаның активтері құрайды, олардың құны оның балансында көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мекеменің мүлкі: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4544,304 +2462,304 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) өз қызметі барысында сатып алынған мүлік (ақшалай кірістерді қоса алғанда); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздерден;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Мекеме өзіне бекітілген мүлікті өз бетінше иеліктен шығаруға немесе оған өзге де тәсілмен билік етуге құқылы емес. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z91" w:id="88"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z91" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Мекеменің қызметін бюджеттен жергілікті атқарушы орган қаржыландырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z92" w:id="89"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z92" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Мекеме Қазақстан Республикасының заңнамасына сәйкес бухгалтерлік есеп жүргізеді және есептілікті ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z93" w:id="90"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z93" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Мекеменің қаржы-шаруашылық қызметін тексеруді және тексеруді Жергілікті атқарушы орган Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z94" w:id="91"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z94" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Мекемедегі жұмыс режимі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z95" w:id="92"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z95" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Мекеменің жұмыс режимі ішкі еңбек тәртібінің ережелерімен белгіленеді және Қазақстан Республикасы Еңбек заңнамасының нормаларына қайшы келмеуге тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z96" w:id="93"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z96" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7. Құрылтай құжаттарына өзгерістер мен толықтырулар енгізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z97" w:id="94"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z97" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Мекеменің құрылтай құжаттарына өзгерістер мен толықтырулар енгізу жергілікті атқарушы органның шешімі бойынша жүргізіледі және "заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу туралы"Қазақстан Республикасының Заңына сәйкес аумақтық әділет органдарында мемлекеттік тіркеу рәсімінен өтеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z98" w:id="95"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z98" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8. Мекемені қайта ұйымдастыру және тарату шарттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z99" w:id="96"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z99" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Мекемені қайта ұйымдастыру және тарату жергілікті атқарушы органның шешімі бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z100" w:id="97"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z100" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Мемлекеттік заңды тұлға заң актілерінде көзделген басқа да негіздер бойынша таратылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z101" w:id="98"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z101" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Кредит берушілердің талаптары қанағаттандырылғаннан кейін қалған таратылған мекеменің мүлкін мемлекеттік мүлік жөніндегі уәкілетті орган немесе жергілікті атқарушы орган қайта бөледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z102" w:id="99"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z102" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Кредит берішілердің талаптары қанағаттандырылғаннан кейін қалған, осы заңды тұлғаның мүлкін өткізу нәтижесінде алынған қаражатты қоса алғанда, таратылған мекеменің ақшасы тиісті бюджеттің кірісіне есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4907,68 +2825,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 20 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 243 қаулысына 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="100"/>
+    <w:bookmarkStart w:name="z104" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сайрам аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Белсенді ұзақ өмір орталығы" коммуналдық мемлекеттік мекемесінің ережесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша алып тасталды - Түркістан облысы Сайрам ауданы әкiмдiгiнiң 09.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5072,68 +2990,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 20 маусымдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 243 қаулысына 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="101"/>
+    <w:bookmarkStart w:name="z154" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бөлу балансы Сайрам аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Әлеуметтік қызмет көрсету орталығы", Сайрам аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Отбасын қолдау орталығы" мен Сайрам аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Белсенді ұзақ өмір орталығы" коммуналдық мемлекеттік мекемелерінің құқықтық мирасқоры Сайрам аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Әлеуметтік қызмет көрсету орталығы" коммуналдық мемлекеттік мекемесі. 01.01.2024 ж.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -26271,55 +24189,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26645,31 +24563,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>