--- v1 (2026-03-15)
+++ v2 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4c70dd9" w14:textId="4c70dd9">
+    <w:p w14:paraId="a27017e" w14:textId="a27017e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік мекемелердің ережелерін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Түркістан облысы Қазығұрт ауданы әкiмдiгiнiң 2024 жылғы 29 тамыздағы № 283 қаулысы</w:t>
+        <w:t>Түркістан облысы Қазығұрт ауданы әкiмдiгiнiң 2024 жылғы 29 тамыздағы № 283 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5182,50 +5182,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазығұрт аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің қарамағындағы ұйымдардың тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазығұрт аудандық жұмыспен қамту және әлеуметтік бағдарламалар бөлімінің "Арнаулы әлеуметтік қызметтер көрсету орталығы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5291,2242 +5309,2390 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 29 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 283 қаулысына 3 – қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазығұрт аудандық тұрғын-үй коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Ереже жаңа редакцияда - Түркістан облысы Қазығұрт ауданы әкiмдiгiнiң 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. "Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі (бұдан әрі- Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі) мемлекеттік басқаруды заңнамада көзделген шекте тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдарын дамыту саясаты саласында (ларында) басшылықты жүзеге асыратын Қазақстан Республикасының жергілікті бюджеттен қаржыландырылатын атқарушы орган болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімінің ведомстволары жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі мемлекеттік мекеме ұйымдық-құқықтық нысандағы заңды тұлға болып табылады, оның Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және атауы қазақ және орыс тілдерінде жазылған мөртабандары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі азаматтық-құқықтық қатынастарды өз атынан жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі Қазақстан Республикасының заңнамасына сәйкес уәкілеттік берілген жағдайда ол мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімінің құрылымы мен штат санының лимиті Қазақстан Республикасының заңнамасына сәйкес бекітіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Қазығұрт ауданы, Қазығұрт ауыл округі, Қазығұрт ауылы, Д.Қонаев көшесі №95 үй, индекс 160300.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы ереже Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімінің құрылтай құжаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімінің қызметін қаржыландыру Қазақстан Республикасының заңнамасына сәйкес республикалық және жергілікті бюджеттерден жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі кәсіпкерлік субъектілерімен Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімінің өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ауданның тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары саласындағы мемлекеттік саясатты жүргізу және мемлекеттік тұрғын үй қорын басқару, тұрғын үйді инспекциялау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өкілеттіктері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - мемлекеттік органның қарауына жатқызылған мәселелер бойынша мемлекеттік және мемлекеттік емес органдармен және ұйымдармен қызмет хат алмасу жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ауданның атқарушы органдарынан қажетті құжаттарымен, ақпараттар, қажетті қызметтері бойынша жергілікті атқарушы органдардың жекелеген лауазымдық тұлғалардан түсініктемелер сұратуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Қазақстан Республикасының заңдарын, Қазақстан Республикасы Президенті мен Үкіметінің актілерін, облыс, аудан әкімдігінің қаулылары мен әкімнің шешім, өкімдерінің орындалуына тексерулер жүргізу, орындалмау себептерін анықтау және анықталған заң бұзушылықтарды жою жөнінде шаралар қабылдау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - аудандық әкімдіктің және мәслихаттың мәжілістеріне, аудандық, аумақтық және өзге де атқарушы органдардың жиналыстарына қатысу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Қазақстан Республикасының заңнамасында көзделген өзге де құқықтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жергілікті, өкілетті және атқарушы органдардың актілерін жасауға қатысады және тұрғын үй-коммуналдық шаруашылығы, ауданның тұрғын үй-коммуналдық инфрақұрылымын жақсарту, жолаушылар көлігі мен тасымалдауды ұйымдастыру, автомобиль жолдарының жұмыс істеуін қамтамасыз ету; коммуналдық тұрғын үйлерді беру және оны жекешелендіру мәселелері бойынша ұсыныстарды аудан әкімдігінің қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объектілермен коммуникациялардың құрылысын, қайта құрылуын, қалпына келтіру, күрделі жөнделуін, аумақтардың абаттандырылуын, көгалдандырылуын реттейтін мәселелердің нормалары мен ережелерін жетілдіру бойынша ұсыныстар дайындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шаруашылық құрылымдық бөлімшелердің, ведомоствоға қарасты мемлекеттік кәсіпорындардың қызметін басқаруды жүзеге асырады, белгіленген тәртіпте оларды құру, қайта құру және тарату бойынша ұсыныстар дайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мекеменің құзыреті шегінде тұрғын үй –коммуналдық шуашылығы, жолаушылар көлігі және автомобиль жолдары кәсіпорындарының қызметін үйлестіруді жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі саласында бағаның қалыптасуына талдау жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) экономикалық тұрақты жұмысты қамтамасыз ету бойынша ұсыныстар жасайды және коммуналдық мемлекеттік кәсіпорындардың жұмысын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) коммуналдық шаруашылықты қысқы мезгілдегі жұмысқа дайындау бойынша кәсіпорындар қызмет берушілермен тұтынушылардың (ПИК) қызметін үйлестіреді және жұмысына бақылауды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) халыққа және бюджеттік сала объектілеріне кәсіпорындар ұсынатын коммуналдық қызметтерге, жолаушыларды тасымалдауға бағалар мен тарифтердің дәлелділігін келіседі және тексереді, олар бойынша қорытындылар береді және баға мен монополияға қарсы саясат бойынша облыстық мемлекеттік комитетке келісуге ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) коммуналдық қызмет көрсетуді жетілдіру, коммуналдық шаруашылық, жолаушылар көлігі жүйесін ұйымдастыру, мемлекеттік тұрғын үй қорын есепке алуды және бөлуді ұйымдастыру бойынша ұсыныстар әзірлейді және аудан әкімдігінің қарауына енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мемлекеттік тұрғын үй қорынан тұрғын үйге мұқтаждар есебіне қою үшін азаматтардан белгіленген тәртіппен құжаттар, өздері тұрып жатқан тұрғын алаңды жекешелендіруге өтініштер мен құжаттар қабылдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) тұрғын үй мәселесі бойынша азаматтардан, ұйымдардан, мекемелерден келіп түскен өтініштерді қарайды және олар бойынша шешімдер қабылдайды, тұрғын үй жағдайларын жақсартуға мұқтаж азаматтарды есепке алу жағдайын талдайды, тұрғын үй комиссиясының қарауына тиісті ұсыныстар енгізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) мемлекеттік тұрғын үй қорынан тұрғын үй беру және жекешелендіру туралы аудан әкімдігі қаулыларының жобаларын дайындайды, тұрғын үй саясаты мәселесі бойынша аудан әкімдігінің құқықтық актілерін әзірлеуге қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) белгіленген тәртіппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -мемлекеттік тұрғын үй қоры үйлеріндегі тұрғын жайларға қоныстану құқығына жалдау шарттарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -қызметтік тұрғын жайларын алуға жалдау шарттарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -тұрғын үйлерді жекешелендіру туралы шарттарды рәсімдеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) тұрғын үй комиссиясының жұмысын қамтамасыз етеді, бөлім құзыретіне қатысты мәселелер бойынша азаматтарды қабылдауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) автобустарды, шағын автобустарды және таксилерді қолданумен жолаушылар тасымалын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) жолаушыларды және жүкті тұрақты аудандық автомобильдермен тасымалдау бағыттарына қызмет көрсету құқығына конкурстарды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) автомобиль жолдарын дамытудың жоспарлары мен бағдарламаларын әзірлейді және іске асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сай бюджеттік бағдарламалар немесе тауарлар, жұмыстар қызметтер бойынша бірыңғай мемлекеттік сатып алуды ұйымдастыру мен өткізуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) кондоминиум объектісінің ортақ мүлкін техникалық зерттеуді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) кондоминиум объектісінің ортақ мүлкіне күрделі жөндеудің жекелеген түрлерін жүргізудің тізбесін және кезектілігін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) кондоминиум объектісінің басқару органы ұсынған кондоминиум объектісінің ортақ мүлкіне күрделі жөндеудің жекелеген түрлерін жүргізуге арналған, тұрғын үй көмегінің қатысуымен қаржыландырылатын шығыстардың сметасын келіседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) кондоминиум объектісінің ортақ мүлкіне күрделі жөндеудің жекелеген түрлері бойынша атқарылған жұмыстарды қабылдау жөніндегі комиссияларға қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) елді мекендердің шекаралары шегінде өнеркәсіптік қауіпсіздік саласындағы әлеуметтік инфрақұрылым объектілерінде қадағалау субъектілеріне қатысты қауіпті техникалық құрылғыларды қауіпсіз пайдалану талаптарының сақталуына мемлекеттік қадағалауды жүзеге асыру бойынша тұрғын үй инспекциясының жұмысын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) көппәтерлі тұрғын үйдің ортақ мүлкін мемлекеттік техникалық зерттеп-қарауды ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:p>
-[...968 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізудің тізбесін, кезеңдерін және кезектілігін айқындайды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізуге арналған шығыстар сметасын келіседі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу бойынша орындалған жұмыстарды қабылдау жөніндегі комиссияларға қатысады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28) "Тұрғын үй қатынастары туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 ақпандағы № 108 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10528 болып тіркелген, 2015 жылғы 23 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) Кондоминиум объектісінің ортақ мүлкін күтіп-ұстау қағидаларына сәйкес бұзушылықтарды жою бойынша орындалуы міндетті нұсқамалар (ұсынымдар) шығарады;</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> және Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 ақпандағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 108</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10528 болып тіркелген, 2015 жылғы 23 сәуірде "Әділет" ақпараттық-құқықтық жүйесінде жарияланған) Кондоминиум объектісінің ортақ мүлкін күтіп-ұстау қағидаларына сәйкес бұзушылықтарды жою бойынша орындалуы міндетті нұсқамалар (ұсынымдар) шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) пәтерлердің, тұрғын емес үй-жайлардың меншік иелері өтініш берген кезде кондоминиум объектісін басқару және кондоминиум объектісінің ортақ мүлкін күтіп-ұстау жөніндегі есептің болуына тексеру жүргізу жатады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) "Қауіпті техникалық құрылғыларды есепке қою және есептен шығару" мемлекеттік қызметті көрсетеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) Қазақстан Республикасының заңнамасында көзделген өзге де міндеттер.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауданның тұрғын үйлерін жылыту маусымына дайындау, пәтер иелері кооперативтеріне (бұдан әрі –ПИК) жұмыс, су тасқынына дайындау;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Ауданның тазалығын қамтамасыз ету және абаттандыру, көгалдандыру, жарықтандыру, жылу-электр мен жабдықтау, сумен жабдықтау және канализация бойынша жұмыстарды бақылау, ұйымдастыру және жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жерлеу орындарын күтіп-ұстау және тексіздерді жерлеу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ауданның көше-жол желілеріндегі автомобиль жолдарының жұмыс істеуін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жол қозғалысы қауіпсіздігін қамтамасыз ету үшін көлік инфрақұрылымын дамыту;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) сумен жабдықтау, су бұру және ыстық сумен жабдықтау жүйелерінің жұмыс істеуін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) аудандық жолаушылар көлігі мен таксидің тұрақты бағыттарына жолаушылар тасымалын ұйымдастыру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сай бюджеттік бағдарламалар немесе тауарлар, жұмыстар қызметтер бойынша бірыңғай мемлекеттік сатып алуды ұйымдастыру мен өткізуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z89" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ипотекалық және коммуналдық тұрғын үйлерді есепке алу және бөлу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z90" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) жергілікті атқарушы органның резерві есебінен шұғыл шығындарға арналған іс-шаралар өткізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z91" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) елді мекендерді абаттандыру, елді мекендердің тазалық жағдайын қамтамасыз ету, елді мекендерді көгалдандыру бойынша жұмыстарды жүргізу, жерлеу орындарын күтіп-ұстау аудан көшелерімен өзге де елді мекендердегі жергілікті маңызы бар автомобиль жолдарының жұмыс істеуін қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z92" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) көлік инфроқұрылымын дамыту, барлық меншік нысандарындағы жолаушыларды тасымалдаушыларды жолаушыларды тасымалдау қауіпсіздігінің, қауіпсіздік техникасымен санитарлық нормалардың талаптарына сәйкес келетін диспетчерлік қызметпен және аялдау павильондарымен (аялдамалармен) қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z93" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) тұрғын үй қоры саласындағы мемлекеттік бақылау кондоминиум қатысушыларының ортақ мүлкіне тексеру жүргізу арқылы жүзеге асырылады. Тексеруді "Жеке кәсіпкерлік туралы" Қазақстан Республикасынң Заңына сәйкес жүргізу болып табылады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z94" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум нысанын басқару нысанын таңдау рәсімінің сақтауына, ағымдағы және жинақ шоттарын ашуына;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z95" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) объектіде және көппәтерлі тұрғын үйдің маңындағы аумақта пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінің ортақ мүлкін қолдану, күтіп ұстау, пайдалану және жөндеу тәртібінің сақталуына;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z96" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) көппәтерлі тұрғын үйлерде (тұрғын ғимараттарда) үйге ортақ жылу, энергия, газ және су ресурстарын есепке алу аспаптарының болуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z97" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) кондоминиум объектісінің ортақ мүлкінің және оның инженерлік жабдықтарының техникалық жай-күйіне, құрылыс және тұрғын үй-коммуналдық шаруашылық саласындағы қолданыстағы нормативтік-техникалық және жобалау құжаттарына сәйкес оны күтіп-ұстау және жөндеу бойынша жұмыстарды уақтылы орындалуына;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z98" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) көппәтерлі тұрғын үйді маусымдық пайдалануға дайындау жөніндегі іс-шараларды жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z99" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) анықталған бұзушылықтарды жою бойынша қабылданған шешімдер мен нұсқамалардың орындалуына;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z100" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) жергілікті бюджет қаражаты есебінен кондоминиум объектісінің ортақ мүлкін күрделі жөндеуге жобалау ұйымын анықтауға және жобалау-сметалық құжаттаманы дайындауға конкурс өткізуге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z101" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) кондоминиум объектісінің ортақ мүлкіне күрделі жөндеудің жекелеген түрлері бойынша орындалған жұмыстардың сапасына;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z102" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) елді мекеннің шекарасы шегінде тұрмыстық және коммуналдық-тұрмыстық тұтынушылардың газбен жабдықтау жүйелерінің тұрмыстық баллондары мен объектілерін қауіпсіз пайдалану талаптарының сақталуына мемлекеттік бақылау функцияларын жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z103" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) Тұрғын үй инспекциясы өзіне жүктелген өкілеттіктерге сәйкес қауіпті техникалық құрылғыларды, атап айтқанда 0,07 мега Паскальдан астам қысыммен және (немесе) 115 Цельсий градустан астам судың қайнау температурасы кезінде (жылумен жабдықтау ұйымдары) жұмыс істейтін бу және су жылыту қазандықтарын, 0,07 мега Паскальдан астам қысыммен жұмыс істейтін ыдыстарды, жүк көтергіш механизмдерді, эскалаторларды, аспалы жолдарды, фуникулерлерді, әлеуметтік инфрақұрылым объектілеріндегі лифтілерді қауіпсіз пайдалануға мемлекеттік қадағалауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z104" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) Тұрғын үй инспекциясы әлеуметтік инфрақұрылым объектілерінің қауіпті техникалық құрылғыларын есепке қоюды және есептен шығаруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z105" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) Елді мекендерді электр желісімен және газ жүйесімен қамтамасыз ету үшін жобалық-сметалық құжаттарын дайындау жұмыстарын жүргізеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z106" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) Құрылысы аяқталған электр және газ жүйесі нысандарының және көше жарықтарының құжаттарын рәсімдеп, елді мекен тұрғындарына электр жарығын қосу жұмыстарын үйлестіреді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z107" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) ауданның коммуналдық меншігіндегі электр желілерінің және газ жүйесінің жұмыс істеуін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z108" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z109" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) Елді мекендерді электр желісімен және газ жүйесімен қамтамасыз ету үшін құрылыс жұмыстарын жүргізуді үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) Қазақстан Республикасының заңнамасына сәйкес қаңғыбас және иесіз жануарларды аулау және олардың санын реттеу бойынша жұмыстарды ұйымдастыру, мемлекеттік сатып алу рәсімдері арқылы мердігер ұйымдарды айқындау, аталған жұмыстардың орындалуын үйлестіру және бақылау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Мемлекеттік органның бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімін басқаруды бірінші басшы жүзеге асырады, ол Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөліміне жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімінің бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z114" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімінің бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасары болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z115" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімінің бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік мекеменің жұмыс жоспарларын бекітеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z117" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік мекеменің атынан әрекет етеді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z118" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сенімхаттар береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z119" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заңнамамен белгіленген тәртіпте мемлекеттік мекеменің қызметкерлерін көтермелейді және оларға тәртіптік жаза береді;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз құзыреті шегінде бұйрықтар шығарады, қызметтік құжаттарға қол қояды;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекеттік мекеменің ішкі еңбек тәртібін бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z122" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) мемлекеттік мекемеде Қазақстан Республикасының "Қазақстан Республикасының мемлекеттік қызметі туралы" Заңының сақталуын бақылауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z123" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) азаматтарды жеке қабылдауды жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z124" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасының заңнамалық актілерде көзделген өкілеттіктерді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сыбайлас жемқорлыққа қарсы іс-қимыл бойынша шаралар қабылдамағаны үшін дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімінің бірінші басшысы болмаған кезенде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бірінші басшы өз орынбасарының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z128" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z129" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z130" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімінің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөліміне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңнамада өзгеше көзделмесе, Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімін қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z135" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімінің қарамағындағы ұйымдардың тізбесі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазығұрт аудандық "Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімінің "Жарық-жол және саябақтары" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазығұрт аудандық "Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімінің "Таза су" шаруашылық жүргізу құқығындағы коммуналдық мемлекеттік кәсіпорны.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z138" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазығұрт аудандық "Қазығұрт аудандық тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімінің "Тұрғын үй және газ инспекциясы" коммуналдық мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7592,68 +7758,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 29 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 283 қаулысына 4 – қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="69"/>
+    <w:bookmarkStart w:name="z146" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазығұрт аудандық ішкі саясат бөлімі" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда - Түркістан облысы Қазығұрт ауданы әкiмдiгiнiң 04.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9457,442 +9623,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 29 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 283 қаулысына 5 – қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="70"/>
+    <w:bookmarkStart w:name="z147" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z148" w:id="71"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z148" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z149" w:id="72"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z149" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесі жер қатынастары саласындағы функцияларды жүзеге асыратын, Қазақстан Республикасының жергілікті бюджеттен қаржыландырылатын атқарушы орган болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z150" w:id="73"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z150" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z151" w:id="74"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z151" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ережеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z152" w:id="75"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z152" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесі ұйымдық-құқықтық нысандағы заңды тұлға болып табылады, мемлекеттік тілде өз атауы бар мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z153" w:id="76"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z153" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесі азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z154" w:id="77"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z154" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесі егер заңнамаға сәйкес осыған уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z155" w:id="78"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z155" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесі басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z156" w:id="79"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z156" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің құрылымы мен штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z157" w:id="80"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z157" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Қазығұрт ауданы, Қазығұрт ауыл округі, Қазығұрт ауылы, Д.Қонаев көшесі №2/д үй, индекс 160300.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z158" w:id="81"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z158" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік органның толық атауы – "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z159" w:id="82"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z159" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің құрылтайшысы Қазығұрт ауданының әкімдігі болып табылады. Осы Ереже "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z160" w:id="83"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z160" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің қызметін қаржыландыру жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z161" w:id="84"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z161" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің функциялары болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесіне заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда осындай қызметтен алынған кірістер мемлекеттік бюджеттің кірісіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="85"/>
+    <w:bookmarkStart w:name="z162" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің миссиясы, негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z163" w:id="86"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z163" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің миссиясы: жер қатынастары саласындағы мемлекеттік саясатты жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z164" w:id="87"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z164" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мақсаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) белгiлеген жер учаскесiне меншiк құқығы мен жер пайдалану құқығы туындауының, өзгертiлуi мен тоқтатылуының негiздерiн, шарттары мен шектерiн; жер учаскелерiнiң меншiк иелерi мен жер пайдаланушылардың құқықтары мен мiндеттерiн жүзеге асыру тәртiбiн қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9921,70 +10087,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шаруашылық жүргiзудiң барлық нысандарын тең құқықпен дамыту үшiн жағдайлар жасау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жеке және заңды тұлғалар мен мемлекеттiң жерге құқықтарын қорғау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="88"/>
+    <w:bookmarkStart w:name="z165" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) иесі жоқ жер учаскелерін анықтау және оларды есепке алу жөніндегі жұмысты ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10395,70 +10561,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       23) Жер кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>147 бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-2 тармағына сәйкес ауыл шаруашылығы мақсатындағы жерлерде жер учаскесінің меншік иелері мен жер пайдаланушыларға қатысты жерді пайдалану мен қорғауға мемлекеттік бақылауды ұйымдастырады және жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="89"/>
+    <w:bookmarkStart w:name="z166" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік органдардан және өзге де ұйымдардан өз қызметіне қажетті ақпаратты сұрату және алу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10543,166 +10709,166 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген, аудан аумағында жасалған әкiмшiлiк құқық бұзушылық туралы хаттамаларды жасайды (iстердi қарайды);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасына сәйкес өз құзыреті шегінде басқа да құқықтарды және міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="90"/>
+    <w:bookmarkStart w:name="z167" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z168" w:id="91"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z168" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесіне басшылықты "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын бірінші басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z169" w:id="92"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z169" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің бірінші басшысын Қазығұрт ауданының әкімі қызметке тағайындайды және қызметтен босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z170" w:id="93"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z170" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің құзыретіне кіретін мәселелер бойынша "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесі атынан басқа құрылымдық бөлімшелерге жіберілетін құжаттарға "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесі басшысы, ал ол болмаған жағдайда оны алмастыратын адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="94"/>
+    <w:bookmarkStart w:name="z171" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемеcінің бірінші басшысының өкілеттігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік мекеменің жұмыс жоспарларын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10877,262 +11043,262 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сыбайлас жемқорлыққа қарсы заңнаманың орындалуына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекеменің бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="95"/>
+    <w:bookmarkStart w:name="z172" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің қызметкерлерінің лауазымдық өкілеттіктері Қазақстан Республикасының жер қатынастары саласындағы заңнамасында анықталған "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің міндеттері мен функциялары негізінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z173" w:id="96"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z173" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекеменің жұмыс режимі: сағат 9.00 – 19.00, түскі үзіліс сағат 13.00 – 15.00, аптасына бес жұмыс күні, демалыстар: сенбі-жексенбі және мереке күндері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z174" w:id="97"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z174" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z175" w:id="98"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z175" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекеменің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="99"/>
+    <w:bookmarkStart w:name="z176" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z177" w:id="100"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z177" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Егер заңнамада өзгеше көзделмесе, "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесі, өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z178" w:id="101"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z178" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесін қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z179" w:id="102"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z179" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесін қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z180" w:id="103"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z180" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Мемлекеттік органның қарауындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z181" w:id="104"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z181" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазығұрт аудандық жер қатынастары бөлімі" мемлекеттік мекемесінің қарауында ұйымдар жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11198,442 +11364,442 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 29 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 283 қаулысына 6 – қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="105"/>
+    <w:bookmarkStart w:name="z183" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z184" w:id="106"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z184" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z185" w:id="107"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z185" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесі ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын, Қазақстан Республикасының жергілікті бюджеттен қаржыландырылатын атқарушы орган болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z186" w:id="108"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z186" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің ведомстволары жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z187" w:id="109"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z187" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесі өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ережеге</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z188" w:id="110"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z188" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесі ұйымдық-құқықтық нысандағы заңды тұлға болып табылады, мемлекеттік тілде өз атауы бар мөрі мен мөртаңбалары, белгіленген үлгідегі бланкілері, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z189" w:id="111"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z189" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесі азаматтық-құқықтық қатынастарға өз атынан түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z190" w:id="112"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z190" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесі егер заңнамаға сәйкес осыған уәкілеттік берілген болса, мемлекеттің атынан азаматтық-құқықтық қатынастардың тарапы болуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z191" w:id="113"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z191" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесі өз құзыретінің мәселелері бойынша заңнамада белгіленген тәртіппен "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесі басшысының бұйрықтарымен және Қазақстан Республикасының заңнамасында көзделген басқа да актілермен ресімделетін шешімдер қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z192" w:id="114"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z192" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің құрылымы мен штат санының лимиті қолданыстағы заңнамаға сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z193" w:id="115"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z193" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заңды тұлғаның орналасқан жері: Қазақстан Республикасы, Түркістан облысы, Қазығұрт ауданы, Қазығұрт ауыл округі, Қазығұрт ауылы, Д.Қонаев көшесі №2/д үй, индекс 160300.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z194" w:id="116"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z194" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Мемлекеттік органның толық атауы – "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z195" w:id="117"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z195" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің құрылтайшысы Қазығұрт ауданының әкімдігі болып табылады. Осы Ереже "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z196" w:id="118"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z196" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің қызметін қаржыландыру жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z197" w:id="119"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z197" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесіне кәсіпкерлік субъектілерімен "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің функциялары болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесіне заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда осындай қызметтен алынған кірістер мемлекеттік бюджеттің кірісіне жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="120"/>
+    <w:bookmarkStart w:name="z198" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің миссиясы, негізгі мақсаттары, функциялары, құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z199" w:id="121"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z199" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің миссиясы: кәсіпкерлік және ауыл шаруашылығы саласындағы мемлекеттік саясатты жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z200" w:id="122"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z200" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мақсаттары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттiң азық-түлiк қауiпсiздiгiн қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11662,70 +11828,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бәсекеге қабілетті ауыл шаруашылығы өнiмiн және оның қайта өңдеу өнiмдерiн өндiрудің экономикалық жағдайларын жасау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) органикалық өнім өндіруді дамытуды қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="123"/>
+    <w:bookmarkStart w:name="z201" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке кәсiпкерлiктi қолдау мен дамытудың мемлекеттiк саясатының iске асырылуын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12572,70 +12738,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) Қазақстан Республикасының заңнамаларында көзделген басқа да функцияларды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="124"/>
+    <w:bookmarkStart w:name="z202" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Құқықтары мен міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік органдардан және өзге де ұйымдардан өз қызметіне қажетті ақпаратты сұрату және алу; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12682,166 +12848,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мүдделерін барлық құзыретті, мемлекеттік органдарда, мекемелерде, ұйымдарда, сондай-ақ сот және құқық қорғау органдарында білдіру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасына сәйкес өз құзыреті шегінде басқа да құқықтарды және міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="125"/>
+    <w:bookmarkStart w:name="z203" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің қызметін ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z204" w:id="126"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z204" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесіне басшылықты "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесіне жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын бірінші басшы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z205" w:id="127"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z205" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің бірінші басшысын Қазығұрт ауданының әкімі қызметке тағайындайды және қызметтен босатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z206" w:id="128"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z206" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің құзыретіне кіретін мәселелер бойынша "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесі атынан басқа құрылымдық бөлімшелерге жіберілетін құжаттарға "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесі басшысы, ал ол болмаған жағдайда оны алмастыратын адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="129"/>
+    <w:bookmarkStart w:name="z207" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемеcінің бірінші басшысының өкілеттігі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мемлекеттік мекеменің жұмыс жоспарларын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13016,242 +13182,242 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) сыбайлас жемқорлыққа қарсы заңнаманың орындалуына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекеменің бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="130"/>
+    <w:bookmarkStart w:name="z208" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің қызметкерлерінің лауазымдық өкілеттіктері Қазақстан Республикасының ауыл шаруашылығы саласындағы заңнамасында анықталған "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің міндеттері мен функциялары негізінде белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z209" w:id="131"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z209" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекеменің жұмыс режимі: сағат 9.00 – 19.00, түскі үзіліс сағат 13.00 – 15.00, аптасына бес жұмыс күні, демалыстар: сенбі-жексенбі және мереке күндері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z210" w:id="132"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z210" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z211" w:id="133"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z211" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесінің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекеменің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="134"/>
+    <w:bookmarkStart w:name="z212" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесіне бекітілген мүлік коммуналдық меншікке жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z213" w:id="135"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z213" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Егер заңнамада өзгеше көзделмесе, "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесі, өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z214" w:id="136"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z214" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесін қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z215" w:id="137"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z215" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. "Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімі" мемлекеттік мекемесін қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z216" w:id="138"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z216" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Мемлекеттік органның қарауындағы ұйымдардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазығұрт аудандық кәсіпкерлік және ауыл шаруашылығы бөлімінің "Қазығұрт су шаруашылығы" шаруашылық жүргізу құқығындағы мемлекеттік коммуналдық кәсіпорны.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -13335,68 +13501,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 29 тамыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 283 қаулысына 7 – қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="139"/>
+    <w:bookmarkStart w:name="z251" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазығұрт аудандық құрылыс, сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі туралы ЕРЕЖЕ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Ереже жаңа редакцияда - Түркістан облысы Қазығұрт ауданы әкiмдiгiнiң 04.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>