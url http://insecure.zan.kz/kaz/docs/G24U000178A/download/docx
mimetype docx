--- v0 (2025-11-06)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9b8c467" w14:textId="9b8c467">
+    <w:p w14:paraId="3719725" w14:textId="3719725">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -918,184 +918,244 @@
         <w:t xml:space="preserve">
       10. Осы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Ереже</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Басқарманың құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының бюджет заңнамасына сәйкес республикалық және жергілікті бюджеттерден, Қазақстан Республикасы Ұлттық Банкінің бюджетінен (шығыстар сметасынан) жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Басқарманың қызметін қаржыландыру Қазақстан Республикасының бюджет заңнамасына сәйкес республикалық және жергілікті бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда - Түркістан облысы әкiмдiгiнiң 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12.Басқарма кәсіпкерлік субъектілерімен Басқарманың өкілеттіктері болып табылатын міндеттерді орындау тұрғысынан шарттық қарым-қатынас жасауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Басқарма заңнамалық актілермен кіріс әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кіріс, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> 2. Мемлекеттік органның мақсаттары мен өкілеттіктері</w:t>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      13. Мақсаттары:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түркістан облысы экономикасының өсу қарқынын жылдамдату және ортажылдамдық перспективасында цифрлы технологияны қолдану арқылы тұрғындар өмірінің сапасын жақсарту, сондай-ақ ұзақжылдамдық перспективасында цифрлы экономика құру мақсатында облыс экономикасының жаңа даму бағытына көшуіне жағдай жасау және мемлекеттік қызметтер көрсету, архив ісі және құжат жасау саласында бірыңғай мемлекеттік саясатты іске асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)құқықтары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1378,1376 +1438,1492 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       экономиканың негізгі саласына заманауи ақпараттық-коммуникациялық технологияларды дамыту және енгізу шараларын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті және атқарушы органдарда жобалық қызметтерді әкімшілендіру, жобаны басқарудың барлық кезеңіне бақылау жасау және мониторинг жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Smart City" технологиясын енгізу жұмыстарын үйлестіру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
-[...15 lines deleted...]
-      15. Функциялары:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың орындалуына мониторингті жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2) ақпараттық-коммуникациялық технологиялар саласын дамыту үшін жағдай жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "электрондық үкіметтің" ақпараттандыру объектілерін құруды және дамытуды қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) платформалық бағдарламалық өнімдерді әзірлейді және орналастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)жергілікті атқарушы органдардың электрондық ақпараттық ресурстарының толықтырылуын жүзеге асырады, олардың анықтығын және жаңартылып отырылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "электрондық үкіметтің" архитектуралық порталында "электрондық үкіметтің" ақпараттандыру объектілері туралы мәліметтерді және "электрондық үкіметтің" ақпараттандыру объектілері техникалық құжаттамасының электрондық көшірмелерін есепке алуды және жаңартып отыруды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)өз интернет-ресурстарында мемлекеттік органдардың ақпараттандыру объектілерін құру және дамыту жоспарлары мен нәтижелері туралы жалпыға бірдей қолжетімді ақпаратты орналастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6)цифрлық сауаттылықты арттыру үшін жағдай жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7)техникалық құжаттаманың қағаз жеткізгіштердегі түпнұсқаларын сақтауды қамтамасыз етеді және оларды "электрондық үкiметтiң" сервистік интеграторына оның сұрау салуы бойынша ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8)"электрондық үкіметтің" ақпараттандыру объектілерін құру және дамыту кезінде стандартты шешімдерді пайдалануды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9)мемлекеттік органдардың мемлекеттік электрондық ақпараттық ресурстарына және ақпараттық жүйелеріне жеке және заңды тұлғалардың қоғамдық қол жеткізу пункттерін, оның ішінде осы қол жеткізуді ұйымдастыру үшін тұрғын емес үй-жайларды бөлу жолымен ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ашық деректердің интернет-порталында қазақ және орыс тілдерінде ашық деректерді орналастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік органдардың интернет-ресурстарының бірыңғай платформасында интернет-ресурстарды орналастырады, сондай-ақ олардың анықтығын және жаңартылып отырылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ақпараттық-коммуникациялық көрсетілетін қызметтерді сатып алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13)операторға "электрондық үкімет" веб-порталын ақпараттық толықтырып отыру үшін қажетті электрондық ақпараттық ресурстарды береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) өз құзыреті шегінде ақпараттық-коммуникациялық инфрақұрылымның аса маңызды объектілеріне жататын объектілерді айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) операторға деректерді басқару жөніндегі уәкілетті орган бекіткен деректерді басқару талаптарына сәйкес деректерді талдауды жүзеге асыру үшін электрондық ақпараттық ресурстарға қолжетімділік береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) деректерді басқару жөніндегі уәкілетті орган бекіткен деректерді басқару талаптарына сәйкес деректерді "электрондық үкіметтің" ақпараттық-коммуникациялық платформасына береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17)уәкілетті органмен және қызметін тиісті әкімшілік-аумақтық бірлікте жүзеге асыратын, уәкілетті органның аумақтық бөлімшелерімен және Қазақстан Республикасы әскери басқару, ұлттық қауіпсіздік және ішкі істер уәкілетті мемлекеттік органдарының аумақтық бөлімшелерімен бірге, үкіметтік және президенттік байланыс бөлімшелерінің желілерін қоспағанда, байланыс құрылысжайларының, байланыс жолдары мен басқа да инженерлік инфрақұрылым объектілері құрылысының жоспарларын әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) байланыс операторларына Қазақстан Республикасының заңдарында белгіленген тәртіппен тиісті шығыстарды өтей отырып, абоненттерге тегін қосуды ұсыну үшін байланыс операторларымен бірлесіп, әлеуметтік мәні бар объектілердің тізбесін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) пошта операторларының өндірістік объектілері үшін Қазақстан Республикасының заңдарына сәйкес тұрғын емес үй-жайлар бөледі, сондай-ақ пошта операторларының олардың аумағына өндірістік объектілерді орналастыруына жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ұялы немесе спутниктік байланыс операторының өтініші бойынша, уәкілетті органмен келісу арқылы ұялы немесе спутниктік байланыс операторларының ұялы немесе спутниктік байланыс жабдығына арналған антенна-діңгекті құрылыстарды және (немесе) тіреуіштерді салуы үшін электрмен жабдықтау жүргізілген орын ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21)облыс әкімдігіне облыстың даму жоспарына енгізу үшін тиісті әкімшілік-аумақтық бірлікте байланыс қызметтерін көрсетуді ұйымдастыру жөнінде ұсыныс енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22)облыстың жергілікті атқарушы органдары арасында "Smart City" жобасын дамытуды бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) "Smart City" жобасын дамытуға бағытталған техникалық ұсыныстар жиынтығын және ұйымдастырушылық іс-шараларды енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) "Smart City" жобасын дамытуға бағытталған техникалық ұсыныстар жиынтығын және ұйымдастырушылық іс-шаралар бойынша ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25)шетелдердің оқу семинарларына, конференцияларына қатысу арқылы цифрлық технология саласында халықаралық тәжірибені зерттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26)жергілікті атқарушы органдарды цифрландыру, автоматтандыру және оңтайландыру саласындағы қаржылық есептеулер мен шығыстарды үйлестіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27)үкіметтік байланыс бөлімшелерінің желілерін қоспағанда, байланыс ғимараттарының телекоммуникация жолдары мен басқа да инженерлік инфрақұрылым объектілері құрылысының жоспарларын әзірлейді және облыс әкімдігіне бекітуге ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28)байланыс операторларына Қазақстан Республикасының заңдарында белгіленген тәртіппен тиісті шығыстарды өтей отырып, абоненттерге тегін қосуды ұсыну үшін байланыс операторларымен бірлесіп, әлеуметтік мәні бар объектілердің тізбесін әзірлейді және облыс әкімдігіне бекітуге ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29)жергілікті атқарушы органдарда ведомствоаралық ақпараттық жүйені қолдану барысына мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30)жергілікті атқарушы органдардың мемлекеттік органдардың аумақтық бөлімшелермен, азаматтармен және ұйымдармен ақпараттандыру, консультативтік және әдістемелік көмек көрсету мәселелері бойынша бірлесе әрекет ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31)облыс әкімдігіне ұсыныс енгізумен уәкілетті органмен келісу бойынша ашық деректердің интернет-порталында орналастырылатын ашық деректер тізбесін бекітуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) ақпараттандыру, автоматтандыру және ақпараттық жүйені жетілдіру саласындағы әлемдік тәжірибені зерттеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33)техникалық сипаттамаларды және басқа да ақпараттандыру саласындағы нормативтік-құқықтық актілерді келісу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34)компьютер және ұйымдастыру техникаларына және сервер қондырғыларына жоспарлы түгендеу жұмыстарын жүргізуге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35)әкім қызметін және басқарманың ақпараттық даму және халықаралық ынтымақтастық мәселелері бойынша техникалық және ақпараттық-сараптамалық қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36)жергілікті атқарушы органдардың мемлекеттік қызметтерді автоматтандырудың ақпараттық жүйесін енгізу және пайдаланудың бірыңғай іс-шарасын ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37)ақпараттық технологияларды қолдану тиімділігін бағалау бойынша іс-шаралар жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38)кеңжолақты ғаламторды пайдалануға мүмкіндік беретін ақпараттық жүйені енгізу және пайдалану бойынша ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) тиісті әкімшілік-аумақтық бірліктің аумағында мемлекеттік қызметтер көрсету сапасын арттыруды, оған қолжетімділікті қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілердің қолжетімділігін қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) көрсетілетін қызметті алушылардың мемлекеттік қызметтер көрсету тәртібі туралы қолжетімді нысанда хабардар болуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) көрсетілетін қызметті алушылардың мемлекеттік қызметтер көрсету мәселелері бойынша өтініштерін қарайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) көрсетілетін қызметті алушылардың бұзылған құқықтарын, бостандықтары мен заңды мүдделерін қалпына келтіруге бағытталған шараларды қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) мемлекеттік қызметтер көрсету, мүгедектігі бар адамдармен қарым-қатынас жасау саласындағы қызметкерлердің біліктілігін арттыру жұмыстарын ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) мемлекеттік басқаруды цифрлық трансформациялау қағидаларына сәйкес мемлекеттік қызметтер көрсету реинжинирингін жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға мемлекеттік қызметтер көрсету сапасын бағалауды жүргізу үшін ақпараттың, сондай-ақ мемлекеттік қызметтер көрсету сапасын ішкі бақылау нәтижелері бойынша ақпараттың Қазақстан Республикасының заңнамасында белгіленген тәртіппен және мерзімдерде ұсынылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) ақпараттандыру саласындағы уәкілетті органға мемлекеттік көрсетілетін қызметтерді автоматтандыру процесін бағалауды жүргізу үшін ақпараттың Қазақстан Республикасының заңнамасында белгіленген тәртіппен және мерзімдерде ұсынылуын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) егер Қазақстан Республикасының заңнамасында өзгеше көзделмесе, Мемлекеттік корпорацияға мемлекеттік қызметтер көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйелерге қолжетімділік береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) мемлекеттік қызметтер көрсету тәртібі туралы ақпаратты Бірыңғай байланыс орталығына береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын ішкі бақылауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) көрсетілетін қызметті берушілердің мемлекеттік қызметтер көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерді сақтауын қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) мемлекеттік қызметтер көрсету сапасына қоғамдық мониторинг қорытындысын ескере отырып, мемлекеттік қызметтер көрсету сапасын арттыру жөнінде шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасына мониторинг жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) облыстың мемлекеттік архивтерінің сақтауына қабылданған Ұлттық архив қорының құжаттарын сақтауды, толықтыруды және пайдалануды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55)облыстың мемлекеттік архивтерінде сақталатын Ұлттық архив қоры құжаттарын мемлекеттiк есепке алуды жүргiзу және олардың сақталуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56)коммуналдық меншiктегi тарихи және мәдени құжаттық ескерткіштерді қорғау, оларды сақтау мен пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57)құжаттардың ғылыми және практикалық құндылығына сараптама жүргiзудi ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58)облыстың мемлекеттік архивтерінде сақталатын Ұлттық архив қорының құжаттары бойынша деректер қорын қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59)облыстың аумағында орналасқан архив ісі және басқаруды құжаттамалық қамтамасыз ету мәселелеріне ұйымдастырушылық-әдістемелік басшылық жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60)облыстың аумағында Қазақстан Республикасының Ұлттық архив қоры және архивтер туралы заңнамасының сақталуын мемлекеттік бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61)жеке және заңды тұлғалардың сұрауларын орындауды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62)облыс әкімдігінің бекiтуіне сараптау-тексеру комиссиясы туралы ереженi енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63)Ұлттық архив қорының құжаттарын мемлекеттiң, жеке және заңды тұлғалардың сұрауларын қанағаттандыру үшiн пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64)қолданыстағы заңнамаға сәйкес тауарларды (жұмыстарды, көрсетілетін қызметтерді) ақылы негізде өткізуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65)облыстың тарихы бойынша архив құжаттарын жинау және қайтару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66)Қазақстан Республикасының заңнамасымен жергілікті атқарушы органдарға жүктелетін өзге де өкілеттіктерді жергілікті мемлекеттік басқару мүддесінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерістер енгізілді - Түркістан облысы әкiмдiгiнiң 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...1201 lines deleted...]
-        <w:t xml:space="preserve"> 3. Мемлекеттік органның, алқалы органдардың (бар болса) бірінші басшысының мәртебесі, өкілеттіктері</w:t>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Басқарманы басқаруды бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
-[...15 lines deleted...]
-      16. Басқарманы басқаруды бірінші басшы жүзеге асырады, ол Басқармаға жүктелген міндеттердің орындалуына және оның өз өкілеттіктерін жүзеге асыруына дербес жауапты болады.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
-[...15 lines deleted...]
-      17. Басқарманың бірінші басшысы Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалады және лауазымнан босатылады.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
-[...15 lines deleted...]
-      18. Басқарманың бірінші басшысының Қазақстан Республикасының заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын орынбасарлары болады.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Басқарманың бірінші басшысының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Түркістан облысының цифрландыру, мемлекеттік қызметтер көрсету және архивтер басқармасы" мемлекеттік мекемесінің қызметін ұйымдастырады және басқарады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3012,342 +3188,426 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) "Түркістан облысының цифрландыру, мемлекеттік қызметтер көрсету және архивтер басқармасы" мемлекеттік мекемесі бөлімдерінің ережесін бекітеді, сондай-ақ Басқарманың қарамағындағы мемлекеттік архивтердің құрлымын, штат санын және еңбек жалақысы шегінде архивтік мекемелер жүйесін бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың бірінші басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Бірінші басшы өз орынбасарларының өкілеттіктерін қолданыстағы заңнамаға сәйкес айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Басқармаға "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын басқарма басшысы басшылық жасайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
-[...15 lines deleted...]
-      21. Басқарманың аппаратын Қазақстан Республикасының қолданыстағы заңнамасына сәйкес лауазымға тағайындалатын және лауазымнан босатылатын аппарат басшысы немесе лауазымды тұлға басқарма басшысы басқарады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - Түркістан облысы әкiмдiгiнiң 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Басқарманың алқалы органдары жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Мемлекеттік органның мүлкі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
-[...15 lines deleted...]
-      22. Басқарманың алқалы органдары жоқ.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Басқарманың Қазақстан Республикасының заңнамасында көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін. Басқарманың мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - Түркістан облысы әкiмдiгiнiң 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       24. Басқармаға бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - Түркістан облысы әкiмдiгiнiң 18.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін он күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Егер бюджет заңнамасында және "Мемлекеттік мүлік туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> өзгеше белгіленбесе, Басқарманың өзіне бекітілген мүлікті және оған қаржыландыру жоспары бойынша берілген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Басқарманы қайта ұйымдастыру және тарату Қазақстан Республикасының азаматтық заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басқарманың қарамағындағы коммуналдық мемлекеттік мекемелердің тізбесі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3713,55 +3973,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4087,31 +4347,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>