--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0b7e61f" w14:textId="0b7e61f">
+    <w:p w14:paraId="de04f35" w14:textId="de04f35">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1476,63 +1476,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 14 тармаққа өзгеріс енгізілді - Түркістан облысы әкiмдiгiнiң 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 187</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 187</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1993,50 +1993,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шығармашылық қызметтің түрлі салаларында облыстық (өңірлік) байқаулар, фестивальдер және конкурстар өткізуді ұйымдастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      4-1) креативті индустриялар саласындағы мемлекеттік саясатты іске асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       5) уәкілетті органмен келісім бойынша шығармашылық қызметтің түрлі салаларында республикалық конкурстар мен фестивальдер өткізуді ұйымдастыруға құқылы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) өңірлік көркемдік кеңестер құру және олар туралы ережелерді бекіту бойынша облыс әкімдігіне ұсыныс енгізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2281,51 +2299,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) электрондық және жалпыға қолжетімді форматтарда мемлекеттік шығармашылық тапсырысты орналастырудың, оның сапасын бақылаудың және нысаналы игерілуінің барлық кезеңдері мен рәсімдерінің орындалуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) тарихи-мәдени мұра объектілерін анықтауды, есепке алуды, сақтауды, зерделеуді, пайдалануды және олардың жай-күйін мониторингтеуді қамтамасыз етеді;</w:t>
+      21) Қазақстан Республикасының Заңына сәйкес ерекше мәртебеге ие облыстық маңызы бар қаланың аумағындағы тарихи-мәдени мұра объектілерін қоспағанда, тарихи-мәдени мұра объектілерін анықтауды, есепке алуды, сақтауды, зерделеуді, пайдалануды және олардың жай-күйін мониторингтеуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) тарих және мәдениет ескерткіштеріндегі ғылыми-реставрациялық жұмыстарды жүргізуді қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2335,69 +2353,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) тиiстi аумақтардың экономикалық және әлеуметтiк даму жоспарларында жергiлiктi маңызы бар тарих және мәдениет ескерткіштерін есепке алуды, сақтауды, зерделеуді, оларға ғылыми-реставрациялық жұмыстарды және археологиялық жұмыстарды ұйымдастыру жөнiндегi iс-шараларды көздейдi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) уәкiлеттi органмен келiсу бойынша қала құрылысы жобаларын әзiрлеу және бекiту кезiнде барлық санаттағы тарих және мәдениет ескерткiштерiн анықтау, зерделеу, сақтау жөнiндегi іс-шараларды орындауды, тиісті жергілікті жердің тарихи-сәулет тiрек жоспарларын және карта-схемаларын жасауды қамтамасыз етедi;</w:t>
-[...17 lines deleted...]
-      25) тиісті елді мекендердің бас жоспарларына тарихи-сәулет тiрек жоспарларын енгізу жөніндегі жұмысты жүргізу бойынша облыс әкімдігіне ұсыныс енгізу;</w:t>
+      24) уәкiлеттi органмен келiсу бойынша қала құрылысы жобаларын әзiрлеу және бекiту кезiнде, Қазақстан Республикасының Заңына сәйкес ерекше мәртебеге ие облыстық маңызы бар қаланың іс-шараларын орындауды, тарихи-сәулет тірек жоспарларын және карта-схемаларын жасауды қоспағанда, барлық санаттағы тарих және мәдениет ескерткiштерiн анықтау, зерделеу, сақтау жөнiндегi іс-шараларды орындауды, тиісті жергілікті жердің тарихи-сәулет тiрек жоспарларын және карта-схемаларын жасауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) Қазақстан Республикасының Заңына сәйкес ерекше мәртебеге ие облыстық маңызы бар қаланың жоспарын қоспағанда, тиісті елді мекендердің бас жоспарларына тарихи-сәулет тiрек жоспарларын енгізу жөніндегі жұмысты жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) қорғау мiндеттемелерiн ресiмдеу және беру, тарих және мәдениет ескерткішінің меншiк иелерi мен пайдаланушыларының оларды орындауын бақылау бойынша облыс әкімдігіне ұсыныс енгізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2443,51 +2461,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) мемориалдық тақталарды орнату жөніндегі жұмысты жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) жергілікті маңызы бар тарих және мәдениет ескерткiштерiне жоспарланатын ғылыми-реставрациялық жұмыстардың ғылыми-жобалау құжаттамасын қарау және келiсу бойынша облыс әкімдігіне ұсыныс енгізу;</w:t>
+      30) Қазақстан Республикасының Заңына сәйкес ерекше мәртебеге ие облыстық маңызы бар қаланың аумағындағы жергілікті маңызы бар тарих және мәдениет ескерткіштерін қоспағанда, тиісті аумақтардың экономикалық және әлеуметтiк даму жоспарларында жергiлiктi маңызы бар тарих және мәдениет ескерткіштерін есепке алуды, сақтауды, зерделеуді, оларға ғылыми-реставрациялық жұмыстарды және археологиялық жұмыстарды ұйымдастыру жөнiндегi iс-шараларды көздеу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) уәкілетті органмен келісу бойынша тарихи-мәдени мұра объектiлерiн тарихи-мәдени сараптама қорытындысы негізінде жергілікті маңызы бар тарих және мәдениет ескерткiштерi деп таниды және оларды Жергілікті маңызы бар тарих және мәдениет ескерткіштерінің мемлекеттік тізіміне қосу бойынша облыс әкімдігіне ұсыныс енгізу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2641,99 +2659,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37-1) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптардың, деректерді басқару жөніндегі талаптардың сақталуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      37-2) өз құзыреті шегінде мәдениет саласындағы коммуналдық меншікті басқаруды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       38 ) Қазақстан Республикасының заңнамалық актілерінде көзделген өзге де функцияларды жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 16 тармаққа өзгерістер енгізілді - Түркістан облысы әкiмдiгiнiң 29.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16 тармаққа өзгерістер енгізілді - Түркістан облысы әкiмдiгiнiң 28.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 187</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш ресми жарияланғаннан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3805,55 +3841,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4179,31 +4215,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>