--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="55c1a6e" w14:textId="55c1a6e">
+    <w:p w14:paraId="61aa673" w14:textId="61aa673">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,90 +94,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысында әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы әкімдігінің 2024 жылғы 9 желтоқсандағы № 408 қаулысы</w:t>
+        <w:t>Солтүстік Қазақстан облысы әкімдігінің 2024 жылғы 9 желтоқсандағы № 408 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының 6-бабы 1-тармағының 39) тармақшасына және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының 2) тармақшасына, "Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асырудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2019 жылғы 29 шілдедегі № 280 бұйрығына сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19123 болып тіркелді) Солтүстік Қазақстан облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
+        <w:t xml:space="preserve">
+      "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 39) тармақшасына және "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағының 2) тармақшасына, "Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асырудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2019 жылғы 29 шілдедегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19123 болып тіркелді) Солтүстік Қазақстан облысының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. Осы қаулының қосымшасына сәйкес Солтүстік Қазақстан облысында әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру қағидалары бекітілсін.</w:t>
+        <w:t xml:space="preserve">
+      1. Осы қаулының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Солтүстік Қазақстан облысында әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Солтүстік Қазақстан облысы әкімдігінің кәсіпкерлік және индустриялық-инновациялық даму басқармасы" коммуналдық мемлекеттік мекемесі Қазақстан Республикасының заңнамасында белгіленген тәртіпте осы қаулының деректемелерін ресми жариялау үшін Қазақстан Республикасы Әділет министрлігінің "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының Солтүстік Қазақстан облысы бойынша филиалына жолдасын және Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау банкіне енгізсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
@@ -411,51 +512,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Солтүстік Қазақстан облысы әкімдігінің</w:t>
+              <w:t>Солтүстік Қазақстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -476,51 +577,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы "09" желтоқсандағы</w:t>
+              <w:t>облысы әкімдігінің</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -541,51 +642,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 408 қаулысына</w:t>
+              <w:t>2024 жылғы "09" желтоқсандағы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -606,1866 +707,2709 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">№ 408 қаулысына </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkStart w:name="z23" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Солтүстік Қазақстан облысында әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескерту. Қосымша жаңа редакцияда - Солтүстік Қазақстан облысы әкімдігінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 112</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
-[...15 lines deleted...]
-      1. Осы Солтүстік Қазақстан облысында әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру қағидалары (бұдан әрі – Қағидалар) "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 6-бабы 1-тармағының 39) тармақшасына, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 16-бабы 3-тармағының 2) тармақшасына, "Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асырудың үлгілік қағидаларын бекіту туралы" (бұдан әрі – Үлгілік қағидалар) Қазақстан Республикасы Ауыл шаруашылығы министрінің 2019 жылғы 29 шілдедегі № 280 бұйрығына сәйкес әзірленді және әлеуметтік маңызы бар азық-түлік тауарлары бағаларын тұрақтандыру тетіктерін іске асырудың тәртiбiн айқындайды.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Солтүстік Қазақстан облысында әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру қағидалары (бұдан әрі – Қағидалар) "Агроөнеркәсіптік кешенді және ауылдық аумақтарды дамытуды мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 39) тармақшасына, "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағының 2) тармақшасына, сондай-ақ Қазақстан Республикасы Кәсіпкерлік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>117-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағына, "Әлеуметтік маңызы бар азық-түлік тауарларына бағаны тұрақтандыру тетіктерін іске асырудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы Ауыл шаруашылығы министрінің 2019 жылғы 29 шілдедегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 280</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына (бұдан әрі - Үлгілік қағидалар) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19123 болып тіркелген) сәйкес әзірленді және әлеуметтік маңызы бар азық-түлік тауарларына бағаны тұрақтандыру тетіктерін, оның ішінде мемлекеттік атаулы әлеуметтік көмек алушыларға қолдау көздейтін тетіктерді іске асыру тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkStart w:name="z26" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
-[...15 lines deleted...]
-      1) азық-түлiк тауарларының өңірлік тұрақтандыру қоры – СҚО аумағында аграрлық азық-түлік нарығына реттеушілік әсер ету және азық-түлiк қауiпсiздiгiн қамтамасыз ету үшiн құрылған азық-түлiк тауарларының жедел қоры;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азық-түлiк тауарларының өңірлік тұрақтандыру қоры – Солтүстік Қазақстан облысы аумағында аграрлық азық-түлік нарығына реттеушілік әсер ету және азық-түлiк қауiпсiздiгiн қамтамасыз ету үшiн құрылған азық-түлiк тауарларының жедел қоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkStart w:name="z28" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азық-түлiк тауарларының өңірлік тұрақтандыру қорын жаңарту – азық-түлік тауарларының сақталу мерзімі аяқталғанға дейін оларды өткізу немесе жаңа сақталу мерзімімен немесе келесі жылдың жаңа егінінен дәл сондай көлемдегі азық-түлік тауарларын кейін жеткізе отырып, азық-түлік тауарларының сақталу мерзімі аяқталғанға дейін оларды қайтару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
-[...15 lines deleted...]
-      3) азық-түлік тауарларының өңірлік тұрақтандыру қорын қалыптастыру – сатып алу интервенциялары, азық-түлік тауарларының өңірлік тұрақтандыру қорына азық-түлік тауарларын орналастыру және сақтау;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) азық-түлік тауарларының өңірлік тұрақтандыру қорын пайдалану – тауар интервенцияларын жүргізу және азық-түлiк тауарларының өңірлік тұрақтандыру қорын жаңарту мақсатында азық-түлік тауарларының өңірлік тұрақтандыру қорынан азық-түлік тауарларын өткізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
-[...15 lines deleted...]
-      4) азық-түлік тауарларының өңірлік тұрақтандыру қорын пайдалану – тауар интервенцияларын жүргізу және азық-түлiк тауарларының өңірлік тұрақтандыру қорын жаңарту мақсатында азық-түлік тауарларының өңірлік тұрақтандыру қорынан азық-түлік тауарларын өткізу;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) азық-түлік тауарларының өңірлік тұрақтандыру қорын қалыптастыру – сатып алу интервенциялары, азық-түлік тауарларының өңірлік тұрақтандыру қорына азық-түлік тауарларын орналастыру және сақтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) арзандатылған баға – мемлекеттік атаулы әлеуметтік көмек алушылар әлеуметтік маңызы бар азық-түлік тауарларын әр адамға белгіленген шекті сауда үстемесі шегінде ай сайын белгіленетін жеңілдікпен сатып алатын баға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ауыл шаруашылығы тауарын өндіруші (бұдан әрі – ауылшартауарынөндіруші) – ауыл шаруашылығы өнімін өндірумен айналысатын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
-[...15 lines deleted...]
-      7) тауар интервенциялары– бағалар өскен кезде ішкі нарықты тұрақтандыру мақсатында жүзеге асырылатын, азық-түлiк тауарларының өңірлік тұрақтандыру қорларынан ішкі нарықта азық-түлік тауарларын өткізу жөніндегі іс-шаралар;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) "әлеуметтік әмиян" – жеке тұлғаларды мемлекеттік қолдау шаралары туралы хабарлауға (хабархат), есепке алуға және алуға (көрсетуге) арналған ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2) жеке тұлғаларды мемлекеттік қолдау шарасы – Қазақстан Республикасының заңнамасына сәйкес дара кәсіпкерлерді және жеке практикамен айналысатын адамдарды, заң консультанттарын қоспағанда, жеке тұлғалардың байқуаттылығын арттыруға бағытталған мемлекеттік көрсетілетін қызметтер немесе өзге де мемлекеттік қолдау нысандары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-3) мамандандырылған ұйым – агроөнеркәсіптік кешен салаларын тұрақты дамыту, агроөнеркәсіптік кешен субъектілерін бәсекелестік нарықта жоқ немесе мардымсыз көрсетілетін жекелеген қызмет түрлерімен қамтамасыз ету мақсатында Қазақстан Республикасы Үкіметінің, облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органының немесе агроөнеркәсіптік кешен саласындағы ұлттық басқарушы холдингтің шешімі бойынша құрылған немесе өңірлердің экономикасын дамытуға жәрдемдесу үшін құрылған (әлеуметтік-кәсіпкерлік корпорациялар) ұйым;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-4) проактивті көрсетілетін қызмет – көрсетілетін қызметті алушының өтінішінсіз көрсетілетін қызметті берушінің бастамасы бойынша көрсетілетін мемлекеттік қызмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       6) сатып алу интервенциялары – облыстардың, республикалық маңызы бар қалалардың, астананың аумағында бағалар төмендеген кезде, Қазақстан Республикасының аумағында төтенше жағдай енгізілген кезде, сондай-ақ Қазақстан Республикасы Президентінің, Қазақстан Республикасы Үкіметінің немесе Қазақстан Республикасы Премьер-Министрінің тапсырмалары шеңберінде мамандандырылған ұйымдардың әлеуметтік маңызы бар азық-түлік тауарларын сатып алуы жөніндегі іс-шаралар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) тауарларды қадағалаудың ақпараттық жүйесі – Ұлттық тауарлар каталогын қолдана отырып, әлеуметтік маңызы бар азық-түлік тауарларына бағаны тұрақтандыру тетіктерін іске асыру шеңберінде әлеуметтік маңызы бар азық-түлік тауарлары туралы ақпаратты жинауға және өңдеуге арналған тауарларды таңбалау және қадағалаудың ақпараттық жүйесінің кіші жүйесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тауар интервенциялары – бағалар өскен кезде ішкі нарықты тұрақтандыру мақсатында жүзеге асырылатын, азық-түлiк тауарларының өңірлік тұрақтандыру қорларынан ішкі нарықта азық-түлік тауарларын өткізу жөніндегі іс-шаралар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) тіркелген баға - өндіруге/сатып алуға, сақтауға, табиғи кемуге (кебуге), межелі орынға дейін жеткізуге кеткен шығындарды, сондай-ақ өнімнің өзіндік құнынан маржалық табысты ескере отырып, әлеуметтік маңызы бар азық-түлік тауарының бағасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) форвард – сатып алушы (немесе сатушы) болашақта келісілген шарттармен базалық активті сатып алудың (немесе сатудың) белгілі бір мерзімі өткеннен кейін өзіне міндеттеме алатын туынды қаржы құралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) цифрлық азық-түлік ваучері – мемлекеттік атаулы әлеуметтік көмек алушыларға әлеуметтік маңызы бар азық-түлік тауарларын сатып алу кезінде жеңілдік түрінде берілетін мақсатты қолма-қол ақшасыз қолдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) шекті сауда үстемесі – ішкі сауда субъектілерінің түпкілікті тұтынушыларға азық-түлік тауарларын өткізуі кезінде бағаны айқындау үшін қалыптастырылатын сауда үстемесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктері әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру қағидаларына сәйкес іске асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерінің тиімді және уақытылы қолданылуын қамтамасыз ету мақсатында Солтүстік Қазақстан облысының әкімі әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыруды қамтамасыз ету жөніндегі комиссияны (бұдан әрі – Комиссия) құрады және оның құрамын бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Солтүстік Қазақстан облысы әкімінің орынбасары Комиссияның төрағасы болып табылады, кәсіпкерлік, ауыл шаруашылығы басқармаларының қызметкерлері, сондай-ақ жеке кәсіпкерлік субъектілері бірлестіктерінің және қоғамдық ұйымдардың өкілдері Комиссия мүшелері болып табылады. Комиссия өз қызметін тұрақты негізде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Комиссияның сандық құрамы тақ болуы және кемінде тоғыз адамнан тұруы тиіс. Бұл ретте Комиссия мүшелерінің үштен екісі жеке кәсіпкерлік субъектілері бірлестіктерінің және қоғамдық ұйымдардың өкілдері болуы тиіс. Комиссия хатшысы оның мүшесі болып табылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Комиссияның құзыретіне мыналар жатады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Солтүстік Қазақстан облысында әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру туралы шешім қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азық-түлік тауарларының тұрақтандыру қорларын қалыптастыру және пайдалану тетігін іске асыру мақсатында азық-түлік тауарларының өңірлік тұрақтандыру қорына сатып алынатын азық-түлік тауарларының тізбесін және олар бойынша шекті сауда үстемесін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру қағидаларына сәйкес қарыз беруге кәсіпкерлік субъектісін анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әлеуметтік маңызы бар азық-түлік тауарларына шекті сауда үстемесін анықтау бойынша мамандандырылған ұйымдардың ұсыныстарын қарау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Комиссияның жұмысын құруды және ұйымдастыруды "Солтүстік Қазақстан облысы әкімдігінің кәсіпкерлік және индустриялық-инновациялық даму басқармасы" коммуналдық мемлекеттік мекемесі (бұдан әрі – Кәсіпкерлік және индустриялық-инновациялық даму басқармасы) қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру үшін Кәсіпкерлік және индустриялық-инновациялық даму басқармасы әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыратын мамандандырылған ұйымдардан әлеуметтік маңызы бар азық-түлік тауарларына шекті бағаларды белгілеу жөніндегі шараларды қоспағанда, әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру туралы шарт жасасу жолымен көрсетілетін қызметтерді сатып алуды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру туралы шарттың қолданылу мерзімі аяқталғанға дейінгі үш жылдық кезеңге Кәсіпкерлік және индустриялық-инновациялық даму басқармасы мамандандырылған ұйыммен тұрақтандыру қорының заттай және ақшалай мәндегі өтпелі активтері туралы міндеттемелері көрсетілген қосымша келісім жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тұрақтандыру қоры таратылған жағдайда, мамандандырылған ұйым азық-түлік тауарларын сатып алу үшін пайдаланылған бюджет қаражатының жергілікті бюджетке қайтарылуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер, мамандандырылған ұйымның шешімі бойынша азық-түлік тауарларын өткізу сатып алу бағасынан төмен баға бойынша жүзеге асырылса, онда соманың қайтарылуы сатып алу және өткізу бағаларының айырмасын шегере отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мамандандырылған ұйымның тұрақтандыру қорын пайдалану кезінде туындаған үстеме, коммуналдық және басқа да шығыстары жыл сайын азық-түлік тауарларының белгіленген және нарықтық бағалары арасындағы айырма есебінен жабылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Әлеуметтік маңызы бар азық-түлік тауарларына шекті бағаларды белгілеу жөніндегі шараларды қоспағанда, әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыратын мамандандырылған ұйымдардың (бұдан әрі – мамандандырылған ұйым) тізбесін Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 4-1) тармақшасына сәйкес агроөнеркәсіптік кешенді дамыту саласындағы уәкілетті орган бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Мамандандырылған ұйымдар Кәсіпкерлік және индустриялық-инновациялық даму басқармасына электрондық құжат айналымы, пошта байланысы арқылы не облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарының кеңсесі арқылы қолма-қол осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру барысы туралы ақпаратты ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кәсіпкерлік және индустриялық-инновациялық даму басқармасы Қазақстан Республикасының Ауыл шаруашылығы және Сауда және интеграция министрліктеріне электрондық құжат айналымы арқылы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру барысы туралы ақпарат ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру бойынша тетіктерді іске асыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z63" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Әлеуметтік маңызы бар азық-түлік тауарларының нарығын тұрақтандыру мақсатында Кәсіпкерлік және индустриялық-инновациялық даму басқармасы әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандырудың мынадай тетіктерін іске асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z64" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тұрақтандыру қорларының қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсіпкерлік субъектілеріне, оның ішінде мемлекеттік атаулы әлеуметтік көмек алушыларға әлеуметтік маңызы бар азық-түлік тауарларын өткізу үшін қарыз беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z66" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Кәсіпкерлік және индустриялық-инновациялық даму басқармасы бөлетін, оның ішінде бұдан бұрын азық-түлік тауарларының өңірлік тұрақтандыру қорларын қалыптастыруға бөлінген ақшалай қаражат әлеуметтік маңызы бар азық-түлік тауарлары бағаларын тұрақтандыру тетіктерін іске асыруды қаржыландыру көзі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Азық-түлік тауарларының өңірлік тұрақтандыру қорларын қалыптастыру аясында әлеуметтік маңызы бар азық-түлік тауарларын өндіру үшін ауыл шаруашылығы тауарын өндірушілерді және қайта өңдеуші кәсіпорындарды қаржыландыру бекітілген бағаны белгілей отырып, форвардты қолданумен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік маңызы бар азық-түлік тауарларын өндіру үшін ауыл шаруашылығы тауарын өндірушілерді және өңдеуші кәсіпорындарды форвардтық қаржыландыру форвардтық шарттың жалпы сомасының 70 (жетпіс) пайызы мөлшерінде алдын ала төлем және өнім жеткізілгеннен кейін түпкілікті есеп айырысу шарттарымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Форвардтық шарттар аясында сатып алынатын әлеуметтік маңызы бар азық-түлік тауарларының көлемі Комиссия шешіміне сәйкес өңірлік сұраныс негізінде Солтүстік Қазақстан облысы (қалалық немесе жалпы) халқының үш айлық қажеттілігінің 50 пайызына дейін қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Мамандандырылған ұйым ауылшартауарөндірушілерді форвардтық шарттар аясында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы қаржы жылының 1 қазанына дейін келесі жылдың көктемгі-жазғы кезеңінде халықты ерте пісетін көкөніс өнімдерімен қамтамасыз ету үшін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағымдағы қаржы жылының 1 ақпанына дейін келесі жылдың қысқы-көктемгі кезеңінде халықты көкөніс өнімдерімен қамтамасыз ету үшін қаржыландыруды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мамандандырылған ұйым көкөніс өнімдерін сатуды бастағанға дейін ауылшартауарынөндірушілерде немесе басқа қоймаларда сақтауды жүзеге асырады. Сақтау шығындарын есептеу жергілікті атқарушы органдардың өңірдегі сақтаудың ұқсас түрлеріндегі сақтаудың орташа құны туралы деректері негізінде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Әлеуметтік маңызы бар азық-түлік тауарларына бағаны тұрақтандыру тетіктерін іске асыру шеңберінде көкөніс өнімдерін жеткізу мамандандырылған ұйым Кәсіпкерлік және индустриялық-инновациялық даму басқармасымен бірлесіп маусымаралық кезеңде (қысқы-көктемгі кезең: қаңтар, ақпан, наурыз; көктемгі-жазғы кезең: сәуір, мамыр, маусым) қалыптастыратын график негізінде не ішкі нарыққа реттеушілік әсер ету қажет болған жағдайда басқа кезеңдерде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z75" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мамандандырылған ұйымдар облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдармен бірлесіп форвардтық шарт жасалған сәттен бастап көкөніс өнімдерін өндіру циклінің барлық кезеңдерінде егістікке бара отырып, ауылшартауарынөндірушілердің қызметіне мониторингті жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z76" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Әлеуметтік маңызы бар азық-түлік тауарларының нарығын тұрақтандыру мақсатында Кәсіпкерлік және индустриялық-инновациялық даму басқармасы әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандырудың: </w:t>
-[...383 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+      22. Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктері аясында сатып алынатын әлеуметтік маңызы бар азық-түлік тауарлары "Тамақ өнімдерінің қауіпсіздігі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-баптарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес сақтау, тасымалдау және өткізу кезінде тамақ өнімдерінің қауіпсіздігіне қойылатын талаптарға сәйкес келуі тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-1. Кәсіпкерлік және индустриялық-инновациялық даму басқармасы мамандырылған ұйыммен бірлесіп бұқаралық ақпарат құралдары, әлеуметтік желілер, жергілікті атқарушы орган мен мамандырылған ұйымның ресми сайттары арқылы халыққа мынадай ақпаратты жеткізу бойынша ақпараттық жұмыс жүргізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ауыл шаруашылығы тауарын өндірушілер мен қайта өңдеу кәсіпорындарының, тауарлық интервенцияларды жүзеге асыратын сауда объектілерінің орналасқан жерлері тізбесін көрсете отырып, форвардтық сатып алуды жүргізу тәртібі, оның басталғаны және нәтижелері туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсіпкерлік субъектілерінің, әлеуметтік маңызы бар азық-түлік тауарларын белгіленген бағамен өткізетін сауда объектілерінің орналасқан жерлері тізбесін көрсете отырып, кәсіпкерлік субъектілеріне қарыз беру тәртібі, оны берудің басталғаны және нәтижелері туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік атаулы әлеуметтік көмек алушыларға әлеуметтік маңызы бар азық-түлік тауарларын "әлеуметтік әмиян" арқылы цифрлық азық-түлік ваучерлерін пайдалана отырып арзандатылған бағамен өткізетін және кәсіпкерлік субъектілерінің сауда объектілерінің орналасқан жерлері тізбесін көрсете отырып, кәсіпкерлік субъектілеріне қарыз беру тәртібі, сондай-ақ оны іске асырудың басталғаны және нәтижелері туралы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-2. Мамандырылған ұйым бағаны тұрақтандыру мақсатында сатып алатын көкөніс өнімдерінің (қырыққабат, картоп, пияз, сәбіз) көлемі Комиссияның шешіміне сәйкес өңірлік сұраныс негізінде Солтүстік Қазақстан облысы халқының (қалалық немесе жалпы) үш айлық қажеттілігінің кемінде 30 пайыз мөлшерінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z82" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-3. Әлеуметтік маңызы бар азық-түлік тауарларына бағаны тұрақтандыру тетіктері сауда қызметін реттеу саласындағы уәкілетті мемлекеттік органның Тауарларды қадағалаудың ақпараттық жүйесінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Осы Қағидаларда регламенттелмеген әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асырудың ерекшеліктері (егжей-тегжейі) Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру қағиадаларымен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z84" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Азық-түлік тауарларының тұрақтандыру қорлары қызметінің тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z85" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Азық-түлік тауарларының тұрақтандыру қорларының қызметі өңірлік тұрақтандыру қорларын қалыптастыру және пайдалану жолымен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z86" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Азық-түлік тауарларының тұрақтандыру қорын қалыптастыру мен пайдалану жөніндегі тетікті іске асыру мақсатында Комиссия сұраныс пен ұсыныстың өңірлік балансының (өндіріс көлемі, азық-түлік тауарларымен қамтамасыз етілуі, олардың тауарларының жылжытылуы, қорлардың болуы), егіс алаңдары (жоспарлы), егіннің болжамды шығымы, өткен күнтізбелік жыл ішінде қалыптасқан бағалар туралы мәліметтердің, өзге де мәліметтердің негізінде азық-түлік тауарларының өңірлік тұрақтандыру қорына сатып алынатын әлеуметтік маңызы бар азық-түлік тауарларының тізбесін, сондай-ақ шекті сауда үстемесін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Азық-түлік тауарларының өңірлік тұрақтандыру қорларын қалыптастыру кезінде бюджеттік қаражаттың 70 (жетпіс) пайызы форвардтық шарттар аясында ауыл шаруашылығы тауарын өндірушілер мен қайта өңдеу кәсіпорындарына бағытталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Азық-түлік тауарларының өңірлік тұрақтандыру қорына сатып алуға қажетті әлеуметтік маңызы бар азық-түлік тауарларының тізбесі "Әлеуметтік маңызы бар азық-түлік тауарларының тізбесін бекіту туралы" Қазақстан Республикасы Премьер-Министрінің орынбасары – Сауда және интеграция министрінің 2023 жылғы 11 мамырдағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 166-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32474 болып тіркелді) бекітілген әлеуметтік маңызы бар азық-түлік тауарлары тізбесінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Мамандандырылған ұйым өткізетін әлеуметтік маңызы бар азық-түлік тауарларына шекті сауда үстемесі "Мемлекеттік статистика туралы" Қазақстан Республикасының 2010 жылғы 19 наурыздағы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағына сәйкес, Статистикалық жұмыстар жоспарына сәйкес тиісті облыстың, республикалық маңызы бар қаланың, астананың мемлекеттік статистика органдары қалыптастыратын әлеуметтік маңызы бар азық-түлік тауарларына бөлшек сауда бағаларының ресми нарықтық мәндерінен 10 немесе одан да көп пайызға төмен бағаларды ұстап тұру ескеріле отырып қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z90" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Комиссия Солтүстік Қазақстан облысының әкіміне сатып алынатын азық-түлік тауарларының тізбесін және олар бойынша шекті сауда үстемесін бекіту туралы ұсынымдар енгізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Солтүстік Қазақстан облысының әкімдігі Комиссияның ұсынымдары негізінде сатып алынатын азық-түлік тауарларының тізбесін және шекті сауда үстемесін бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z92" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Өңірлік тұрақтандыру қорын қалыптастыру кезінде әлеуметтік маңызы бар азық-түлік тауарларын сатып алу тікелей өндірушілерден, оның ішінде форвардтық шарттар мен офтейк-келісімшарттар жасасу арқылы жүзеге асырылады. Егер өндіруші өнімді өткізуді тікелей жүзеге асырмаса, әлеуметтік маңызы бар азық-түлік тауарларын сатып алу азық-түлік тауарларын өткізуге маманданған көтерме сауда жеткізушілерінен (дистрибьютерлерден) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z93" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-1. Азық-түлiк тауарларының өңірлік тұрақтандыру қорларына сатып алынатын әлеуметтік маңызы бар азық-түлік тауарлары техникалық регламенттердің талаптарына сәйкес келуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z94" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31-2. Әлеуметтік маңызы бар азық-түлік тауарларын аймақтық тұрақтандыру қорларына сатып алу кезінде мамандандырылған ұйым ауыл шаруашылығы тауарын өндірушілердің, қайта өңдеу кәсіпорындарының, азық-түлік тауарларын өткізуге маманданған көтерме жеткізушілердің (дистрибьюторлардың) қаржылық тұрақтылығына талдау жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z95" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер ауыл шаруашылығы тауарын өндіруші (қайта өңдеу кәсіпорны, азық-түлік тауарларын өткізуге маманданған көтерме жеткізуші (дистрибьютор)) салықтар мен бюджетке міндетті төлемдер, бірыңғай жинақтаушы зейнетақы қорына міндетті зейнетақы жарналары бойынша, сондай-ақ екінші деңгейдегі банктер, банктік операциялардың жекелеген түрлерін жүзеге асыратын ұйымдар берген кредиттер (қарыздар) бойынша мерзімі өткен берешектің және мамандандырылған ұйым алдындағы орындалмаған міндеттемелердің, сондай-ақ атқару құжаттары бойынша орындалмаған міндеттемелердің, кәсіпкерлік субъектісінің мүлкіне шектеулер мен ауыртпалықтардың жоқтығы бойынша жиынтық талаптарға сәйкес келсе, онда қаржылық тұрақты болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z96" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Мамандандырылған ұйым статистикалық деректер және басқа да көздер негізінде өңірдің азық-түлік тауарларының ішкі нарығына және агроөнеркәсіптік кешен өнімдерінің нарықтарына тұрақты негізде талдау (өндіріс көлемі және азық-түлік тауарларымен қамтамасыз етілуі, олардың тауарларының жылжытылуы, қорлардың, бағалардың болуы) жүргізеді, өңірлік тұрақтандыру қорына сатып алынатын азық-түлік тауарларының көлемін айқындайды және сатып алу интернвенциялары туралы шешімді қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z97" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Мамандандырылған ұйымның сатып алу интервенциялары туралы шешімі әлеуметтік маңызы бар азық-түлік тауарлары бағаларын тұрақтандыру тетіктерін тиімді және уақытылы қолдануды қамтамасыз ету мақсатында қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z98" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Өңірлік тұрақтандыру қорын пайдалануды тауар интервенцияларын жүргізу және азық-түлік тауарларын жаңарту жолымен мамандандырылған ұйым жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z99" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Мамандандырылған ұйым аграрлық азық-түлік нарығына реттеушілік ықпал ету қажет баға деңгейінің көтерілуі жағдайында, 2 (екі) жұмыс күнінен кешіктірмей, тауар интервенцияларын жүргізу туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z100" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      36. Мамандандырылған ұйым өңірлік тұрақтандыру қорын уақытылы жаңарту мақсатында тұрақты негізде өңірлік тұрақтандыру қорының азық-түлік тауарларының сақталу мерзімдерін қамтамасыз етеді. </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+      36. Мамандандырылған ұйым өңірлік тұрақтандыру қорын уақытылы жаңарту мақсатында тұрақты негізде бейнебақылау жүйелерін қолдана отырып, өңірлік тұрақтандыру қорының азық-түлік тауарларын сақтау мерзімдерін қамтамасыз етеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z101" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Өңірлік тұрақтандыру қорын жаңарту азық-түлік тауарларының сақталу мерзімі аяқталғанға дейін өңірлік тұрақтандыру қорынан азық-түлік тауарларын өткізу немесе кейін дәл сондай көлемдегі жаңа сақталу мерзімімен немесе келесі жылғы жаңа шығымнан азық-түлік тауарларын жеткізе отырып, азық-түлік тауарларының сақталу мерзімі аяқталғанға дейін азық-түлік тауарларын қайтару жолымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Өңірлік тұрақтандыру қорының азық-түлік тауарларын тауар интервенциялары, азық-түлік тауарларын жаңарту үшін мамандандырылған ұйымдар өздерінің өткізу нүктелері және (немесе) азық-түлік тауарларын өткізетін сауда объектілері, сондай-ақ шекті сауда үстемесі шегінде әлеуметтік маңызы бар азық-түлік тауарларын өндіру үшін қайта өңдеу кәсіпорындары арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z103" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Бұл ретте өңдеу кәсіпорны өндірген дайын азық-түлік тауарының бағасы облыстың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органы бекіткен шекті рұқсат етілген бөлшек сауда бағасынан аспайды және мамандандырылған ұйымның өңдеу кәсіпорнымен жасасқан өткізу туралы шартында айтылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z104" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Кәсіпкерлік және индустриялық-инновациялық даму басқармасы мамандандырылған ұйыммен бірлесіп тауар интервенцияларын жүзеге асыратын сауда объектілерінің орналасқан жері, сондай-ақ кәсіпкерлік субъектілеріне қарыз беру тәртібі туралы ақпаратты бұқаралық ақпарат құралдары, жергілікті атқарушы органның және мамандандырылған ұйымның ресми сайттары арқылы халықтың назарына жеткізу бойынша ақпараттық жұмыс жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z105" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Кәсіпкерлік субъектілеріне қарыз беру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z106" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Кәсіпкерлік және индустриялық-инновациялық даму басқармасы әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру мақсатында мамандандырылған ұйымдар арқылы кәсіпкерлік субъектілеріне Комиссия сұраныс пен ұсыныстың өңірлік теңгерімі (өндіріс көлемі мен азық-түлік тауарларымен қамтамасыз етілу, олардың қозғалысы, қорлардың болуы), егіс алқаптары (жоспарлы), болжамды өнім, өткен күнтізбелік жылдағы қалыптасқан бағалар, мемлекеттік атаулы әлеуметтік көмек алушылардың саны туралы мәліметтер және өзге де мәліметтер негізінде айқындайтын азық-түлік тауарларының тізбесіне сәйкес қарыз береді. Қарыз беру қарыз шартын жасасу жолымен қайтарымдылық, қамтамасыз ету және ақылық талаптарының шарттарымен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z107" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Кәсіпкерлік субъектілеріне қарыз берілген кезде бюджет қаражатының 70 (жетпіс) проценті ауылшартауарын өндірушілері мен өңдеу кәсіпорындарын қаржыландыруға жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z108" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Бағаны тұрақтандыру мынадай жолдармен қамтамасыз етіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z109" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мамандандырылған ұйымның әлеуметтік маңызы бар азық-түлік тауарларына төмендетілген бөлшек/көтерме бағаларды белгілеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z110" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әлеуметтік маңызы бар азық-түлік тауарларын мемлекеттік атаулы әлеуметтік көмек алушыларға цифрлық азық-түлік ваучерлерін пайдалана отырып арзандатылған бағамен өткізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z111" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43-1) Мемлекеттік атаулы әлеуметтік көмек алушыларға монетарлық емес мемлекеттік қолдау көрсету мақсатында мамандандырылған ұйым кәсіпкерлік субъектілеріне (сауда объектілеріне) тиісті өңірдегі мемлекеттік атаулы әлеуметтік көмек алушылардың санын ескере отырып, Әлеуметтік маңызы бар азық-түлік тауарлары бағаларын тұрақтандыру тетіктерін іске асыруды қамтамасыз ету жөніндегі комиссия айқындайтын әлеуметтік маңызы бар азық-түлік тауарларын өткізу үшін қарыздар береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z112" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік атаулы әлеуметтік көмек алушылардың саны мен мәртебелері туралы деректерді өзектендіруді халықты әлеуметтік қорғау саласындағы уәкілетті мемлекеттік орган автоматтандырылған ақпараттық жүйеде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z113" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік атаулы әлеуметтік көмек алушыға электрондық үкімет порталының eGov Mobile қосымшасы арқылы SMS-хабарлама түрінде хабарландыру жіберіледі, онда цифрлық азық-түлік ваучерін алуға келісімін не бас тартуын растау сұралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z114" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісім расталған жағдайда цифрлық азық-түлік ваучері "әлеуметтік әмиян" арқылы есепке алынады және тек әлеуметтік маңызы бар азық-түлік тауарларын арзандатылған бағамен сатып алу үшін пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z115" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық азық-түлік ваучерлері ай сайын, есептік айдың алдындағы айдың соңғы күніне мемлекеттік атаулы әлеуметтік көмек алушылар болып табылатын отбасының әрбір мүшесіне бір айлық есептік көрсеткіш мөлшерінде беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z116" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік маңызы бар азық-түлік тауарларына ақы төлеу сауда объектісінің кассалық жабдығында QR-кодты оқу (сканерлеу) арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z117" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік маңызы бар азық-түлік тауарларының бүкіл тізбесін іске асыру цифрлық азық-түлік ваучері есебінен берілетін жеңілдік ескеріле отырып, арзандатылған бағамен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z118" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әлеуметтік маңызы бар азық-түлік тауарларын таңбалау оларды сәйкестендіруге арналған арнайы жапсырмалармен (стикерлермен) жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z119" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кассалық жабдықты "әлеуметтік әмиянмен" интеграциялау жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z120" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тауарларды арзандатылған бағамен өткізу туралы есеп мынадай тәртіппен ұсынылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z121" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мамандырылған ұйымдар жиынтық есептерді электрондық нысанда жергілікті атқарушы органдарға жолдайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z122" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жергілікті атқарушы органдар жиынтық ақпаратты Қазақстан Республикасының Сауда және интеграция министрлігіне және Қазақстан Республикасының Ауыл шаруашылығы министрлігіне ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z123" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Қарыз беру үшін кәсіпкерлік субъектісін Комиссия айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z124" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіпкерлік субъектілеріне қарыз беру үшін әлеуметтік маңызы бар азық-түлік тауарларының бағасын тұрақтандыру мақсатында мынадай бірыңғай талаптар (өлшемшарттар) белгіленеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z125" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заңды тұлға немесе дара кәсіпкер ретінде мемлекеттік тіркеудің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z126" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамасына сәйкес төлеу мерзімі кейінге қалдырылған жағдайларды қоспағанда, кәсіпкерлік субъектісінен алынған құжаттарды қарау күніне салықтар және бюджетке төленетін басқа да міндетті төлемдер және бірыңғай жинақтаушы зейнетақы қорына төленетін міндетті зейнетақы жарналары бойынша берешектің болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z127" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) екінші деңгейдегі банктер, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар берген кредиттер (қарыздар) бойынша мерзімі өткен берешектің болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z128" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) меншік құқығында немесе өзге де заңды негізде (жалға алу/өтеусіз пайдалану/сенімгерлік басқару) азық-түлік тауарларын тиісті сақтауға және азық-түлік тауарларымен сатып алу, дайындық, тарату операцияларын орындауға арналған қойма үй-жайлары мен арнайы жабдығы бар үй-жайлардан тұратын инфрақұрылымдық сауда-логистикалық кешеннің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z129" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) мемлекеттік сатып алуға жосықсыз қатысушылардың тізілімінде болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z130" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мамандандырылған ұйым алдында орындалмаған міндеттемелердің, сондай-ақ атқарушылық құжаттар бойынша орындалмаған міндеттемелердің, кәсіпкерлік субъектісінің мүлкіне шектеулер мен ауыртпалықтардың болмауы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z131" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес міндеттемелердің орындалуын қамтамасыз етудің болуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z132" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Комиссия кәсіпкерлік субъектісін айқындағаннан кейін мамандандырылған ұйым кәсіпкерлік субъектісіне қарыз береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z133" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Кәсіпкерлік субъектісі мамандандырылған ұйымның қарызын қайтару бойынша міндеттемелерінің орындалуын қамтамасыз етеді. Міндеттемелердің орындалуы кепіл, банктік кепілдендіру, сақтандыру шарты, үшінші тұлғалардың кепілдік/кепілгерлігі түрінде қамтамасыз етіледі. Міндеттемелердің орындалуын қамтамасыз ету заңнамада көзделген жазбаша нысанда ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z134" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Қарыз беру шарттары мамандандырылған ұйым мен кәсіпкерлік субъектісі арасында жасалған қарыз шартында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z135" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Қарыз шарттарында әлеуметтік маңызы бар азық-түлік тауарларының бағасын тұрақтандыру мақсатында кәсіпкерлік субъектілерінің мамандандырылған ұйыммен келісу бойынша әлеуметтік маңызы бар азық-түлік тауарларын өткізу графигін қалыптастыру, әлеуметтік маңызы бар азық-түлік тауарларын белгіленген бағамен толық көлемде өткізу; әлеуметтік маңызы бар азық-түлік тауарларын өткізу фактісін растайтын құжаттарды ұсыну жөніндегі міндеттемелері көзделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z136" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінде көрсетілген міндеттемелерді орындау бөлігінде қарыз шарты талаптарының орындалмауы немесе тиісінше орындалмауы қарыз шартын елеулі түрде бұзу деп танылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z137" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Қарыз мерзімі өткен берешекті қайта қаржыландыруға берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z138" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Қарыз тек ұлттық валютада беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2764,6878 +3708,7610 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="96"/>
+    <w:bookmarkStart w:name="z144" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z145" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z112" w:id="97"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z146" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Ауыл шаруашылығы және Сауда және интеграция министрліктеріне.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="105"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z147" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z148" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру барысы туралы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z149" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № 1-ӘМАТ нысаны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z150" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: апта сайын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z151" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20___жылғы_________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z152" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын адамдар тобы: әлеуметтік маңызы бар азық-түлік тауарларына шекті бағаларды белгілеу жөніндегі шараларды қоспағанда, әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыратын мамандандырылған ұйымдар (бұдан әрі – мамандандырылған ұйымдар), облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z153" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z154" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мамандандырылған ұйымдар облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарына апта сайын сәрсенбі күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z155" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары Қазақстан Республикасы Ауыл шаруашылығы және Сауда және интеграция министрліктеріне апта сайын бейсенбі күндері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+Бизнес-сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...14 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z156" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауардың атауы</w:t>
+ </w:t>
             </w:r>
-          </w:p>
-[...6337 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="107"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z157" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдіс: электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1118"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауардың атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сатылып алынған тауарлар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тікелей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+форвардтық шарттар мен офтейк-келісімшарттар шеңберінде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+берілген қарыздар бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауыл шаруашылығы тауарын өндірушілер және қайта өңдеу кәсіпорындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+азық-түлік тауарларын сатуға мамандандырылған көтерме жеткізушілер (дистрибьюторлар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауыл шаруашылығы тауарын өндірушілер және қайта өңдеу кәсіпорындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+азық-түлік тауарларын сатуға мамандандырылған көтерме жеткізушілер (дистрибьюторлар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауыл шаруашылығы тауарын өндірушілер және қайта өңдеу кәсіпорындары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+азық-түлік тауарларын өткізуді жүзеге асыратын кәсіпкерлік субъектілері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тонна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сиыр еті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарақұмық жармасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орамжапырақ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Картоп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айран</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басты пияз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Түтік кеспе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күнбағыс майы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сары май</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сүт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Асханалық сәбіз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бидай ұны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауық еті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күріш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құмшекер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ірімшік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауық жұмыртқасы, мың дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы қорытынды, тауық жұмыртқасы мен нанды қоспағанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы қорытынды, тауық жұмыртқасы мен нанды қоспағанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z158" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кестенің жалғасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бар тауарлар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9810,417 +11486,416 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сатылған көлем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қалдық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 тонна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10366,286 +12041,631 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="108"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="114"/>
+    <w:bookmarkStart w:name="z159" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы: ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z160" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z161" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z162" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық почтасы_ __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z163" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z164" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="116"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z165" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________ __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z166" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аты және әкесінің аты (бар болса), тегі (электрондық цифрлық қолтаңбасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z167" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні: 20___ жылғы "____" _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z168" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескертпе: Әкімшілік деректерді өтеусіз негізде жинауға арналған "Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру барысы туралы ақпарат" нысанын толтыру бойынша түсініктеме осы нысанға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10679,51 +12699,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Әлеуметтік маңызы бар</w:t>
+              <w:t>Әкімшілік деректерді өтеусіз негізде жинауға арналған "Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру барысы туралы ақпарат" нысанына</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -10744,824 +12764,564 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>азық-түлік тауарларына бағаларды</w:t>
-[...259 lines deleted...]
-              <w:t>нысанға қосымша</w:t>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="118"/>
+    <w:bookmarkStart w:name="z171" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру барысы туралы ақпарат" әкімшілік деректерді жинауға арналған нысанды толтыру бойынша түсініктеме</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="119"/>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру барысы туралы ақпарат" нысанын толтыру бойынша түсініктеме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z172" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="121"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z173" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы түсіндірме әкімшілік деректерді өтеусіз негізде жинауға арналған "Әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыру барысы туралы ақпарат" нысанын (бұдан әрі – Нысан) толтыру бойынша бірыңғай талаптарды айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z174" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды әлеуметтік маңызы бар азық-түлік тауарларына шекті бағаларды белгілеу жөніндегі шараларды қоспағанда, әлеуметтік маңызы бар азық-түлік тауарларына бағаларды тұрақтандыру тетіктерін іске асыратын мамандандырылған ұйымдар (бұдан әрі – мамандандырылған ұйымдар), облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="123"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z175" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Нысанға басшы не оның міндетін атқарушы адам тегі мен аты-жөнін көрсете отырып, қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z176" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z145" w:id="124"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z177" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мамандандырылған ұйымдар облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдарына апта сайын сәрсенбі күндері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="126"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z178" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары Қазақстан Республикасы Ауыл шаруашылығы және Сауда және интеграция министрліктеріне апта сайын бейсенбі күндері ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z179" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан мемлекеттік және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z148" w:id="127"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z180" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z149" w:id="128"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z181" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 1-бағанында реттік нөмірі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z150" w:id="129"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z182" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 2-бағанында тауардың атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-[...200 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="140"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z183" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Нысанның 3-бағанында ауыл шаруашылығы тауарын өндірушілерден және қайта өңдеу кәсіпорындарынан тікелей сатып алынған тауарлардың көлемі мен сомасы тоннамен және мың теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z184" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Нысанның 4-бағанында азық-түлік тауарларын сатуға мамандандырылған көтерме жеткізушілерден (дистрибьюторлардан) тікелей сатып алынған тауарлардың көлемі мен сомасы тоннамен және мың теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z185" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Нысанның 5-бағанында форвардтық шарттар мен офтейк-келісімшарттар шеңберінде ауыл шаруашылығы тауарын өндірушілерден және өңдеу кәсіпорындарынан сатып алынған тауарлардың көлемі мен сомасы тоннамен және мың теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z186" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Нысанның 6-бағанында форвардтық шарттар мен офтейк-келісімшарттар шеңберінде азық-түлік тауарларын сатуға мамандандырылған көтерме жеткізушілерден (дистрибьюторлардан) сатып алынған тауарлардың көлемі мен сомасы тоннамен және мың теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z187" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Нысанның 7-бағанында ауыл шаруашылығы тауарын өндірушілер мен қайта өңдеу кәсіпорындарына берілген қарыздар бойынша сатып алынған тауарлардың көлемі мен сомасы тоннамен және мың теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z188" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Нысанның 8-бағанында азық-түлік тауарларын өткізуді жүзеге асыратын кәсіпкерлік субъектілеріне берілген қарыздар бойынша сатып алынған тауарлардың көлемі мен сомасы тоннамен және мың теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z189" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Нысанның 9-бағанында тұрақтандыру қорларында бар тауарлардың саны, тоннамен және мың теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z190" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Нысанның 10-бағанында форвардтық шарттар мен оффтейк-келісімшарттар шеңберінде бар тауарлардың саны тоннамен және мың теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z191" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Нысанның 11-бағанында берілген қарыздар бойынша қолда бар тауарлардың саны тоннамен және мың теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z192" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Нысанның 12-бағанында өткізілген көлем, тоннамен және мың теңгемен көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z193" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Нысанның 13-бағанында қалдық, тоннамен және мың теңгемен көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11883,35 +13643,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>