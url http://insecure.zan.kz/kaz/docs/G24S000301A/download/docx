--- v0 (2025-11-07)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f6c2236" w14:textId="f6c2236">
+    <w:p w14:paraId="7e00e76" w14:textId="7e00e76">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Солтүстік Қазақстан облысы әкімдігінің ішкі саясат басқармасы" коммуналдық мемлекеттік мекемесі туралы ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы әкімдігінің 2024 жылғы 16 қыркүйектегі № 301 қаулысы</w:t>
+        <w:t>Солтүстік Қазақстан облысы әкімдігінің 2024 жылғы 16 қыркүйектегі № 301 қаулысы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 27-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2327,54 +2327,154 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) жетекшілік ететін салада пайдаланылатын ақпараттық жүйелерді бақылау және толтыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) телерадио хабарларын тарату саласында лицензиясы жоқ және Қазақстан Республикасының аумағында өзінің спутниктік хабар тарату жүйелері жоқ телерадио хабарларын тарату операторларының теле, радио сигналын жеке қабылдауға арналған жабдыққа және телерадио хабарларын тарату операторларының қызметтеріне шартты қол жеткізу карталарын таратуға тыйым салу жөніндегі талаптардың сақталуын мемлекеттік бақылауды жүзеге асыру.</w:t>
+      24) телерадио хабарларын тарату саласында лицензиясы жоқ және Қазақстан Республикасының аумағында өзінің спутниктік хабар тарату жүйелері жоқ телерадио хабарларын тарату операторларының теле, радио сигналын жеке қабылдауға арналған жабдыққа және телерадио хабарларын тарату операторларының қызметтеріне шартты қол жеткізу карталарын таратуға тыйым салу жөніндегі талаптардың сақталуын мемлекеттік бақылауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25) облыс аумағында пайдаланылатын (орнатылатын, орналастырылатын) Қазақстан Республикасының Мемлекеттік Туы мен Қазақстан Республикасының Мемлекеттік Елтаңбасына қойылатын ұлттық стандарт талаптарының сақталуын тексеруді жүзеге асыру, әкімшілік құқық бұзушылық туралы хаттама жасау және "Әкімшілік құқық бұзушылық туралы" Қазақстан Республикасы кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>729-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағына сәйкес әкімшілік құқық бұзушылық туралы істерді қарау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгерістер енгізілді – Солтүстік Қазақстан облысы әкімдігінің 30.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 173</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Алқалы органдардың мемлекеттік органының бірінші басшысының мәртебесі, өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>