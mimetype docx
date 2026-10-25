--- v0 (2025-11-11)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6014c7f" w14:textId="6014c7f">
+    <w:p w14:paraId="efa7660" w14:textId="efa7660">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,243 +85,321 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облыстық мәслихатының 2022 жылғы 31 тамыздағы № 20/8 "Солтүстік Қазақстан облысы бойынша ауызсумен жабдықтаудың баламасыз көздері болып табылатын сумен жабдықтаудың ерекше маңызды топтық және оқшау жүйелерінен халыққа берілген ауызсудың бір текше метрі үшін төлемақы мөлшерін бекіту туралы" шешіміне өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облыстық мәслихатының 2024 жылғы 12 желтоқсандағы № 20/4 шешімі</w:t>
+        <w:t>Солтүстік Қазақстан облыстық мәслихатының 2024 жылғы 12 желтоқсандағы № 20/4 шешімі. Күші жойылды - Солтүстік Қазақстан облыстық мәслихатының 2026 жылғы 23 маусымдағы № 37/4 шешімімен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:bookmarkStart w:name="z15" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Солтүстік Қазақстан облыстық мәслихатының 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 37/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Солтүстік Қазақстан облыстық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Солтүстік Қазақстан облыстық мәслихатының "Солтүстік Қазақстан облысы бойынша ауызсумен жабдықтаудың баламасыз көздері болып табылатын сумен жабдықтаудың ерекше маңызды топтық және оқшау жүйелерінен халыққа берілген ауызсудың бір текше метрі үшін төлемақы мөлшерін бекіту туралы" 2022 жылғы 31 тамыздағы № 20/8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шешіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29410 болып тіркелген) мына өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жаңа редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Солтүстік Қазақстан облысы бойынша ауызсумен жабдықтаудың баламасыз көздері болып табылатын сумен жабдықтаудың ерекше маңызды топтық және оқшау жүйелерінен халыққа берілген ауызсудың бір текше метрі үшін төлемақы мөлшері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауызсуды есепке алу аспаптары бар тұтынушылар үшін – 80 теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ауызсуды есепке алу аспаптары жоқ тұтынушылар үшін – 100 теңге бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім 2025 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -455,55 +535,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -833,35 +935,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>