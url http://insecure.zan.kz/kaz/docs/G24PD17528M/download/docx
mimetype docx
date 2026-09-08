--- v0 (2025-12-28)
+++ v1 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9f732ff" w14:textId="9f732ff">
+    <w:p w14:paraId="8a6f1ee" w14:textId="8a6f1ee">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -190,318 +190,376 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес, Ақтоғай аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. 2025 - 2027 жылдарға арналған Қараоба ауылдық округінің бюджеті тиісінше 1, 2 және 3-қосымшаларға сәйкес, соның ішінде 2025 жылға арналған келесі көлемдерде бекітілсін:</w:t>
+      1. 2025-2027 жылдарға арналған Қараоба ауылдық округінің бюджеті тиісінше 1-қосымшасына сәйкес, оның ішінде 2025 жылға арналған келесі көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер - 62 570 мың теңге, соның ішінде:</w:t>
+      1-тармақ келесі редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер - 13 244 мың теңге;</w:t>
+      1) кірістер – 65 465 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салық емес түсімдер - 106 мың теңге;</w:t>
+      салықтық түсімдер – 10 655 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі - 49 220 мың теңге;</w:t>
+      салық емес түсімдер - 395 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар - 69 270 мың теңге;</w:t>
+      басқа да салықтық емес түсімдер - 361 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредиттеу - 0;,</w:t>
+      трансферттер түсімі – 54 054 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) шығындар – 72 165 мың теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) таза бюджеттік кредиттеу - 0;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо - 0;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - 6700 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – 6700;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 6700 мың теңге;</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 6700.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Павлодар облысы Ақтоғай аудандық мәслихатының 18.03.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Павлодар облысы Ақтоғай аудандық мәслихатының 24.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 188/30</w:t>
+        <w:t xml:space="preserve">№ 250/44 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешімнің орындалуын бақылау Ақтоғай аудандық мәслихатының бюджет саясаты және облыстың экономикалық дамуы жөніндегі тұрақты комиссиясына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z4" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. 2025 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -708,104 +766,94 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26 желтоқсандағы № 175/28</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z6" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025 жылға арналған Қараоба ауылдық округінің бюджеті</w:t>
-[...11 lines deleted...]
-        <w:t>(өзгерістермен)</w:t>
+        <w:t xml:space="preserve"> 2025 жылға арналған Қараоба ауылдық округінің бюджеті (өзгерістермен)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Павлодар облысы Ақтоғай аудандық мәслихатының 18.03.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Павлодар облысы Ақтоғай аудандық мәслихатының 24.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 188/30</w:t>
+        <w:t xml:space="preserve">№ 250/44 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -892,84 +940,96 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z25" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-(мың</w:t>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мың</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1514,51 +1574,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62570</w:t>
+65465</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1691,51 +1751,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13244</w:t>
+11411</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1868,51 +1928,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4705</w:t>
+3739</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2045,51 +2105,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4705</w:t>
+3739</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2222,51 +2282,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8154</w:t>
+6547</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2399,51 +2459,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-228</w:t>
+159</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2576,51 +2636,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-490</w:t>
+536</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2753,51 +2813,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6063</w:t>
+4770</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2930,51 +2990,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1373</w:t>
+1082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3107,51 +3167,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-385</w:t>
+369</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3284,51 +3344,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-385</w:t>
+369</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3461,51 +3521,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106</w:t>
+395</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3638,51 +3698,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106</w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3815,228 +3875,228 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106</w:t>
+75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-49220</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+320</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4056,341 +4116,1580 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-49220</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті бюджетке түсетін басқа да салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+320</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...62 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+361</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік мекемелерге бекітілген мемлекеттік мүлікті сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскелерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+313</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскелерін жалдау құқығын сатқаны үшін төлем</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54054</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54054</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49220</w:t>
+54054</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4455,84 +5754,96 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z27" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-(мың</w:t>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мың</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4667,66 +5978,86 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+          <w:bookmarkStart w:name="z29" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Бюджеттік бағдарламалардың </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -5360,51 +6691,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69270</w:t>
+72165</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5569,51 +6900,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51983</w:t>
+53353</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5778,51 +7109,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51983</w:t>
+53353</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5987,51 +7318,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51983</w:t>
+53353</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6196,51 +7527,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51516</w:t>
+53323</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6405,51 +7736,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-467</w:t>
+30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6614,51 +7945,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11957</w:t>
+13208</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6823,51 +8154,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11957</w:t>
+13208</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7032,51 +8363,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11957</w:t>
+13208</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7241,51 +8572,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7297</w:t>
+10150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7450,51 +8781,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2000</w:t>
+1900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7659,51 +8990,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2660</w:t>
+1158</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7868,51 +9199,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400</w:t>
+349</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8077,51 +9408,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400</w:t>
+349</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8286,51 +9617,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400</w:t>
+349</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8495,51 +9826,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-400</w:t>
+349</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8704,51 +10035,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4930</w:t>
+5255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8913,51 +10244,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4930</w:t>
+5255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9122,51 +10453,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4930</w:t>
+5255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9331,51 +10662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3500</w:t>
+4225</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9504,87 +10835,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарын күрделі және орташа жөндеу</w:t>
-[...35 lines deleted...]
-1430</w:t>
+Аудандық маңызы бар автомобиль жолдарын және елді мекендер көшелерін күрделі және орташа жөндеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1030</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10155,51 +11486,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6700</w:t>
+- 6700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10360,56 +11691,77 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6700</w:t>
+ 6700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -29530,55 +30882,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>