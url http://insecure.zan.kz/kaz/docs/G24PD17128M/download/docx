--- v0 (2025-12-28)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9884442" w14:textId="9884442">
+    <w:p w14:paraId="10874f3" w14:textId="10874f3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -190,336 +190,356 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес, Ақтоғай аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. 2025 - 2027 жылдарға арналған Ақтоғай ауылдық округінің бюджеті тиісінше 1,2,3- қосымшаларына сәйкес, соның ішінде 2025 жылға арналған келесі көлемдерде өзгерістер енгізілсін:</w:t>
+      1. 2025-2027 жылдарға арналған Ақтоғай ауылдық округінің бюджеті тиісінше 1,2,3 - қосымшаларына сәйкес, соның ішінде 2025 жылға арналған келесі көлемдерде өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер -167028 мың теңге, соның ішінде:</w:t>
+      1) кірістер –188469 мың теңге, соның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер - 48365мың теңге;</w:t>
+      салықтық түсімдер –57458мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық емес түсімдер - 1584 мың теңге;</w:t>
+      салықтық емес түсімдер –2777 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Негізгі құралдарды сатудан </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Негізгі құралдарды сатудан түсетін түсімдер.капитал - 10752 мың теңге;</w:t>
+      түсетін түсімдер.капитал-6341 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттер түсімі - 106327 мың теңге;</w:t>
+      трансферттер түсімі –121893 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар - 170800 мың теңге;</w:t>
+      2) шығындар –192141 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредиттеу - 0;</w:t>
+      3) таза бюджеттік кредиттеу – нөлге тең;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен операциялар бойынша сальдо - 0;</w:t>
+      4) қаржы активтерімен операциялар бойынша сальдо – нөлге тең;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) - - 3772 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) - 3772 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану)-- 3772 мың теңге.</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) - 3772 мың теңге.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Павлодар облысы Ақтоғай аудандық мәслихатының 18.03.2025 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t>      Ескерту. 1-тармақ жаңа редакцияда - Павлодар облысы Ақтоғай аудандық мәслихатының 24.12.2025 № 248/44 (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешімнің орындалуын бақылау Ақтоғай аудандық мәслихатының бюджет саясаты және облыстың экономикалық дамуы жөніндегі тұрақты комиссиясына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z4" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2025 жылғы 1 қаңтардан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -726,102 +746,84 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26 желтоқсандағы № 171/28</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z6" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025 жылға арналған Ақтоғай ауылдық округінің бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Павлодар облысы Ақтоғай аудандық мәслихатының 24.12.2025 № 248/44 (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -898,84 +900,96 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z24" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-(мың</w:t>
+          <w:bookmarkEnd w:id="16"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мың</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -1520,51 +1534,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-167028</w:t>
+188469</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1661,87 +1675,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Салықтық түсімдер</w:t>
-[...35 lines deleted...]
-48365</w:t>
+Салықтықтүсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66576</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1838,87 +1852,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табыс салығы</w:t>
-[...35 lines deleted...]
-25452</w:t>
+Табыссалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31065</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2015,87 +2029,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке табыс салығы</w:t>
-[...35 lines deleted...]
-25452</w:t>
+Жеке табыссалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31065</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2228,51 +2242,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21043</w:t>
+23660</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2405,51 +2419,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-621</w:t>
+547</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2546,87 +2560,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жер салығы</w:t>
-[...35 lines deleted...]
-1206</w:t>
+Жерсалығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2723,87 +2737,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік құралдарына салынатын салық</w:t>
-[...35 lines deleted...]
-18377</w:t>
+Көлікқұралдарынасалынатынсалық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22096</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2936,51 +2950,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-839</w:t>
+1258</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3077,87 +3091,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тауарларға, жұмыстарға және қзметтерге салынытын ішкі салықтар</w:t>
-[...35 lines deleted...]
-1870</w:t>
+Тауарларға,жұмыстарға және қзметтерге салынытын ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1475</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3998,51 +4012,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-535</w:t>
+2777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4175,51 +4189,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-535</w:t>
+765</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4352,51 +4366,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10752</w:t>
+6341</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4529,51 +4543,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10752</w:t>
+6341</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4706,51 +4720,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6668</w:t>
+4536</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4883,51 +4897,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4084</w:t>
+1805</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5060,51 +5074,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106327</w:t>
+121893</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5237,51 +5251,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106327</w:t>
+121893</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5414,51 +5428,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106327</w:t>
+121893</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -5523,84 +5537,96 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z26" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...14 lines deleted...]
-(мың</w:t>
+          <w:bookmarkEnd w:id="17"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(мың</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5735,66 +5761,86 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...14 lines deleted...]
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+          <w:bookmarkStart w:name="z28" w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттікбағдарламалардың</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6428,51 +6474,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-170800</w:t>
+192141</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6601,87 +6647,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жалпы сипаттағы мемлекеттік қызметтер</w:t>
+Жалпысипаттағымемлекеттікқызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86473</w:t>
+97292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6810,87 +6856,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+Мемлекеттiкбасқарудыңжалпыфункцияларынорындайтынөкiлдi, атқарушыжәнебасқаоргандар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86473</w:t>
+97292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7019,87 +7065,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86473</w:t>
+97292</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7228,87 +7274,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімініңқызметінқамтамасызетужөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85955</w:t>
+95152</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7437,87 +7483,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік органның күрделі шығыстары</w:t>
+Мемлекеттікорганныңкүрделішығыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-518</w:t>
+307</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7646,87 +7692,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұрғын үй-коммуналдық шаруашылық</w:t>
+Тұрғынүй-коммуналдықшаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71738</w:t>
+81259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7855,87 +7901,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді-мекендерді көркейту</w:t>
+Елді-мекендердікөркейту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71738</w:t>
+81259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8064,87 +8110,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71738</w:t>
+81259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8273,87 +8319,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Елді мекендердегі көшелерді жарықтандыру</w:t>
+Елдімекендердегікөшелердіжарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-38869</w:t>
+50891</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8727,51 +8773,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28869</w:t>
+26368</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8900,51 +8946,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәдениет, спорт, туризм және ақпараттық кеңістік</w:t>
+Мәдениет, спорт, туризм жәнеақпараттықкеңістік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9109,51 +9155,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мәдениет саласындағы қызмет</w:t>
+Мәдениетсаласындағықызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9318,51 +9364,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9736,87 +9782,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көлік және коммуникация</w:t>
+Көлікжәне коммуникация</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12000</w:t>
+13000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9981,51 +10027,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12000</w:t>
+13000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10154,87 +10200,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+Аудандықмаңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12000</w:t>
+13000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10399,51 +10445,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12000</w:t>
+13000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10568,51 +10614,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Таза бюджеттік кредиттеу</w:t>
+3. Таза бюджеттіккредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11006,51 +11052,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--3777</w:t>
+-3672</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11211,56 +11257,77 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--3777</w:t>
+-3672</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32517,55 +32584,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>