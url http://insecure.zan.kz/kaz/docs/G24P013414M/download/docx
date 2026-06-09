--- v0 (2025-10-16)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0d5328c" w14:textId="0d5328c">
+    <w:p w14:paraId="0548937" w14:textId="0548937">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -795,51 +795,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) халықтың жүріп-тұруы шектеулі топтары – егде жастағы адамдар, мүгедектігі бар адамдар, өз бетінше жүріп-тұру, көрсетілетін қызметтерді, ақпаратты алу немесе кеңістікте бағдарлану кезінде қиындық көріп жүрген, оның ішінде балаларға арналған арбаларды және (немесе) кресло-арбаларды пайдаланатын адамдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) шағын архитектуралық нысандар – сәндік сипаттағы және практикалық пайдаланылатын объектілер (мүсіндер, субұрқақтар, барельефтер, гүлдерге арналған вазалар, павильондар, беседкалар, орындықтар, урналар, балалар ойындары мен ересек тұрғындардың демалысына арналған жабдықтар мен конструкциялар);</w:t>
+      11) шағын архитектуралық нысандар – сәндік сипаттағы және практикалық пайдаланылатын объектілер (көрнекті тұлғаларды, маңызды тарихи оқиғаларды мәңгі есте қалдыру үшін орнатылатын монументалды өнер құрылыстарын қоспағанда мүсіндер, субұрқақтар, гүлдерге арналған вазалар, павильондар, беседкалар, орындықтар, урналар, балалар ойындары мен ересек тұрғындардың демалысына арналған жабдықтар мен конструкциялар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ортақ пайдаланылатын орындар – бұл халыққа қолжетімді немесе ашық аумақтар, нысандар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1048,50 +1048,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) гүл бақшасы – бір, екі немесе көпжылдық өсімдіктер отырғызылған геометриялық немесе еркін нысандағы учаске;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) абаттандыру элементтері – аумақты абаттандырудың құрамдас бөліктері ретінде қолданылатын сәндік, техникалық, жоспарлау, конструктивтік құрылғылар, көгалдандыру элементтері, жабдықтардың және ресімдеудің әртүрлі түрлері, оның ішінде ғимараттардың, құрылыстардың, құрылыстардың қасбеттері, шағын сәулет нысандары, күрделі емес стационарлық емес құрылыстар мен ғимараттар, ақпараттық қалқандар мен көрсеткіштер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - Павлодар облыстық мәслихатының 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қалалар мен елді мекендердің аумақтарын абаттандыру бойынша кешенді және ұйымдастыру жұмысының элементтері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1193,51 +1255,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) коммуналдық жабдық-көшені жарықтандыруға арналған құрылғылар, қоқыс жәшіктері мен контейнерлер, велосипед тұрақтары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) монументалды-сәндік өнер туындылары-мүсіндер, сәндік композициялар, обелисктер, стелалар, монументалды кескіндеме туындылары;</w:t>
+      6) монументалды-сәндік өнер туындылары – көрнекті тұлғаларды, маңызды тарихи оқиғаларды мәңгі есте қалдыру үшін орнатылатын монументалды өнер құрылыстарын қоспағанда мүсіндер, стелалар, сәндік композициялар, обелисктер, монументалды кескіндеме туындылары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ақпараттық көрсеткіштер - аншлагтар (көшелер, алаңдар, жағалаулар, көпірлер атауларының көрсеткіштері), үйлердің нөмірлік белгілері, ақпараттық стендтер, кварталдардың, шағын аудандардың құрылысын салу схемалары бар қалқандар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1266,50 +1328,112 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тарих және мәдениет ескерткіштерін, ерекше қорғалатын аумақтар аймақтарын қорғау белгілері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) мерекелік безендіру элементтері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - Павлодароблыстық мәслихатының 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқыресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқаенгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Аумақты абаттандыру объектілерінің ажырамас құрамдас бөліктері болып табылатын аумақты абаттандыру элементтерінің болуы қалалық орта аумағын абаттандыру объектілерін құруға, өзгертуге (реконструкциялауға) арналған жобалау құжаттамасында әзірленеді және көзделеді. Жобалау құжаттамасын дайындауды жүзеге асыратын тұлға жобалау құжаттамасын дайындау жөніндегі жұмыстарды ұйымдастырады және үйлестіреді, жобалау құжаттамасының сапасына және оның қала құрылысын жобалаудың техникалық регламенттері мен нормативтерінің талаптарына сәйкестігін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
@@ -4218,74 +4342,174 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Нөсерлі кәріз желілерінің жарамды техникалық жай-күйі үшін жауапкершілікті (оның ішінде люктердің, торлардың уақтылы жабылуы) пайдаланушы ұйым қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z81" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7. Бау-бақша жиһаздарын, бау-бақша жабдықтарын, мүсіндерді және шағын сәулет нысандарын күтіп ұстау</w:t>
+        <w:t xml:space="preserve"> 7. Бау-бақша жиһаздарын, бау-бақша жабдықтарын және шағын сәулет нысандарын күтіп ұстау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бөлімнің тақырыбы жаңа редакцияда - Павлодар облыстық мәслихатының 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z82" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      67. Бау-бақша жиһазы, бау-бақша жабдықтары, мүсін және шағын архитектуралық нысандар, оның ішінде субұрқақтар, саябақ павильондары, самалжайлар, көпірлер, қоршаулар, қақпалар, шатырлар, гүл құмыралары таза және жарамды күйде болады және өз мақсатына сәйкес жұмыс істеуі тиіс.</w:t>
+      67. Бау-бақша жиһазы, бау-бақша жабдықтары және шағын сәулет нысандары, оның ішінде субұрқақтар, саябақ павильондары, беседкалар, көпірлер, қоршаулар, қақпалар, шатырлар, гүл құмыралары таза және жарамды күйде болады және өз мақсатына сәйкес жұмыс істеуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 67-тармақ жаңа редакцияда - Павлодар облыстық мәслихатының 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z83" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Көктемгі кезеңде шағын архитектуралық нысандарды жоспарлы тексеру, оларды ескі бояудан, тоттан тазарту, жуу, бояу, сондай-ақ сынған элементтерді ауыстыру жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z84" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4372,54 +4596,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Қоршаулар (металл торлар) тиісті техникалық жағдайда ұсталады, ескі жабыннан тазартылады және жылына кемінде бір рет бояуды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z86" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      71. Қыс мезгілінде бау-бақша жиһазының элементтері, бау-бақша жабдықтары, мүсіндер мен ша шағын архитектуралық нысандар, сондай-ақ оларға жақындау жолдар қар мен мұздан тазартылады.</w:t>
+      71. Қыс мезгілінде бау-бақша жиһазының элементтері, бау-бақша жабдықтары мен шағын архитектуралық формалар, сондай-ақ оларға жақындау қар мен мұздан тазартылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 71-тармақ жаңа редакцияда - Павлодар облыстық мәслихатының 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z87" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Субұрқақтар жұмыс істеп тұрған кезеңде су бетін қоқыстан тазарту күн сайын жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z88" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6822,54 +7108,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       156. Еріген кезде қарды төгу қысқа мерзімде жүргізілуі керек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:bookmarkStart w:name="z183" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      157. Көппәтерлі тұрғын үйлердің шатырларын қардан және мұздан тазартуды ұйымдастыруды, қар мен мұз өсуін жоюды мүлік иелері бірлестігінің төрағасы немесе жай серіктестіктің сенім білдірілген адамы не көппәтерлі тұрғын үйді басқарушының немесе басқарушы компанияның сенімхаты негізінде дербес немесе өз қаражаты есебінен мамандандырылған ұйымдарды тарту арқылы жүзеге асырады.</w:t>
+      157. Көппәтерлі тұрғын үйлердің шатырларын қардан және мұздан тазартуды ұйымдастыруды, қар мен мұз өсуін жоюды мүлік иелері бірлестігінің төрағасы немесе тікелей бірлесіп басқару кезіндегі пәтерлердің, тұрғын емес үй-жайлардың барлық меншік иелері не кондоминиум объектілерін басқару субъектілері не көп пәтерлі тұрғын үйді басқарушы дербес немесе өз қаражаты есебінен мамандандырылған ұйымдарды тарту арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 157-тармақ жаңа редакцияда - Павлодар облыстық мәслихатының 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z184" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       158. Шатырларды қар мен мұздан тазартуды ұйымдастыруды, қар мен мұз өсінділерін жоюды жеке тұрғын үйлердің, ғимараттардың, құрылыстардың, құрылыстардың меншік иелері дербес немесе мамандандырылған ұйымдарды өз қаражаты есебінен тарту арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8087,55 +8435,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>