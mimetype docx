--- v0 (2025-11-09)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dc34b18" w14:textId="dc34b18">
+    <w:p w14:paraId="52faf60" w14:textId="52faf60">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Павлодар облысы аумағында тіркелген Қазақстан Республикасы азаматтарының жекелеген санаттарына амбулаториялық емдеу кезінде тегін медициналық көмектің кепілдік берілген көлемін, оның ішінде дәрілік заттарды, арнайы емдік өнімдерді, медициналық бұйымдарды қосымша тегін беру туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Павлодар облыстық мәслихатының 2024 жылғы 26 сәуірдегі № 125/12 шешімі</w:t>
+        <w:t>Павлодар облыстық мәслихатының 2024 жылғы 26 сәуірдегі № 125/12 шешімі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Кодексінің 12-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2834,50 +2834,370 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. "Муковисцидоз" ауруы бар азаматтарға арналған "Элексакафтор+Тезакафтор+Ивакафтор және Ивакафтор" дәрісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 88-тармақпен толықтырылды - Павлодар облыстық мәслихатының 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. "Көптік миелома" ауруы бар азаматтарға арналған "Помалидомид" капсуласы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 89-тармақпен толықтырылды - Павлодар облыстық мәслихатының 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. "Созылмалы лимфолейкоз" ауруы бар азаматтарға арналған "Венетоклакс" дәрісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 90-тармақпен толықтырылды - Павлодар облыстық мәслихатының 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. "Миастения" сырқаты бар азаматтарға инфузия дайындауға арналған "Экулизумаб" концентрат ерітіндісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 91-тармақпен толықтырылды - Павлодар облыстық мәслихатының 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-бөлім. Павлодар облысы аумағында тіркелген Қазақстан Республикасы азаматтарының жекелеген санаттарына амбулаториялық емдеу кезінде қосымша тегін берілетін арнайы емдік өнімдер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4542,50 +4862,130 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Шешім 58-тармақпен толықтырылды - Павлодар облыстық мәслихатының 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 215/24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. "Қысқа ішек синдромы" ауруы бар азаматтарға арналған волюметриялық Volumat agilia сорғысына арналған магистраль.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Шешім 59-тармақпен толықтырылды - Павлодар облыстық мәслихатының 26.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259/29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4643,55 +5043,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5017,31 +5417,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>