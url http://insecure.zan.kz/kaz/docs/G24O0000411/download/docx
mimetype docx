--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6977a6d" w14:textId="6977a6d">
+    <w:p w14:paraId="40498ea" w14:textId="40498ea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Азаматтық қорғау органдары қызметкерлері мен әскери қызметшілерінің дербес деректерін қамтыған жеке істерін жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Төтенше жағдайлар министрінің 2024 жылғы 13 қарашадағы № 411 Ж/Қ бұйрығы</w:t>
+        <w:t>Қазақстан Республикасы Төтенше жағдайлар министрінің 2024 жылғы 13 қарашадағы № 411 Ж/Қ бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Құқық қорғау қызметі туралы" Қазақстан Республикасы Заңының 42-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5050,532 +5050,269 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қамтитын жеке істерін жүргізу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қағидаларына</w:t>
+              <w:t>Қағидаларына 2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="195"/>
-[...69 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Құқық қорғау қызметі туралы" Қазақстан Республикасы Заңының </w:t>
-[...263 lines deleted...]
-    <w:bookmarkStart w:name="z211" w:id="200"/>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Төтенше жағдайлар министрінің 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міндеттеме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Құқық қорғау қызметі туралы" Қазақстан Республикасы Заңының 16 және 17-баптарына, "Әскери қызмет және әскери қызметшілердің мәртебесі туралы", "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының 8-бабына және "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасы Заңының 10-бабына сәйкес АҚО қызметкері (әскери қызметшісі) бола отырып, Ескертілді: өкілді органдардың депутаты және жергілікті өзін-өзі басқару органдарының мүшесі болуға, партияларда, кәсіптік одақтарда болуға, қандай да бір саяси партияны қолдап сөз сөйлеуге құқығы жоқ, құқық қорғау органдарының жүйесінде еңбек, сондай-ақ өз мүшелерінің басқа да әлеуметтік-экономикалық құқықтары мен мүдделерін қорғау және еңбек жағдайларын жақсарту үшін олардың кәсіби мүдделерінің ортақтығына негізделген саяси мақсаттарды көздейтін қоғамдық бірлестіктер құру; педагогикалық, ғылыми және шығармашылық қызметтен басқа ақылы қызметпен айналысу; кәсіпкерлік қызметпен айналысу, оның ішінде ұйымдық-құқықтық нысанына қарамастан коммерциялық ұйымды басқаруға қатысу заңдарда көзделген жағдайларды қоспағанда, үшінші тұлғалардың істері бойынша өкіл болуға; материалдық-техникалық, қаржылық және ақпараттық қамтамасыз ету құралдарын, басқа да мемлекеттік мүлікті және қызметтік ақпаратты қызметтік емес мақсаттарда пайдалануға; ереуілдерді қоса алғанда, мемлекеттік органдардың қалыпты жұмыс істеуіне және қызметтік міндеттерін орындауға кедергі келтіретін іс-әрекеттерге қатысуға; лауазымдық өкілеттіктерін атқаруға байланысты материалдық-техникалық, қаржылық және ақпараттық қамтамасыз ету жеке және заңды тұлғалардың қызметтерімен жеке; өзінің қызметтік жағдайын пайдакүнемдік мақсатта, оның ішінде лауазымды тұлғалармен және өзге де тұлғалармен сөз байласу жолымен пайдалануға; жақын туыстары (ата-аналары, балалары, асырап алушылары, асырап алынғандары, ата-анасы бір және ата-анасы бөлек аға-інілері мен апа-сіңлілері, аталары, әжелері, немерелері) немесе жұбайы (зайыбы) атқаратын лауазымға тікелей бағынысты лауазымды атқаруға; мемлекеттік функцияларды орындаумен үйлеспейтін қызмет; мүліктік және мүліктік емес игіліктер мен артықшылықтарды алу немесе шығару мақсатында ресми таратылуға жатпайтын қызметтік және өзге де ақпаратты пайдалану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұдан басқа Қазақстан Республикасының Конституциясын және Қазақстан Республикасының заңнамасын сақтауға; адам мен азаматтың құқықтары мен бостандықтарының, сондай-ақ заңды құқықтарының сақталуын және қорғалуын қамтамасыз ету жеке және заңды тұлғалардың, мемлекеттің мүдделерін міндеттенемін; "Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінде" белгіленген тәртіппен және мерзімдерде жеке және заңды тұлғалардың жолданымдарын қарау, олар бойынша қажетті шаралар қабылдау; берілген құқықтар шегінде және лауазымдық міндеттеріне сәйкес өкілеттіктерді жүзеге асыру; қызметтік және еңбек тәртібін сақтау; құқық қорғау қызметінде болуға байланысты шектеулерді және "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасының Заңында белгіленген сыбайлас жемқорлыққа қарсы шектеулерді қабылдауға; Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 153 Жарлығымен бекітілген Қазақстан Республикасы мемлекеттік қызметшілерінің Әдеп кодексінің (мемлекеттік қызметшілердің қызметтік әдеп қағидаларының) талаптарын сақтауға; Қазақстан Республикасы Президентінің 2023 жылғы 2 қаңтардағы № 81 Жарлығымен бекітілген Қазақстан Республикасының Құқық қорғау органдары, азаматтық қорғау органдары және мемлекеттік фельдъегерлік қызмет қызметкерлерінің Әдеп кодексі басшылардың заңды бұйрықтары мен өкімдерін, жоғары тұрған органдар мен лауазымды адамдардың өз өкілеттіктері шегінде шығарылған шешімдері мен нұсқауларын орындауға міндетті; мемлекеттік құпияларды және заңмен қорғалатын өзге де құпияны, оның ішінде құқық қорғау қызметі тоқтатылғаннан кейін де заңда белгіленген уақыт ішінде сақтауға, бұл туралы жазылым беріледі; заңдарда көзделген қызметтік міндеттерін атқару кезінде Қазақстан Республикасы азаматының жеке өміріне, ар-намысы мен қадір-қасиетіне әсер ететін мәліметтерді құпия сақтауға және олардан мұндай ақпарат беруді талап етпеуге; мемлекеттік мүліктің сақталуын қамтамасыз ету; менің жеке мүдделерім қиылысатын немесе менің өкілеттіктеріме қайшы келетін жағдайларда жазбаша нысанда баянат беру және тікелей және уәкілетті басшыны дереу хабар беру; өзінің кәсіби деңгейі мен біліктілігін арттыру; мемлекеттік қызметтің мүдделеріне зиян келтіретін көпшілік алдында сөз сөйлеуге жол бермеу; тікелей басшыға Қазақстан Республикасының азаматтығынан шығу туралы өтініш берген күні хабарлау оның өтініштері; тұрғылықты жері бойынша Мемлекеттік кіріс органына табыс туралы, салық салу объектісі болып табылатын мүлік туралы декларация ұсынуға; "Құқық қорғау қызметі туралы", "Әскери қызмет және әскери қызметшілердің мәртебесі туралы" Қазақстан Республикасының Заңында көзделген тәртіппен лауазымға кіргеннен кейін бір ай ішінде құқық қорғау (әскери) қызметін өткеру уақытына коммерциялық ұйымдардың меншігіндегі акцияларын (жарғылық капиталға қатысу үлестерін) және пайдалануы коммерциялық ұйымдардың меншігіндегі өзге де мүлікті сенімгерлік басқаруға беруге оған заңды түрде тиесілі ақшаны, облигацияларды, ашық және аралық инвестициялық пай қорларының пайларын, сондай-ақ өзге де мүлікті қоспағанда, кірістер алуға әкеп соғады, мүліктік жалдауға берілген; мүлікті сенімгерлік басқару шартының нотариат куәландырған көшірмесін нотариат куәландырған күннен бастап он күн мерзімде кадр қызметіне ұсынсын. Тараптардың бірінің мүлкін сенімгерлікпен басқаруға арналған шарт бұзылған жағдайда, бұл туралы бір ай мерзімде кадр қызметіне хабарлауға, ал сенімгерлікпен басқаруға беруге жататын мүлік шарт бұзылғаннан кейін бір ай мерзімде шарттың нотариат куәландырған көшірмесін жұмыс орны бойынша кадр қызметіне ұсына отырып, қайтадан сенімгерлікпен басқаруға беруге; лауазымдық өкілеттіктерді жүзеге асыру кезінде бейтарап болуға саяси партиялардың, қоғамдық және діни бірлестіктердің қызметінен тәуелсіз; маған белгілі болған сыбайлас жемқорлық құқық бұзушылық жағдайлары туралы басшылыққа дереу жеткізу; АҚО ақпараттық ресурстарымен жұмыс істеу процесінде ақпараттық қауіпсіздікті қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "___" _____________ Қолы __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z213" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кадр қызметінің қызметкері (жұмыскері) ___________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "____" _____________ Қолы __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5732,188 +5469,188 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="203"/>
+    <w:bookmarkStart w:name="z216" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының Құқық қорғау органдары, азаматтық қорғау органдары және мемлекеттік фельдъегерлік қызмет қызметкерлерінің Әдеп кодексін сақтау жөніндегі міндеттеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z217" w:id="204"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z217" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен, _________________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z218" w:id="205"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z218" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       АҚО қызметкері бола отырып, Қазақстан Республикасы Президентінің 2023 жылғы 2 қаңтардағы № 81 Жарлығымен (бұдан әрі – Әдеп кодексі) бекітілген Қазақстан Республикасының құқық қорғау органдары, азаматтық қорғау органдары және мемлекеттік фельдъегерлік қызмет қызметкерлерінің Әдеп </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексімен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> таныстым және осы белгілеген мінез-құлық стандарттарын қабылдаймын, сондай-ақ мен Қазақстан Республикасының заңнамасында белгіленген тәртіппен Әдеп кодексінде көзделген талаптарды бұзғаны үшін жауапқа тарту мүмкіндігі туралы ескертілдім.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z219" w:id="206"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z219" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "____" _____________ Қолы __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z220" w:id="207"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z220" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кадр қызметінің қызметкері (жұмыскері) _________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z221" w:id="208"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z221" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "____" _____________ Қолы __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6070,188 +5807,188 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z224" w:id="209"/>
+    <w:bookmarkStart w:name="z224" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы мемлекеттік қызметшілерінің Әдеп кодексін сақтау жөніндегі міндеттеме (мемлекеттік қызметшілердің қызметтік әдеп қағидалары)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z225" w:id="210"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z225" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мен, _______________________________________________________________,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z226" w:id="211"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z226" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       АҚО әскери қызметшісі бола отырып, Қазақстан Республикасы Президентінің 2015 жылғы 29 желтоқсандағы № 153 Жарлығымен (бұдан әрі – Әдеп кодексі) бекітілген Қазақстан Республикасы мемлекеттік қызметшілерінің Әдеп </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексімен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (мемлекеттік қызметшілердің қызметтік әдеп қағидалары) таныстым және ол белгілеген мінез-құлық стандарттарын қабылдаймын, сондай-ақ белгіленген тәртіппен мен Қазақстан Республикасының заңнамасында Әдеп кодексінде көзделген талаптарды бұзғаны үшін жауапқа тарту мүмкіндігі туралы ескертілдім.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z227" w:id="212"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z227" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "____" _____________ Қолы __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z228" w:id="213"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z228" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кадр қызметінің қызметкері (жұмыскері) _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z229" w:id="214"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z229" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20 __ жылғы "____" _____________ Қолы __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6499,1276 +6236,1276 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пайдалану үшін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(толтыру бойынша)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z233" w:id="215"/>
+    <w:bookmarkStart w:name="z233" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Төтенше жағдайлар министрлігі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z234" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке іс №</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z235" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z236" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z237" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                            /тегі, аты, әкесінің аты (бар болса)/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z238" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I БӨЛІМ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z239" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызметтік тізім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z240" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызмет өтілін айқындау жөніндегі комиссияның қорытындысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z241" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> II БӨЛІМ</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z234" w:id="216"/>
-[...15 lines deleted...]
-      Жеке іс №</w:t>
+    <w:bookmarkStart w:name="z242" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аттестаттау парақтары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z235" w:id="217"/>
+    <w:bookmarkStart w:name="z243" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызмет кезеңіндегі қызметтік мінездемелер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z244" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) арнаулы немесе әскери атағын белгілеуге (төмендетуге, қалпына келтіруге) ұсынымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z245" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) арнаулы (әскери) атақты белгілеуге ұсынуды кешіктіру туралы шешім;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z246" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қызмет бойынша ауысуға ұсынымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z247" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жұмыстан босату (шығару) туралы ұсынымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z248" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) марапаттау парақтары, көтермелеу (наградтау) туралы ұсынымдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z249" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) конкурстық комиссияның материалдары (мемлекеттік тілді, Қазақстан Республикасының заңнамасын және жеке құзыреттерін білуге арналған тестілеу нәтижелері, дене шынықтыру даярлығы бойынша нормативтерді тапсыру, полиграфологиялық зерттеу нәтижелері, Конкурстық комиссия отырысының хаттамасынан үзінді);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z250" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) сертификаттардың көшірмелері (арнайы бастапқы оқуды, қайта даярлау, біліктілікті арттыру курстарын, сондай-ақ АҚО бюджеті есебінен төленетін тілдік, білім беру және басқа курстарды бітіргені туралы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z251" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) әскери қызмет өткеру туралы келісімшарт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z252" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> III БӨЛІМ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z253" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқық қорғау органына/әскери қызметке қабылдау туралы өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z254" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өмірбаяндар (өз қолымен және басылған түрде жазылған, кадр қызметі қызметкерінің (жұмысшының) қолымен расталған);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z255" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сауалнама (кадр қызметінің мөрімен расталған фотокарточкамен);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z256" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құқық қорғау органына/әскери қызметке қабылдау туралы қорытынды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z257" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ұсынылатын мінездемелер (қызметтік, оқу және басқалар) қызметке (оқуға) түскенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z258" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) орталық (округтік) әскери-дәрігерлік комиссияның анықтамасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z259" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осы Қағиданың 1-қосымшасыны сәйкес нысан бойынша кепілхат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z260" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осы Қағиданың 2-қосымшасына сәйкес нысан бойынша міндеттеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z261" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осы Қағиданың 3 және 4-қосымшаларына сәйкес Қазақстан Республикасының Құқық қорғау органдары, азаматтық қорғау органдары және мемлекеттік фельдъегерлік қызмет қызметкерлерінің Әдеп кодексін, Қазақстан Республикасы мемлекеттік қызметшілерінің Әдеп кодексін сақтау жөніндегі міндеттеме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z262" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Ант мәтінімен қол қойылған бланк;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z263" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мемлекеттік құпияларға рұқсат беру туралы шарт (келісімшарт);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z264" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке іс № ________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z265" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      IV БӨЛІМ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z266" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Архив материалдары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z267" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z236" w:id="218"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z268" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z238" w:id="220"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z269" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                     /тегі, аты, әкесінің аты (бар болса)/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z270" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ескірген өмірбаяндар мен сауалнамалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z271" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметкердін (әскери қызметшінің) баянаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z272" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қызметтік тексерулер мен тергеп-тексерулердің қорытындылары мен материалдары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z273" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Орталық (округтік) әскери-дәрігерлік комиссияның ескірген анықтамалары, денсаулық жағдайы туралы, жаралар мен контузиялар туралы анықтамалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z274" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) АҚО қызмет мерзімін ұзарту туралы баянаттар және қолау хат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z275" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қызмет бойынша ауысу кезіндегі ұсыныстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z276" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тестілеудің, дене шынықтыру даярлығы бойынша нормативтерді тапсырудың ескірген нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z277" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жеке құрам бойынша бөлімшесінің ақпараты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z278" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жұмыстан босату (шығару) туралы хабарлама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z279" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өзекті емес жағдайдағы жеке істің басқа да құжаттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z280" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> I БӨЛІМ</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z241" w:id="223"/>
+        <w:t xml:space="preserve"> Жеке іс № ________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z281" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> II БӨЛІМ</w:t>
-[...203 lines deleted...]
-    <w:bookmarkStart w:name="z252" w:id="234"/>
+        <w:t xml:space="preserve"> БӨЛІМ V</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z282" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> III БӨЛІМ</w:t>
-[...439 lines deleted...]
-      5) АҚО қызмет мерзімін ұзарту туралы баянаттар және қолау хат;</w:t>
+        <w:t xml:space="preserve"> Зерделеу және арнайы тексеру материалдары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z275" w:id="257"/>
-[...15 lines deleted...]
-      6) қызмет бойынша ауысу кезіндегі ұсыныстар;</w:t>
+    <w:bookmarkStart w:name="z283" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z276" w:id="258"/>
-[...15 lines deleted...]
-      7) тестілеудің, дене шынықтыру даярлығы бойынша нормативтерді тапсырудың ескірген нәтижелері;</w:t>
+    <w:bookmarkStart w:name="z284" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z277" w:id="259"/>
-[...15 lines deleted...]
-      8) жеке құрам бойынша бөлімшесінің ақпараты;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z278" w:id="260"/>
-[...15 lines deleted...]
-      9) жұмыстан босату (шығару) туралы хабарлама;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                             /тегі, аты, әкесінің аты (бар болса)/</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z279" w:id="261"/>
-[...15 lines deleted...]
-      10) өзекті емес жағдайдағы жеке істің басқа да құжаттары;</w:t>
+    <w:bookmarkStart w:name="z287" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зерделеуге және тексеруге келісім беру туралы өтініш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z280" w:id="262"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Жеке іс № ________</w:t>
+    <w:bookmarkStart w:name="z288" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тексеру жүргізу жоспары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z281" w:id="263"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> БӨЛІМ V</w:t>
+    <w:bookmarkStart w:name="z289" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соттылығының болуы немесе болмауы туралы талаптамалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z282" w:id="264"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Зерделеу және арнайы тексеру материалдары</w:t>
+    <w:bookmarkStart w:name="z290" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) арнайы тексеру нәтижелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z283" w:id="265"/>
-[...15 lines deleted...]
-      ______________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z291" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кандидаттың тұрғылықты мекенжайы бойынша тексеру нәтижелері бойынша баянаттар, анықтамалар, пікірлер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z284" w:id="266"/>
-[...15 lines deleted...]
-      ______________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z292" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тұрғылықты мекенжайы бойынша учаскелік полиция инспекторынан анықтама-ұсынымдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z285" w:id="267"/>
-[...15 lines deleted...]
-      ______________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z293" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қосымша тексеру материалдары,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z286" w:id="268"/>
-[...15 lines deleted...]
-                                             /тегі, аты, әкесінің аты (бар болса)/</w:t>
+    <w:bookmarkStart w:name="z294" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) арнайы тексеру бойынша қорытынды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z287" w:id="269"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="276"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7925,68 +7662,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z297" w:id="277"/>
+    <w:bookmarkStart w:name="z297" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке іс конвертіндегі құжаттардың тізімдемесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -9011,168 +8748,168 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z299" w:id="278"/>
+    <w:bookmarkStart w:name="z299" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Төтенше жағдайлар министрлігі Министерство по чрезвычайным ситуациям Республики Казахстан Қызметтік тізім Послужной список</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z300" w:id="279"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z300" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Личный номер № _________________ жеке нөмірі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z301" w:id="280"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z301" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z302" w:id="281"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z302" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                          тегі/фамилия/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z303" w:id="282"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z303" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z304" w:id="283"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z304" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       /аты, әкесінің аты /бар болса// /имя, отчество, /при его наличии//</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9844,70 +9581,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z305" w:id="284"/>
+          <w:bookmarkStart w:name="z305" w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Білімі (оқу орындарының атауын және оларды бітірген жылын, мамандығы мен біліктілігінің атауын дәйекті тәртіппен көрсету, дипломның№)/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="284"/>
+          <w:bookmarkEnd w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Образование (указать в последовательном порядке наименование учебных заведений и год их окончания, наименование специальности и квалификации, № диплома)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10446,308 +10183,2166 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="285"/>
+    <w:bookmarkStart w:name="z306" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Дербес еңбек қызметі (1 парақта)/Самостоятельная трудовая деятельность (на 1 странице)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Күні / Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс орны (мекеменің немесе кәсіпорынның атауы) және атқарған лауазымы, қызмет түрі/Место работы (занимаемая должность, наименование подразделения, учреждения или предприятия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудан, қала, облыс, Район, город, область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қай уақыттан бастап (айы, күні, жылы)/ С какого времени (число, месяц, год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қай уақытқа дейін (айы, күні, жылы)/ По какое время (число, месяц, год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z307" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қызмет өткеру (8 - парақта)/ Прохождение службы (на 8 страницах)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қай уақыттан бастап (айы, күні, жылы)/ С какого времени (число, месяц, год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қай уақытқа дейін (айы, күні, жылы)/ По какое время (число, месяц, год)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лауазым/ Должность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөлім, қызмет атауы, бөліміше/ Часть, соединение, наименование службы, подразделения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кімнің бұйрығы, бұйрықтың № және күні/ Чей приказ, номер и дата приказа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z308" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жеңілдік жағдайларында еңбек сіңірген жылдарына жататын қызмет кезеңдері (1 парақта)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z309" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периоды службы, подлежащие зачету в выслугу лет на льготных условиях (на 1 странице)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z310" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетақы тағайындау үшін еңбек сіңірген жылдарына/Период службы в выслугу лет для назначения пенсии с _____________ бастап по __________________ дейін қызмет кезеңі жеңілдік жағдайларында: бір ай/считать на льготных условиях: один месяц за ______________ болып есептелсін/месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z311" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Негіз/Основание: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z312" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (басшыларының (әскери бөлімдер командирлерінің бұйрықтары) приказы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z313" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководителей (командиров воинских частей))</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z314" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Даярлық, біліктілігін арттыру және қайта даярлау/Подготовка, повышение квалификации и переподготовка</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Күні / Дата</w:t>
+Оқыту түрі/ Вид обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс орны (мекеменің немесе кәсіпорынның атауы) және атқарған лауазымы, қызмет түрі/Место работы (занимаемая должность, наименование подразделения, учреждения или предприятия)</w:t>
+Оқу кезеңі/ Период обучения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аудан, қала, облыс, Район, город, область</w:t>
-[...7 lines deleted...]
-        </w:trPr>
+Оқу орны/ Место обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қай уақыттан бастап (айы, күні, жылы)/ С какого времени (число, месяц, год)</w:t>
-[...2 lines deleted...]
-        </w:tc>
+Оқуды бітіргені туралы құжаттың деректемелері/ Реквизиты документа об окончании обучения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z315" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Аттестаттаудан өткені туралы мәліметтер/Сведения о прохождении аттестации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қай уақытқа дейін (айы, күні, жылы)/ По какое время (число, месяц, год)</w:t>
-[...27 lines deleted...]
-          <w:p/>
+Өткізген күні/ Дата проведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аттестаттау қомиссиясының шешімі/ Решение аттестационной комиссии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ұсынымдар/ Рекомендации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ескертпелер/ Примечание</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -10973,70 +12568,1124 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z307" w:id="286"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z316" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Наградалар мен көтермелеулер (4 парақта)/Награды и поощрения (на 4 страницах)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Немен марапатталды/көтермеленді/ Чем награжден/поощрен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қандай еңбектері үшін марапатталды/көтермеленді/ За что награжден/поощрен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негіздеме (кімнің бұйрығы, күні, нөмірі)/Основание (чей, номер и дата приказа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z317" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Тәртіптік жазалар (4 парақта)/Дисциплинарные взыскания (на 4 страницах)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кімнің бұйрығы, күні, нөмірі/ Чей приказ, номер и дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қандай жаза салынды және не үшін/Какое наложено взыскание и за что</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жазаның алынып тасталғаны туралы белгі/ Отметка о снятии взыскания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z318" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Қызметкердің (әскери қызметшінің) қызметтік міндеттерін немесе қызметтік борышын атқару кезінде алған жарақаттары, контузиялары, зақымдары, мертігуі, сырқаттары туралы мәліметтер (1 парақта) /Сведения о ранениях, контузиях, травмах, увечьях, заболеваниях, полученных сотрудником (военнослужащим) при исполнении им служебных обязанностей или служебного долга (на 1 странице)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z319" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z320" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z321" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z322" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z323" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z324" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z325" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Шетелде болуы/Пребывание за границей</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11051,195 +13700,191 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қай уақыттан бастап (айы, күні, жылы)/ С какого времени (число, месяц, год)</w:t>
-            </w:r>
+Ел, қала/ Страна, город</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қай уақытқа дейін (айы, күні, жылы)/ По какое время (число, месяц, год)</w:t>
+Сапардың мақсаты/ Цель поездки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лауазым/ Должность</w:t>
+Болу кезеңі/ Период пребывания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бөлім, қызмет атауы, бөліміше/ Часть, соединение, наименование службы, подразделения</w:t>
-[...35 lines deleted...]
-Кімнің бұйрығы, бұйрықтың № және күні/ Чей приказ, номер и дата приказа</w:t>
+Жазба үшін негіздеме/ Основание для записи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11530,2425 +14175,666 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...160 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...95 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...361 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="294"/>
-[...1386 lines deleted...]
-      15. Қызметкердің (әскери қызметшінің) қызметтік міндеттерін немесе қызметтік борышын атқару кезінде алған жарақаттары, контузиялары, зақымдары, мертігуі, сырқаттары туралы мәліметтер (1 парақта) /Сведения о ранениях, контузиях, травмах, увечьях, заболеваниях, полученных сотрудником (военнослужащим) при исполнении им служебных обязанностей или служебного долга (на 1 странице)</w:t>
+    <w:bookmarkStart w:name="z326" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Қызметкердің (әскери қызметшінің) ата-анасы туралы мәліметтер (1 парақта)/Сведения о родителях сотрудника (военнослужащего) (на 1 странице)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z319" w:id="298"/>
+    <w:bookmarkStart w:name="z327" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z320" w:id="299"/>
+    <w:bookmarkStart w:name="z328" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z321" w:id="300"/>
+    <w:bookmarkStart w:name="z329" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z322" w:id="301"/>
+    <w:bookmarkStart w:name="z330" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z323" w:id="302"/>
-[...15 lines deleted...]
-      ______________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z331" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қызметкердің отбасы жағдайы/Сведения о семейном положении</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z324" w:id="303"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="304"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -13963,1199 +14849,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ел, қала/ Страна, город</w:t>
-[...1147 lines deleted...]
-              <w:t>
 Жұбайының /зайыбының/ балаларының тегі, аты, әкесінің аты (бар болса) Фамилия, имя, отчество (при его наличии) жены/мужа/детей</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15757,550 +15494,550 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z332" w:id="311"/>
+    <w:bookmarkStart w:name="z332" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Қызметкердің (әскери қызметшінің) тұрғылықты мекенжайы/Адрес места жительства сотрудника (военнослужащего)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z333" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z334" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z335" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметтік тізімді жасаған/Послужной список составил:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z336" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z337" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      /кадр қызметі қызметкерінің (жұмыскерінің) лауазымы, тегі және аты-жөні/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z338" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z339" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      /должность, фамилия и инициалы сотрудника (работника) кадровой службы/</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z340" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "__" _________ "__" "__" _________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z333" w:id="312"/>
-[...15 lines deleted...]
-      __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z341" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БЕКІТЕМІН/ УТВЕРЖДАЮ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z334" w:id="313"/>
-[...15 lines deleted...]
-      __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z342" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z335" w:id="314"/>
-[...15 lines deleted...]
-      Қызметтік тізімді жасаған/Послужной список составил:</w:t>
+    <w:bookmarkStart w:name="z343" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z336" w:id="315"/>
-[...15 lines deleted...]
-      __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z344" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      /кадр қызметі басшысының лауазымы, біліктілік сыныбы, тегі және аты-жөні/</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z337" w:id="316"/>
-[...15 lines deleted...]
-      /кадр қызметі қызметкерінің (жұмыскерінің) лауазымы, тегі және аты-жөні/</w:t>
+    <w:bookmarkStart w:name="z345" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководитель кадровой службы, квалификационный класс, фамилия и инициалы/</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z338" w:id="317"/>
-[...15 lines deleted...]
-      __________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z346" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О./М.П.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z339" w:id="318"/>
-[...15 lines deleted...]
-      /должность, фамилия и инициалы сотрудника (работника) кадровой службы/</w:t>
+    <w:bookmarkStart w:name="z347" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" _________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z340" w:id="319"/>
-[...15 lines deleted...]
-      20__ жылғы "__" _________ "__" "__" _________ 20__ г.</w:t>
+    <w:bookmarkStart w:name="z348" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" _________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z341" w:id="320"/>
-[...15 lines deleted...]
-      БЕКІТЕМІН/ УТВЕРЖДАЮ</w:t>
+    <w:bookmarkStart w:name="z349" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" _________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z342" w:id="321"/>
-[...15 lines deleted...]
-      _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z350" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" _________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z343" w:id="322"/>
-[...15 lines deleted...]
-      _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z351" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жазылған мәліметтердің дұрыстығын растау қолхаты _______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z344" w:id="323"/>
-[...15 lines deleted...]
-      /кадр қызметі басшысының лауазымы, біліктілік сыныбы, тегі және аты-жөні/</w:t>
+    <w:bookmarkStart w:name="z352" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расписка в подтверждении правильности записанных сведений _______________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z345" w:id="324"/>
-[...15 lines deleted...]
-      руководитель кадровой службы, квалификационный класс, фамилия и инициалы/</w:t>
+    <w:bookmarkStart w:name="z353" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" __________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z346" w:id="325"/>
-[...15 lines deleted...]
-      М.О./М.П.</w:t>
+    <w:bookmarkStart w:name="z354" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" __________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z347" w:id="326"/>
-[...15 lines deleted...]
-      20___ жылғы "___" _________</w:t>
+    <w:bookmarkStart w:name="z355" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" __________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z348" w:id="327"/>
-[...15 lines deleted...]
-      20___ жылғы "___" _________</w:t>
+    <w:bookmarkStart w:name="z356" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" __________ 20___ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z349" w:id="328"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="335"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16548,828 +16285,828 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(кадр қызметінің басшысы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20__ ж. "___" __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z360" w:id="336"/>
+    <w:bookmarkStart w:name="z360" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өмірбаяндық тексеру бойынша қорытынды</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z361" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ жылғы "___" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z362" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мен, ________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z363" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+               жұбайының (зайыбының)қосымша өмірбаяндық тексеру материалдарын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z364" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қарап________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z365" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             (қызметкердің (арнаулы / әскери атағы, тегі, аты, әкесінің аты, (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z366" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z367" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                            Анықтады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z368" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұбайының (зайыбының) тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z361" w:id="337"/>
-[...15 lines deleted...]
-      20__ жылғы "___" __________</w:t>
+    <w:bookmarkStart w:name="z369" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z362" w:id="338"/>
-[...15 lines deleted...]
-      мен, ________________________________________________________________,</w:t>
+    <w:bookmarkStart w:name="z370" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z363" w:id="339"/>
-[...15 lines deleted...]
-               жұбайының (зайыбының)қосымша өмірбаяндық тексеру материалдарын</w:t>
+    <w:bookmarkStart w:name="z371" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z364" w:id="340"/>
-[...15 lines deleted...]
-      қарап________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z372" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Туған жылы ___________________ Туған жері ___________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z365" w:id="341"/>
-[...15 lines deleted...]
-             (қызметкердің (арнаулы / әскери атағы, тегі, аты, әкесінің аты, (бар болса)</w:t>
+    <w:bookmarkStart w:name="z373" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z366" w:id="342"/>
+    <w:bookmarkStart w:name="z374" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексерілетін туыстарды ҚР БП Есепке алу және құқықтық статистика комитеті   бойынша тексеру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z375" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z368" w:id="344"/>
-[...15 lines deleted...]
-      Жұбайының (зайыбының) тегі, аты, әкесінің аты (бар болса)</w:t>
+    <w:bookmarkStart w:name="z376" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                (тегі, аты, әкесінің аты (бар болса) және туыстық дәрежесін көрсету)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z369" w:id="345"/>
+    <w:bookmarkStart w:name="z377" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z370" w:id="346"/>
+    <w:bookmarkStart w:name="z378" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z371" w:id="347"/>
+    <w:bookmarkStart w:name="z379" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z372" w:id="348"/>
-[...15 lines deleted...]
-      Туған жылы ___________________ Туған жері ___________</w:t>
+    <w:bookmarkStart w:name="z380" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z373" w:id="349"/>
+    <w:bookmarkStart w:name="z381" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келесі мәліметтер келіп түсті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z382" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z375" w:id="351"/>
+    <w:bookmarkStart w:name="z383" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (әр адамға осы мәліметтердің мазмұнын және олардың қайдан келгенін нақты, бөлек көрсету)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z384" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z377" w:id="353"/>
+    <w:bookmarkStart w:name="z385" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z378" w:id="354"/>
+    <w:bookmarkStart w:name="z386" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z379" w:id="355"/>
+    <w:bookmarkStart w:name="z387" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (артқы жағы) баяндалғанның негізінде мүмкін деп есептейді</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z388" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z380" w:id="356"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z389" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z382" w:id="358"/>
+    <w:bookmarkStart w:name="z390" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                  (жұмысқа жіберу, бас тарту)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z391" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z384" w:id="360"/>
+    <w:bookmarkStart w:name="z392" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z385" w:id="361"/>
+    <w:bookmarkStart w:name="z393" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z386" w:id="362"/>
+    <w:bookmarkStart w:name="z394" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z387" w:id="363"/>
-[...15 lines deleted...]
-      (артқы жағы) баяндалғанның негізінде мүмкін деп есептейді</w:t>
+    <w:bookmarkStart w:name="z395" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z388" w:id="364"/>
-[...15 lines deleted...]
-      _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z396" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                                       (қолы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z389" w:id="365"/>
-[...15 lines deleted...]
-      _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z397" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Келісемін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z390" w:id="366"/>
-[...15 lines deleted...]
-                                                  (жұмысқа жіберу, бас тарту)</w:t>
+    <w:bookmarkStart w:name="z398" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z391" w:id="367"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="374"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17526,106 +17263,106 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z401" w:id="375"/>
+    <w:bookmarkStart w:name="z401" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Жеке істі сәйкестігін бақылау карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkEnd w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z403" w:id="376"/>
+    <w:bookmarkStart w:name="z403" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                         (тегі, аты, әкесінің аты (бар болса))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkEnd w:id="368"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -18017,68 +17754,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z406" w:id="377"/>
+    <w:bookmarkStart w:name="z406" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Жеке іс құжаттарының ішкі тізімдемесі № ______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkEnd w:id="369"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -18477,210 +18214,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z407" w:id="378"/>
+    <w:bookmarkStart w:name="z407" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Барлығы ______________________________________________________ құжаттар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z408" w:id="379"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z408" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                          (сандармен және жазумен)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z409" w:id="380"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z409" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі тізімдеме парақтарының саны ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z410" w:id="381"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z410" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                                    (сандармен және жазумен)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z411" w:id="382"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z411" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Іс құжаттарының ішкі тізімдемесін толтырған тұлғаның лауазымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z412" w:id="383"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z412" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z413" w:id="384"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z413" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолтаңбаның толық жазылуы (жеке қолы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z414" w:id="385"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z414" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні ______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkEnd w:id="377"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18837,168 +18574,168 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z417" w:id="386"/>
+    <w:bookmarkStart w:name="z417" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Жеке істердің түгендеу кітабы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z418" w:id="387"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z418" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z419" w:id="388"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z419" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z420" w:id="389"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z420" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                /органның атауы/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z421" w:id="390"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z421" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басталды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z422" w:id="391"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z422" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аяқталды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkEnd w:id="383"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19874,108 +19611,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z425" w:id="392"/>
+    <w:bookmarkStart w:name="z425" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  Жеке істің бақылау карточкасы № ________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z426" w:id="393"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z426" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z427" w:id="394"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z427" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                   тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkEnd w:id="386"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -20374,70 +20111,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z428" w:id="395"/>
+    <w:bookmarkStart w:name="z428" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау карточкасының сырт жағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkEnd w:id="387"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -21036,68 +20773,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z431" w:id="396"/>
+    <w:bookmarkStart w:name="z431" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еңбек кітапшалары мен олардағы қосымша парақтарының қозғалысын есепке алу кітабы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkEnd w:id="388"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -22145,108 +21882,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z434" w:id="397"/>
+    <w:bookmarkStart w:name="z434" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КАРТОЧКА Қазақстан Республикасы ТЖМ басшы (офицерлік) құрамын біркелкі есепке алу Жеке № _______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z435" w:id="398"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z435" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Тегі, аты, әкесінің аты _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z436" w:id="399"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z436" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Туған күні, айы және жылы ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkEnd w:id="391"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -22714,330 +22451,330 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z437" w:id="400"/>
+    <w:bookmarkStart w:name="z437" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Карточканы толтырған ТЖМ органының атауы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z438" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z439" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                              артқы жағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z440" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Отбасылық жағдайы (үйленген, бойдақ) __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z441" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әйелінің (күйеуінің) тегі, аты, әкесінің аты және мекенжайы. Егер бойдақ (тұрмыс құрмаған) жақын туыстарының бірінің тегі, аты, әкесінің аты және мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z442" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z443" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z444" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бұйрықпен АҚО-дан шығарылды___________________№______ 20___ж.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z445" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________ бойынша ________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z438" w:id="401"/>
-[...15 lines deleted...]
-      _____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z446" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                     (жұмыстан шығарудың негізі)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z439" w:id="402"/>
-[...15 lines deleted...]
-                                                              артқы жағы</w:t>
+    <w:bookmarkStart w:name="z447" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кадр аппаратының бастығы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z440" w:id="403"/>
-[...15 lines deleted...]
-      5. Отбасылық жағдайы (үйленген, бойдақ) __________________________</w:t>
+    <w:bookmarkStart w:name="z448" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арнайы/әскери атағы ____________________ тегі және аты-жөні</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z441" w:id="404"/>
-[...15 lines deleted...]
-      Әйелінің (күйеуінің) тегі, аты, әкесінің аты және мекенжайы. Егер бойдақ (тұрмыс құрмаған) жақын туыстарының бірінің тегі, аты, әкесінің аты және мекенжайы</w:t>
+    <w:bookmarkStart w:name="z449" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                        (қолы анық)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z442" w:id="405"/>
-[...15 lines deleted...]
-      _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z450" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ж. ______________ М.О.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z443" w:id="406"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="413"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23194,108 +22931,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z453" w:id="414"/>
+    <w:bookmarkStart w:name="z453" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ЖУРНАЛ жеке нөмірлері бар жетондар алған басшы (офицерлік) құрамдағы адамдарды есепке алу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z454" w:id="415"/>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z454" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z455" w:id="416"/>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z455" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                 (органның, мекеменің атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkEnd w:id="408"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -23513,70 +23250,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке нөмірін беру туралы бұйрықтың № және күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z456" w:id="417"/>
+          <w:bookmarkStart w:name="z456" w:id="409"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Алған тұлғаның қолы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="417"/>
+          <w:bookmarkEnd w:id="409"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 жетон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -29684,128 +29421,128 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z458" w:id="418"/>
+    <w:bookmarkStart w:name="z458" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Төтенше жағдайлар министрлігінің тұрақты жеке нөмірі бар жетон  басшы (офицерлік) құрам үшін сипаттама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z459" w:id="419"/>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z459" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетон қалыңдығы 1,5-2 мм сопақ пішінді металл пластина түрінде жасалады. өлшемі үлкен осі бойынша 45 мм, кіші осі бойынша 26 мм.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z460" w:id="420"/>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z460" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алдыңғы жағында жетонның бойлық осі бойымен мөр басылған жолағы бар. Жолақтың үстінде "ҚР ҚК" деген жазу, ал оның астында – серия (орыс әліпбиінің әрпі) және жетон нөмірі орналасқан. Осы жазулардың сол жағында басшы (офицерлік) құрамдағы адамның киім-кешегіне немесе жеке ісіне жетонды бекіту үшін диаметрі 4 мм тесік бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z461" w:id="421"/>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z461" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жетонның жалпы көрінісі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkEnd w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -29897,55 +29634,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>