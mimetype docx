--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fa3b94a" w14:textId="fa3b94a">
+    <w:p w14:paraId="9111366" w14:textId="9111366">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,207 +85,299 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жергілікті ауқымдағы табиғи сипаттағы төтенше жағдай жариялау туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Денисов ауданы әкімінің 2024 жылғы 2 шілдедегі № 4 шешімі</w:t>
+        <w:t>Қостанай облысы Денисов ауданы әкімінің 2024 жылғы 2 шілдедегі № 4 шешімі. Күші жойылды - Қостанай облысы Денисов ауданы әкімінің 2026 жылғы 28 сәуірдегі № 4 шешімімен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - Қостанай облысы Денисов ауданы әкімінің 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасы Заңының 33-бабына, "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының 48-бабына және 50-бабы 2-тармағының 2) тармақшасына, "Төтенше жағдайлар жіктемелерін белгілеу туралы" Қазақстан Республикасы Төтенше жағдайлар министрінің міндетін атқарушының 2023 жылғы 10 мамырдағы № 240 бұйрығына сәйкес (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32469 болып тіркелген), және Қазақстан Республикасының Денсаулық сақтау министірлігі Санитариялық-эпидемиологиялық бақылау комитеті Қостанай облысының санитариялық-эпидемиологиялық бақылау департаменті Денисов аудандық санитариялық-эпидемиологиялық бақылау басқармасы" РММ-нің орталықтандырылған және орталықтандырылмаған сумен жабдықтаудың ауыз су үлгілерін зерттеу туралы Денисов ауданы Приречен ауылдық округі Приреченка ауылының 2024 жылғы 6 наурыздағы № 2240001012205396, № 2240001012205538 және Денисов ауданы Приречен ауылдық округінің Окраинка ауылы 2024 жылғы 6 наурыздағы № 2240001012205673 хаттамаларының негізінде ШЕШIМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қостанай облысы Денисов ауданы Приречен ауылдық округінің Приреченка және Окраинка ауылдарының аумағында жергілікті ауқымдағы табиғи сипаттағы төтенше жағдай жариялансын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Табиғи сипаттағы төтенше жағдайды жою басшысы болып Денисов ауданы әкімінің орынбасары Жанғабұлов Сабир Әмірханұлы тағайындалсын және осы шешімнен туындайтын іс-шараларды жүргізуді тапсырсын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. "Денисов ауданы әкімінің аппараты" мемлекеттік мекемесі заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Осы шешімге қол қойылған күннен бастап бес жұмыс күні ішінде оның қазақ және орыс тілдеріндегі электрондық түрдегі көшірмесін Қазақстан Республикасы нормативтік құқықтық актілерінің эталондық бақылау бланкісіне ресми жариялау және енгізу үшін Қазақстан Республикасы Әділет министрлігінің Қостанай облысы бойынша "Қазақстан Республикасының Заңнама және құқықтық ақпарат институты" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнының филиалына жіберу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Осы шешімді ресми жарияланғаннан кейін Денисов ауданы әкімдігінің интернет-ресурсында орналастыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешімнің орындалуын бақылауды өзіме қалдырамын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы шешім алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -299,51 +393,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Денисов ауданының әкімі </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Денисов ауданының әкімі </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -409,63 +513,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -787,35 +913,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>