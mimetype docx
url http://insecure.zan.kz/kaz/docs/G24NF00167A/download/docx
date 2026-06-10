--- v1 (2026-03-13)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7775a90" w14:textId="7775a90">
+    <w:p w14:paraId="278e038" w14:textId="278e038">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3530,796 +3530,872 @@
         <w:t>
       көрсетілетін мемлекеттік қызметтердің қолжетімділігін, тұтынушылардың Мемлекеттік қызметтер көрсету тәртібі туралы хабардар болуын қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z130" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының қолданыстағы заңнамасымен қарастырылған өзге де міндеттерді жүзеге асыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z131" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функциялары:</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауданда мемлекеттік жастар саясатын жүзеге асыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауданда мемлекеттік жастар саясатын іске асыру жөніндегі консультативтік-кеңесші органдардың қызметін құру және қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аудан аумағында Қазақстан Республикасы Мемлекеттік рәміздерінің пайдаланылуын (тігілуін, орналастырылуын) бақылауды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауданның ойын-сауық мәдени-бұқаралық іс-шараларын, сондай-ақ әуесқой шығармашылық бірлестіктер арасында байқаулар, фестивальдер және конкурстар өткізуді жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жергілікті маңызы бар тарих, материалдық және рухани мәдениет ескерткіштерін есепке алу, қорғау және пайдалану жөніндегі жұмысты ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік және басқа тілдерді дамытуға бағытталған аудандық деңгейдегі іс-шараларды өткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      облыстардың атқарушы органдарына ауылдарға, ауылдық округтерге атау беру және оларды қайта атау, сондай-ақ олардың транскрипциясын өзгерту туралы ұсыныстар енгізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Әкiмшiлiк құқық бұзушылық туралы" Қазақстан Республикасы кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>75-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>729-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әкімшілік құқық бұзушылық туралы істерді қарау және әкімшілік жаза қолдануды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      маңдайшаларды ауылдарда орналастыру туралы хабарламаларды қабылдауды және қарауды жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      медиация саласында жүйелі жұмыс жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтарды тілдік қағидат бойынша кемсітуге жол бермеу бойынша түсіндіру жұмыстарын жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджет қаражатының көлемі шегінде балалар мен жасөспірімдерге арналған шығармашылық үйірмелерін қаржыландыруға арналған мемлекеттік шығармашылық тапсырысты бекіту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік шығармашылық тапсырыстың көрсетілетін қызметтерін берушілердің меншік нысанына, ведомстволық бағыныстылығына, типтері мен түрлеріне қарамастан, балалар мен жасөспірімдерге арналған шығармашылық үйірмелерінде мемлекеттік шығармашылық тапсырысты орналастыруды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік шығармашылық тапсырысты орналастырудың, оның сапасын бақылаудың және нысаналы игерілуінің барлық кезеңдері мен рәсімдерінің электрондық және жалпыға қолжетімді форматтарда орындалуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тиісті аумақта орналасқан мәдениет ұйымдарының қызметіне мониторингті жүзеге асырады және облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына ақпаратты, сондай-ақ белгіленген нысандағы статистикалық есептерді ұсыну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тарихи-мәдени мұраны сақтау жөніндегі жұмысты ұйымдастырады, тарихи, ұлттық және мәдени дәстүрлер мен әдет-ғұрыптарды дамытуға жәрдемдесу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - Қостанай облысы Амангелді ауданы әкімдігінің 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органының бірінші басшысының мәртебесі, өкілеттігі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:p>
-[...268 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Бөлімге басшылықты Бөлімге жүктелген міндеттердің орындалуына және оның өкілеттіктерін жүзеге асыруға дербес жауапты болатын басшы жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z144" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Бөлімнің басшысы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z145" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Бөлім басшысының өкілеттігі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z146" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының қолданыстағы заңнамасына сәйкес мемлекеттік органдарда, өзге де ұйымдарда Бөлімнің мүддесін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z147" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бөлімде сыбайлас жемқорлыққа қарсы іс-қимылға бағытталған шараларды қабылдамағаны үшін дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z148" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бұйрықтарға, қызметтік құжаттамаға қол қояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z149" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бөлім қызметкерлерін тағайындайды, босатады және тәртіптік жауапкершілікке тартады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z150" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өтініштермен жұмысты ұйымдастырады, жеке тұлғаларды және заңды тұлғалардың өкілдерін жеке қабылдауды жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z151" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бөлім қызметкерлерінің функционалдық міндеттерін анықтайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z152" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) міндеттемелер мен төлемдер бойынша бөлімнің қаржыландыру жоспарын, белгіленген еңбекақы қоры және қызметкерлер саны шегінде бөлімнің құрылымын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z153" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) дене шынықтыру және спорт саласындағы Қазақстан Республикасының қолданыстағы заңнамасында көзделген өзге де құқықтарды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z154" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлім басшысы болмаған кезеңде оның өкілеттіктерін қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z155" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="99"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органның мүлкі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z156" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Бөлімнің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болу мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z157" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бөлімнің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z158" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Бөлімге бекітілген мүлік коммуналдық меншікке жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z159" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Егер заңнамада өзгеше көзделмесе, Бөлім өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z160" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органының бірінші басшысының мәртебесі, өкілеттігі</w:t>
-[...337 lines deleted...]
-      21. Егер заңнамада өзгеше көзделмесе, Бөлім өзіне бекітілген мүлікті және қаржыландыру жоспары бойынша өзіне бөлінген қаражат есебінен сатып алынған мүлікті өз бетімен иеліктен шығаруға немесе оған өзгедей тәсілмен билік етуге құқығы жоқ.</w:t>
+        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z160" w:id="117"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5-тарау. Мемлекеттік органды қайта ұйымдастыру және тарату</w:t>
+    <w:bookmarkStart w:name="z161" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Бөлімді қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z161" w:id="118"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>