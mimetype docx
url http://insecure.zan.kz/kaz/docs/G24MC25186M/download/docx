--- v1 (2026-03-17)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ec760dd" w14:textId="ec760dd">
+    <w:p w14:paraId="8ca6ba7" w14:textId="8ca6ba7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,577 +93,743 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2025 - 2027 жылдарға арналған Ақжігіт ауылының бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Маңғыстау облысы Бейнеу аудандық мәслихатының 2024 жылғы 30 желтоқсандағы № 25/186 шешімі.</w:t>
+        <w:t>Маңғыстау облысы Бейнеу аудандық мәслихатының 2024 жылғы 30 желтоқсандағы № 25/186 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бюджет кодексін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е, Қазақстан Республикасының "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, Бейнеу аудандық мәслихаты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ШЕШІМ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАБЫЛДАДЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Маңғыстау облысы Бейнеу аудандық мәслихатының 08.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31/228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      Ескерту. 01.01.2025 бастап қолданысқа енгізіледі - осы шешімнің 3 - тармағымен.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы </w:t>
+      1. 2025-2027 жылдарға арналған Ақжігіт ауылының бюджеті тиісінше осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Бюджет кодексіне</w:t>
+        <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, Қазақстан Республикасының "</w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">" Заңына және Бейнеу аудандық мәслихатының 2024 жылғы 25 желтоқсандағы </w:t>
+        <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№24/182</w:t>
+        <w:t>3 қосымшаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "2025-2027 жылдарға арналған аудандық бюджет туралы" шешіміне сәйкес, Бейнеу аудандық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2025 жылға келесідей көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z21" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z20" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) кірістер – 229 709,8 мың теңге, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. 2025-2027 жылдарға арналған Ақжігіт ауылының бюджеті тиісінше осы шешімнің 1,2 және 3 қосымшаларына сәйкес, оның ішінде 2025 жылға келесідей көлемде бекітілсін:</w:t>
+      салықтық түсімдер бойынша – 14 251,1 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...35 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер бойынша – 610,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер бойынша – 16,0 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттердің түсімдері бойынша – 214 832,7 мың теңге;</w:t>
+      трансферттердің түсімдері бойынша – 214 832,7 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 231 149,7 мың теңге;</w:t>
+      2) шығындар – 231 149,7 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу– 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаржы активтерімен операциялар бойынша сальдо – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) бюджет тапшылығы (профициті) – -1 439,9 мың теңге;</w:t>
+      5) бюджет тапшылығы (профициті) – -1 439,9 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 1 439,9 мың теңге;</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 1 439,9 мың теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздар түсімі – 0 теңге;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қарыздарды өтеу – 0 теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджет қаражатының пайдаланылатын қалдықтары – 1 439,9 мың теңге.</w:t>
+      бюджет қаражатының пайдаланылатын қалдықтары – 1 439,9 мың теңге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 - тармақ жаңа редакцияда - Маңғыстау облысы Бейнеу аудандық мәслихатының 28.11.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Маңғыстау облысы Бейнеу аудандық мәслихатының 28.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36/271</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аудандық бюджеттен 2025 жылға Ақжігіт ауылының бюджетіне 44 317,0 мың теңге сомасында субвенция бөлінгені ескерілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="2"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2025 жылдың 1 қаңтарынан қолданысқа енгізілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -992,10263 +1158,73 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025 жылға арналған Ақжігіт ауылының бюджеті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 - қосымша жаңа редакцияда - Маңғыстау облысы Бейнеу аудандық мәслихатының 28.11.2025 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Маңғыстау облысы Бейнеу аудандық мәслихатының 28.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36/271</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...10188 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -11313,84 +1289,85 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11400,116 +1377,117 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11519,83 +1497,52 @@
               <w:t>
 Кіші сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11701,83 +1648,52 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11895,62 +1811,63 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-253 584,0</w:t>
+229 709,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -12027,139 +1944,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 092,0</w:t>
+14 251,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12236,139 +2122,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 447,0</w:t>
+3 595,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12445,139 +2300,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 447,0</w:t>
+3 595,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12654,139 +2478,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншікке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 407,0</w:t>
+10 452,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -12863,139 +2656,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлікке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-143,0</w:t>
+120,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13047,82 +2809,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13160,51 +2890,52 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13281,139 +3012,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлік құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 848,0</w:t>
+9 936,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13490,139 +3190,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бірыңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-402,0</w:t>
+382,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13699,139 +3368,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-238,0</w:t>
+204,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13908,202 +3546,139 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-238,0</w:t>
+204,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14205,51 +3780,52 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 610,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14269,82 +3845,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14414,51 +3958,52 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 610,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14510,82 +4055,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14623,51 +4136,52 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 610,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -14744,139 +4258,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Негізгі капиталды сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-589,0</w:t>
+16,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -14953,139 +4436,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді және материалдық емес активтерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-589,0</w:t>
+16,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15162,139 +4614,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жерді сату</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-589,0</w:t>
+16,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15371,139 +4792,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-241 293,0</w:t>
+214 832,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15580,139 +4970,108 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-241 293,0</w:t>
+214 832,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -15789,478 +5148,369 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-241 293,0</w:t>
+214 832,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...186 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
-[...68 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...29 lines deleted...]
-Бюджеттік бағдарламалардың әкімшісі</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -16272,114 +5522,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...29 lines deleted...]
-Бағдарлама</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -16391,1692 +5673,1472 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...130 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+231 149,7</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-253 584,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 309,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-56 608,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59 309,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...165 lines deleted...]
-56 608,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48 261,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...165 lines deleted...]
-46 849,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+053</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық мүлкін басқару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 048,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-9 759,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+162 198,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-189 502,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+162 198,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...165 lines deleted...]
-189 502,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 971,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18096,82 +7158,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -18241,51 +7271,52 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -18330,380 +7361,318 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-174 252,0</w:t>
+125 976,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...167 lines deleted...]
-7 474,0</w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 699,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18748,1121 +7717,946 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 474,0</w:t>
+1 699,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...165 lines deleted...]
-7 474,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде дене шынықтыру-сауықтыру және спорттық іс-шараларды өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 699,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...172 lines deleted...]
-0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 943,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...161 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 943,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...161 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 943,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...125 lines deleted...]
-4. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -19897,177 +8691,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...125 lines deleted...]
-Қаржы активтерін сатып алу</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20102,177 +8865,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...125 lines deleted...]
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20307,177 +9039,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...125 lines deleted...]
-5. Бюджет тапшылығы (профициті)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20512,177 +9213,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...125 lines deleted...]
-6. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20717,177 +9387,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...125 lines deleted...]
-Қарыздар түсімі</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20922,591 +9561,494 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...161 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-1 439,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...161 lines deleted...]
-0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 439,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21541,181 +10083,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...129 lines deleted...]
-Бюджет қаражаты қалдықтары</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21750,51 +10257,582 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 439,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 439,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 439,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -21839,128 +10877,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+1 439,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -22129,74 +11135,11022 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№25/186 шешіміне 3 қосымша</w:t>
+              <w:t>№25/186 шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="4"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 жылға арналған Ақжігіт ауылының бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+253 584,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 092,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 447,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 447,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 407,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+143,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 848,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+402,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+238,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+238,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+610,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+610,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+610,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+589,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+589,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+589,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+241 293,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+241 293,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+241 293,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+253 584,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56 608,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56 608,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46 849,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+053</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қаланың, ауылдың, кенттің, ауылдық округтің коммуналдық мүлкін басқару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9 759,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+189 502,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+189 502,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 250,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+174 252,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 474,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 474,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 474,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бейнеу аудандық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 жылғы 30 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№25/186 шешіміне 3 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2027 жылға арналған Ақжігіт ауылының бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -32940,55 +32894,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -33314,31 +33268,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>