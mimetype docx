--- v1 (2026-03-18)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="70b9211" w14:textId="70b9211">
+    <w:p w14:paraId="f80483f" w14:textId="f80483f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,88 +93,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2025 – 2027 жылдарға арналған Рахат ауылының бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Маңғыстау облысы Жаңаөзен қалалық мәслихатының 2024 жылғы 30 желтоқсандағы № 24/198 шешімі.</w:t>
+        <w:t>Маңғыстау облысы Жаңаөзен қалалық мәслихатының 2024 жылғы 30 желтоқсандағы № 24/198 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Қазақстан Республикасының Бюджет кодексіне, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының Заңына сәйкес, Жаңаөзен қалалық мәслихаты </w:t>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бюджет кодексін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, Жаңаөзен қалалық мәслихаты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ШЕШІМ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -199,125 +221,187 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 22.08.2025 № </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 22.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">29/253 </w:t>
+        <w:t>№ 29/253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. 2025 – 2027 жылдарға арналған Рахат ауылының бюджеті тиісінше осы шешімнің 1, 2 және 3 қосымшаларына сәйкес, оның ішінде 2025 жылға келесідей көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve">
+      1. 2025 – 2027 жылдарға арналған Рахат ауылының бюджеті тиісінше осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3 қосымшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2025 жылға келесідей көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z19" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 1 809 295,2 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер бойынша – 347 742,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -587,185 +671,189 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 - тармақ жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 26.11.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 26.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 33/295 </w:t>
+        <w:t>№ 33/295</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z20" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2025 жылға арналған Рахат ауылының бюджетіне қалалық бюджеттен 1 427 532,2 мың теңге сомасында субвенция бөлінгені ескерілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2 - тармақ жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының  26.11.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2 тармақ жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 26.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 33/295 </w:t>
+        <w:t>№ 33/295</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2025 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -927,12888 +1015,171 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жаңаөзен қалалық мәслихатының</w:t>
-[...324 lines deleted...]
-              <w:t>№ 24/198 шешіміне 1 қосымша</w:t>
+              <w:t xml:space="preserve">Жаңаөзен қалалық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мәслихатының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 жылғы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 желтоқсандағы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 24/198 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z25" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2025 жылға арналған Рахат ауылының бюджеті </w:t>
+        <w:t xml:space="preserve"> 2025 жылға арналған Рахат ауылының бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 - қосымша жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 26.11.2025 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 22.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 33/295 </w:t>
+        <w:t>№ 34/307</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...12451 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -14142,130 +1513,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14395,51 +1772,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 244 719,0</w:t>
+1 809 295,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14573,51 +1950,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-297 220,0</w:t>
+347 742,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14751,51 +2128,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67 313,0</w:t>
+104 774,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14929,51 +2306,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67 313,0</w:t>
+104 774,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15107,51 +2484,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-229 684,0</w:t>
+242 763,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15285,51 +2662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 200,0</w:t>
+4 073,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15463,51 +2840,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-433,0</w:t>
+333,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15641,51 +3018,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-226 051,0</w:t>
+238 357,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15819,51 +3196,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-223,0</w:t>
+204,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15997,51 +3374,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-223,0</w:t>
+204,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16175,51 +3552,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+5,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16563,93 +3940,93 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16673,87 +4050,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Негізгі капиталды сатудан түсетін түсімдер</w:t>
-[...35 lines deleted...]
-17 858,0</w:t>
+Басқа да салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16773,203 +4150,207 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-17 858,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Басқа да салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16984,132 +4365,128 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-15 216,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 978,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17129,207 +4506,203 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-2 642,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 978,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17344,128 +4717,132 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-929 641,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 117,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17485,203 +4862,207 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-929 641,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 861,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17696,1128 +5077,1054 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-929 641,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 427 569 ,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...103 lines deleted...]
-Сомасы, мың теңге</w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 427 569 ,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...57 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 427 569 ,2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...7 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...87 lines deleted...]
-          <w:p/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...86 lines deleted...]
-Бағдарлама</w:t>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...97 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалар дың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...195 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...197 lines deleted...]
-91 179,0</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18837,405 +6144,401 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-91 179,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 820 615,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-91 179,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+185 436,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19255,405 +6558,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-91 179,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+185 436,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+185 436,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19673,196 +6976,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+181 581,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19914,337 +7217,337 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-0,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 855,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-Мұқтаж азаматтарға үйде әлеуметтiк көмек көрсету</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтiк көмек және әлеуметтiк қамсыздандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20268,228 +7571,228 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-1 100 760,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтiк көмек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20509,196 +7812,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-1 100 760,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20750,373 +8053,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-1 100 760,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұқтаж азаматтарға үйде әлеуметтiк көмек көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-289 738,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 416 337,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21136,196 +8439,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-275 625,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекенді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 416 337,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21377,373 +8680,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-535 397,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 416 337,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-52 780,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235 559,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21763,196 +9066,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-52 780,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+277 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22004,373 +9307,373 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-52 780,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+903 278,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-52 780,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+218 842,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22390,192 +9693,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...140 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+218 842,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22627,160 +9934,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+218 842,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22864,128 +10175,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+218 842,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23110,51 +10425,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+3. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23315,51 +10630,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23520,51 +10835,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23725,51 +11040,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Бюджет тапшылығы (профициті)</w:t>
+4. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23930,51 +11245,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24135,51 +11450,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімдері</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24340,919 +11655,1188 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+5. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 11 319,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Сомасы, мың теңге</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 11 319,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...90 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...103 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...99 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...78 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25267,50 +12851,402 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 319,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11 319,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -25348,51 +13284,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+11 319,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -25431,51 +13367,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Жаңаөзен қалалық мәслихатының</w:t>
+              <w:t xml:space="preserve">Жаңаөзен қалалық мәслихатының </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -25496,51 +13432,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2024 жылғы 30 желтоқсандағы</w:t>
+              <w:t xml:space="preserve">2024 жылғы 30 желтоқсандағы </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -25561,74 +13497,74 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 24/198 шешіміне 3 қосымша</w:t>
+              <w:t>№ 24/198 шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="3"/>
+    <w:bookmarkStart w:name="z29" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2027 жылға арналған Рахат ауылының бюджеті</w:t>
+        <w:t xml:space="preserve"> 2026 жылға арналған Рахат ауылының бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -25962,130 +13898,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26215,51 +14157,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 314 292,0</w:t>
+1 244 719,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26393,51 +14335,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-306 130,0</w:t>
+297 220,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26571,51 +14513,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 330,0</w:t>
+67 313,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26749,51 +14691,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69 330,0</w:t>
+67 313,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26927,51 +14869,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-236 570,0</w:t>
+229 684,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27105,51 +15047,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 297,0</w:t>
+3 200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27283,51 +15225,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-440,0</w:t>
+433,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27461,51 +15403,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-232 833,0</w:t>
+226 051,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27639,51 +15581,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-230,0</w:t>
+223,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27817,51 +15759,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-230,0</w:t>
+223,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28137,51 +16079,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік меншіктент үсетін кірістер</w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28529,51 +16471,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18 214,0</w:t>
+17 858,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28707,51 +16649,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18 214,0</w:t>
+17 858,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28885,51 +16827,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 520,0</w:t>
+15 216,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29063,51 +17005,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 694,0</w:t>
+2 642,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29241,51 +17183,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-989 948,0</w:t>
+929 641,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29419,51 +17361,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-989 948,0</w:t>
+929 641,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29597,51 +17539,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-989 948,0</w:t>
+929 641,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -29902,51 +17844,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік бағдарламалар дың әкімшісі</w:t>
+Бюджеттік бағдарламалар</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+дың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -30082,130 +18042,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30366,51 +18332,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 314 292,0</w:t>
+1 244 719,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30575,51 +18541,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-101 959,0</w:t>
+91 179,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30784,51 +18750,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-101 959,0</w:t>
+91 179,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30993,51 +18959,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-101 959,0</w:t>
+91 179,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31202,51 +19168,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-101 959,0</w:t>
+91 179,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32247,51 +20213,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 155 003,0</w:t>
+1 100 760,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32456,51 +20422,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 155 003,0</w:t>
+1 100 760,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32665,51 +20631,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 155 003,0</w:t>
+1 100 760,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32874,51 +20840,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-304 224,0</w:t>
+289 738,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33083,51 +21049,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-289 406,0</w:t>
+275 625,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33292,51 +21258,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-561 373,0</w:t>
+535 397,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33501,51 +21467,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 330,0</w:t>
+52 780,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33710,51 +21676,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 330,0</w:t>
+52 780,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33919,51 +21885,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 330,0</w:t>
+52 780,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34128,51 +22094,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57 330,0</w:t>
+52 780,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36537,130 +24503,11956 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...20 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...20 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жаңаөзен қалалық мәслихатының</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 жылғы 30 желтоқсандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 24/198 шешіміне 3 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z33" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2027 жылға арналған Рахат ауылының бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 314 292,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+306 130,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69 330,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69 330,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+236 570,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 297,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+440,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+232 833,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын iшкi салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшiн түсетiн түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+230,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктент үсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 214,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18 214,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 520,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2 694,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+989 948,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+989 948,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+989 948,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалар дың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 314 292,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101 959,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101 959,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101 959,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101 959,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтiк көмек және әлеуметтiк қамсыздандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Әлеуметтiк көмек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мұқтаж азаматтарға үйде әлеуметтiк көмек көрсету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 155 003,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекенді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 155 003,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 155 003,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+304 224,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+289 406,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+561 373,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 330,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 330,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 330,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57 330,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37226,55 +37018,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37600,31 +37392,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>