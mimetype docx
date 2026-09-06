--- v1 (2026-03-18)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6c17652" w14:textId="6c17652">
+    <w:p w14:paraId="160e58c" w14:textId="160e58c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,169 +93,315 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2025 – 2027 жылдарға арналған Қызылсай ауылының бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Маңғыстау облысы Жаңаөзен қалалық мәслихатының 2024 жылғы 30 желтоқсандағы № 24/196 шешімі.</w:t>
+        <w:t>Маңғыстау облысы Жаңаөзен қалалық мәслихатының 2024 жылғы 30 желтоқсандағы № 24/196 шешімі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Бюджет кодексіне</w:t>
+        <w:t>Бюджет кодексін</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, Қазақстан Республикасының "</w:t>
+        <w:t xml:space="preserve">е, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін - өзі басқару туралы</w:t>
+        <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>" Заңына сәйкес, Жаңаөзен қалалық мәслихаты ШЕШІМ ҚАБЫЛДАДЫ:</w:t>
+        <w:t xml:space="preserve"> сәйкес, Жаңаөзен қалалық мәслихаты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ШЕШІМ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ҚАБЫЛДАДЫ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z23" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 22.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29/251</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1. 2025 – 2027 жылдарға арналған Қызылсай ауылының бюджеті тиісінше осы шешімнің 1, 2 және 3 қосымшаларына сәйкес, оның ішінде 2025 жылға келесідей көлемдерде бекітілсін:</w:t>
+        <w:t xml:space="preserve">
+      1. 2025 – 2027 жылдарға арналған Қызылсай ауылының бюджеті тиісінше осы шешімнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3 қосымшаларына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, оның ішінде 2025 жылға келесідей көлемдерде бекітілсін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z21" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кірістер – 911 066,0 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер бойынша – 54 546,0 мың теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -525,185 +671,189 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1 - тармақ жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 26.11.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 26.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 33/293 </w:t>
+        <w:t>№ 33/293</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z22" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. 2025 жылға Қызылсай ауылының бюджетіне қалалық бюджеттен 852 431,0 мың теңге сомасында субвенция бөлінгені ескерілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2 - тармақ жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 26.11.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2 тармақ жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 26.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 33/293 </w:t>
+        <w:t>№ 33/293</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z23" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2025 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -865,12675 +1015,171 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жаңаөзен қалалық мәслихатының </w:t>
-[...129 lines deleted...]
-              <w:t>№ 24/196 шешіміне 1 қосымша</w:t>
+              <w:t xml:space="preserve">Жаңаөзен қалалық </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мәслихатының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 жылғы </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 желтоқсандағы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">№ 24/196 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z27" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025 жылға арналған Қызылсай ауылының бюджеті</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1 - қосымша жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 26.11.2025 </w:t>
+      Ескерту. 1 қосымша жаңа редакцияда - Маңғыстау облысы Жаңаөзен қалалық мәслихатының 22.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ 33/293 </w:t>
+        <w:t>№ 34/305</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+        <w:t xml:space="preserve"> шешімімен (01.01.2025 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...12433 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -13867,130 +1513,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14119,52 +1771,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-676 841,0</w:t>
+              <w:t xml:space="preserve">
+911 066,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14297,52 +1949,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-44 317,0 </w:t>
+              <w:t>
+54 546,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14476,51 +2128,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4 200,0 </w:t>
+8 890,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14654,51 +2306,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4 200,0 </w:t>
+8 890,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14832,51 +2484,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-38 466,0 </w:t>
+44 096,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15010,51 +2662,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-462,0 </w:t>
+577,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15188,51 +2840,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-61,0 </w:t>
+60,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15366,51 +3018,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-37 943,0 </w:t>
+43 459,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15722,51 +3374,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 651,0</w:t>
+1 560,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15864,87 +3516,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсім</w:t>
-[...35 lines deleted...]
-1 651,0</w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 560,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16612,51 +4264,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-456,0</w:t>
+3 944,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16790,51 +4442,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-456,0</w:t>
+3 944,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -16968,51 +4620,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-315,0</w:t>
+1 567,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17146,51 +4798,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-141,0</w:t>
+2 376,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17324,51 +4976,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-632 068,0</w:t>
+852 576,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17502,51 +5154,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-632 068,0</w:t>
+852 576,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -17680,51 +5332,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-632 068,0</w:t>
+852 576,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -18165,130 +5817,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18449,51 +6107,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-676 841,0 </w:t>
+917 405,7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18658,51 +6316,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72 354,0</w:t>
+151 560,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18867,51 +6525,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72 354,0</w:t>
+151 560,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19076,51 +6734,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72 354,0</w:t>
+151 560,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19285,260 +6943,260 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-72 354,0</w:t>
+130 784,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-477 746,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+476,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19558,405 +7216,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-477 746,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+032</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведомстволық бағыныстағы мемлекеттік мекемелер мен ұйымдардың күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20 300,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-477 746,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+617 660,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -19976,196 +7634,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-48 709,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді көркейту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+617 660,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20217,164 +7875,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-147 838,0 </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+617 660,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20467,332 +8125,332 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-011</w:t>
-[...35 lines deleted...]
-Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-280 200,0 </w:t>
+99 020,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-116 535,0 </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+141 750,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -20812,405 +8470,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-116 535,0 </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+376 890,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-116 535,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139 506,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21230,405 +8888,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-116 535,0 </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет саласындағы қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139 506,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-10 206,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139 506,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -21648,405 +9306,405 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-10 206,0</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+139 506,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...176 lines deleted...]
-10 206,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 679,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22066,196 +9724,196 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-10 206,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 679,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22307,160 +9965,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 679,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22544,128 +10206,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қалаларда, ауылдарда, кенттерде, ауылдық округтерде автомобиль жолдарының жұмысын істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8 679,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22790,51 +10456,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджеттік кредиттерді өтеу</w:t>
+3. Таза бюджеттік кредиттеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -22995,51 +10661,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+Бюджеттік кредиттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23200,51 +10866,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қаржы активтерін сатып алу</w:t>
+Бюджеттік кредиттерді өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23405,51 +11071,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+4. Қаржы активтерімен операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23610,51 +11276,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Бюджет тапшылығы (профициті)</w:t>
+Қаржы активтерін сатып алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -23815,51 +11481,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24020,87 +11686,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздар түсімдері</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+5. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+- 6 339,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24225,568 +11891,734 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қарыздарды өтеу</w:t>
-[...35 lines deleted...]
-0,0</w:t>
+6. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 339,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Соммасы, мың теңге</w:t>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...90 lines deleted...]
-          <w:p/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...102 lines deleted...]
-          <w:p/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...97 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...31 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -24800,344 +12632,242 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...78 lines deleted...]
-          </w:p>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...66 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...97 lines deleted...]
-0,0</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25152,50 +12882,402 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 339,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 339,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -25233,51 +13315,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0</w:t>
+6 339,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -25316,51 +13398,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Жаңаөзен қалалық мәслихатының </w:t>
+              <w:t>Жаңаөзен қалалық мәслихатының</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -25446,74 +13528,74 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 24/196 шешіміне 3 қосымша</w:t>
+              <w:t>№ 24/196 шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="3"/>
+    <w:bookmarkStart w:name="z31" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2027 жылға арналған Қызылсай ауылының бюджеті</w:t>
+        <w:t xml:space="preserve"> 2026 жылға арналған Қызылсай ауылының бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -25847,130 +13929,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26099,52 +14187,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-709 258,0 </w:t>
+              <w:t>
+676 841,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26278,51 +14366,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-45 267,0 </w:t>
+44 317,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26456,51 +14544,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4 326,0 </w:t>
+4 200,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26634,51 +14722,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-4 326,0 </w:t>
+4 200,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26811,52 +14899,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-39 240,0</w:t>
+              <w:t xml:space="preserve">
+38 466,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26990,51 +15078,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-476,0 </w:t>
+462,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27168,51 +15256,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-62,0 </w:t>
+61,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27346,51 +15434,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-38 702,0 </w:t>
+37 943,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27702,51 +15790,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 701,0</w:t>
+1 651,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -27880,51 +15968,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 701,0</w:t>
+1 651,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28592,51 +16680,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-466,0</w:t>
+456,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28770,51 +16858,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-466,0</w:t>
+456,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -28948,51 +17036,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-322,0</w:t>
+315,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29126,51 +17214,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-144,0</w:t>
+141,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29303,52 +17391,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-663 525,0 </w:t>
+              <w:t>
+632 068,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29481,52 +17569,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-663 525,0 </w:t>
+              <w:t>
+632 068,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -29659,52 +17747,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-663 525,0 </w:t>
+              <w:t>
+632 068,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -30145,130 +18233,136 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...78 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30429,51 +18523,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-709 258,0 </w:t>
+676 841,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30637,52 +18731,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-74 500,0 </w:t>
+              <w:t>
+72 354,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30846,52 +18940,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-74 500,0 </w:t>
+              <w:t>
+72 354,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31055,52 +19149,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-74 500,0 </w:t>
+              <w:t>
+72 354,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31264,52 +19358,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-74 500,0 </w:t>
+              <w:t>
+72 354,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31473,52 +19567,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-501 679,0 </w:t>
+              <w:t>
+477 746,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31682,52 +19776,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-501 679,0 </w:t>
+              <w:t>
+477 746,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -31891,52 +19985,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-501 679,0 </w:t>
+              <w:t>
+477 746,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32101,51 +20195,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51 144,0</w:t>
+48 709,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32309,52 +20403,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-156 278,0</w:t>
+              <w:t xml:space="preserve">
+147 838,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32518,52 +20612,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-294 257,0</w:t>
+              <w:t xml:space="preserve">
+280 200,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32727,52 +20821,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-122 362,0</w:t>
+              <w:t xml:space="preserve">
+116 535,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -32936,52 +21030,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-122 362,0</w:t>
+              <w:t xml:space="preserve">
+116 535,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33146,51 +21240,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-122 362,0</w:t>
+116 535,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33354,52 +21448,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-122 362,0</w:t>
+              <w:t xml:space="preserve">
+116 535,0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33564,51 +21658,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 717,0</w:t>
+10 206,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33773,51 +21867,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 717,0</w:t>
+10 206,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -33982,51 +22076,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 717,0</w:t>
+10 206,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -34191,51 +22285,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 717,0</w:t>
+10 206,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -36600,130 +24694,12134 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының бос қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...20 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...20 lines deleted...]
-            </w:tcBorders>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жаңаөзен қалалық мәслихатының </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="both"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 жылғы 30 желтоқсандағы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 24/196 шешіміне 3 қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z35" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2027 жылға арналған Қызылсай ауылының бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+709 258,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+45 267,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4 326,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4 326,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39 240,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлікке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+476,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+62,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+38 702,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және көрсетілетін қызметтерге салынатын ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 701,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табиғи және басқа да ресурстарды пайдаланғаны үшін түсетін түсім</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 701,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық емес түсiмдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік меншіктен түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Негізгі капиталды сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+466,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді және материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+466,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+322,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Материалдық емес активтерді сату</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+144,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+663 525,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік басқарудың жоғары тұрған органдарынан түсетін трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+663 525,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+663 525,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші функция</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалар дың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Шығындар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+709 258,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттік көрсетілетін қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+74 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жалпы функцияларын орындайтын өкiлдi, атқарушы және басқа органдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+74 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+74 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+74 500,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+501 679,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй шаруашылығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+501 679,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+501 679,0 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердегі көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 144,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендердің санитариясын қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+156 278,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+294 257,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122 362,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет саласындағы қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122 362,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122 362,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122 362,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 717,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль көлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 717,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 717,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Автомобиль жолдарын жұмыс істеуін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10 717,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Таза бюджеттік кредиттеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік кредиттерді өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Қаржы активтерімен операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қаржы активтерін сатып алу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттің қаржы активтерін сатудан түсетін түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Бюджет тапшылығын қаржыландыру (профицитін пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздар түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соммасы, мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кіші сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -37289,55 +37387,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37663,31 +37761,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>