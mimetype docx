--- v0 (2025-11-09)
+++ v1 (2026-10-01)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3e8a276" w14:textId="3e8a276">
+    <w:p w14:paraId="e9d9a80" w14:textId="e9d9a80">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -726,54 +726,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитет өз қызметін Қазақстан Республикасының Конституциясына және заңдарына, Қазақстан Республикасының Президенті мен Үкіметінің актілеріне, өзге де нормативтік құқықтық актілерге, сондай-ақ осы Ережеге сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Комитет мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, қазақ тілінде өз атауы бар мөрлері мен мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
+      3. Комитет мемлекеттік мекеменің ұйымдық-құқықтық нысанындағы заңды тұлға болып табылады, Қазақстан Республикасының Мемлекеттік Елтаңбасы бейнеленген мөрлері және қазақ тілінде өз атауы көрсетілген мөртаңбалары, белгіленген үлгідегі бланкілері, Қазақстан Республикасының заңнамасына сәйкес қазынашылық органдарында шоттары болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Комитет өз атынан азаматтық-құқықтық қатынастарға түседі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -830,570 +892,794 @@
         <w:t>
       7. Комитеттің құрылымы мен штат санының лимиті Қазақстан Республикасының қолданыстағы заңнамасына сәйкес бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Комитеттің орналасқан жері: Қазақстан Республикасы, 010000, Астана қаласы, Есіл ауданы, Мәңгілік ел даңғылы, 8, "Министрліктер үйі" әкімшілік ғимараты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      9. Мемлекеттік органның толық атауы – "Қазақстан Республикасы Су ресурстары және ирригация министрлігінің Су ресурстарын реттеу, қорғау және пайдалану комитеті" республикалық мемлекеттік мекемесі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Алып тасталды - ҚР Су ресурстары және ирригация министрінің 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Осы Ереже Комитеттің құрылтай құжаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      10. Осы Ереже Комитеттің құрылтай құжаты болып табылады.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Комитет қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      11. Комитет қызметін қаржыландыру республикалық бюджеттен жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Комитетке кәсіпкерлік субъектілерімен Комитеттің өкілеттігі болып табылмайтын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      12. Комитетке кәсіпкерлік субъектілерімен Министрліктің өкілеттігі болып табылатын міндеттерді орындау тұрғысында шарттық қатынастарға түсуге тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Комитетке заңдармен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер, егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, мемлекеттік бюджетке бағытталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      Егер Комитетке заңнамалық актілермен кірістер әкелетін қызметті жүзеге асыру құқығы берілсе, онда алынған кірістер мемлекеттік бюджетке жіберіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармаққа өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Комитеттің мақсаттары, функциялары мен өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Мақсаты - мемлекеттік саясатты іске асыру мәселелері бойынша үйлестіруді қамтамасыз ету, су ресурстарын басқару саласындағы стратегиялық, реттеуші, іске асыру және бақылау-қадағалау функцияларын орындау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      13. Міндеті – мемлекеттік саясатты іске асыру мәселелері бойынша үйлестіруді қамтамасыз ету, су ресурстарын басқару саласындағы стратегиялық, реттеуші, іске асыру және бақылау-қадағалау функцияларын орындау.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Өкілеттіктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      14. Комитет:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқықтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің құзыретіне кіретін өндірістік қызмет мәселелерін жедел шешуді қамтамасыз ету үшін Қазақстан Республикасы Су ресурстары және ирригация министрлігінің құрылымдық бөлімшелерімен өзара қарым-қатынасқа түсуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік және мемлекеттік емес органдар мен ұйымдардан, лауазымды адамдардан Комитеттің құзыретіне жатқызылған мәселелерді шешу үшін қажетті ақпаратты, құжаттар мен материалдарды сұратуға және алуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет реттейтін қызметті жетілдіру жөнінде ұсыныстар енгізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қолданыстағы заңнамасына сәйкес өзге де құқықтарды жүзеге асыруға құқылы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамасын, жеке және заңды тұлғалардың құқықтары мен заңмен қорғалатын мүдделерін сақтауға, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік көрсетілетін қызметтердің қолжетімділігін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызмет алушылардың мемлекеттік қызмет көрсету тәртібі туралы хабардар болуын қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметтер көрсету сапасын бағалау және мемлекеттік қызметтер көрсету сапасын бақылау жөніндегі уәкілетті органға, мемлекеттік қызметтер көрсету сапасын бағалауды жүргізу үшін ақпараттандыру саласындағы уәкілетті органға тиісті ақпарат беруге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңнамада белгіленген тәртіппен қоғамдық мониторинг жүргізетін коммерциялық емес ұйымдарға тиісті ақпарат беруге қатысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызмет алушылардың шағымдары мен өтініштерін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      жеке және заңды тұлғалардың өтініштерін Қазақстан Республикасының Әкімшілік рәсімдік-процестік </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен және мерзімдерде қабылдау және қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш берушілер көтеретін жүйелік проблемаларды талдау және анықтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Ережеге сәйкес Комитетке жүктелген функцияларды уақытылы және сапалы орындауға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функциялары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...360 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде стратегиялық, реттеушілік, іске асыру, бақылау және қадағалау функцияларын жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2391,51 +2677,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) су қорын қорғау және пайдалану бойынша жүргізіліп жатқан жұмыстар туралы халыққа хабар береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      48) реттелетін саладағы мәселелер бойынша облыстардың (республикалық маңызы бар қалалардың, астананың) жергілікті атқарушы органдарымен және басқа да мүдделі мемлекеттік органдармен өзара іс-қимыл жасайды;</w:t>
+      48) реттелетін саладағы мәселелер бойынша астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарымен және басқа да мүдделі мемлекеттік органдармен өзара іс-қимыл жасайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) арнаулы су пайдалану құқығын жүзеге асыратын жеке және заңды тұлғалар су тарту немесе ағызу құрылысжайларының өлшеу аспаптарында және (немесе) құрылғыларында орнататын суды есепке алу аспаптарын пломбалайды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2727,721 +3013,717 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Су ресурстары және ирригация министрінің м.а. 29.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 187-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен; өзгеріс енгізілді - ҚР Су ресурстары және ирригация министрінің 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="41"/>
+    <w:bookmarkStart w:name="z81" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Комитет төрағасының қызметті ұйымдастыру кезіндегі мәртебесі, өкілеттігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z82" w:id="42"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z82" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Комитет басшылығын Комитетке жүктелген міндеттердің орындалуына және оның функцияларын жүзеге асыруға дербес жауапты болатын Комитет төрағасы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z83" w:id="43"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z83" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Комитет төрағасы Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалады және қызметтен босатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z84" w:id="44"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z84" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Комитет төрағасының Қазақстан Республикасының заңнамасына сәйкес қызметке тағайындалатын және қызметтен босатылатын орынбасарлары болады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z85" w:id="45"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z85" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Комитет төрағасының өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z86" w:id="46"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өз құзыреті шегінде бұйрықтарға қол қояды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z87" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Министрлікке Комитеттің және оның аумақтық бөлімшелерінің құрылымы мен штат саны бойынша ұсыныстар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...380 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Комитет төрағасының орынбасарларын, Комитеттің мемлекеттік қызметшілерін, Комитеттің аумақтық бөлімшелерінің басшыларын лауазымдарға тағайындайды және лауазымдарынан босатады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Комитеттің құрылымдық және аумақтық бөлімшелері туралы ережелерді бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз орынбасарларының, Комитеттің мемлекеттік қызметшілерінің, аумақтық бөлімшелері басшыларының лауазымдық нұсқаулықтары мен өкілеттіктерін айқындайды және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өз құзыреті шегінде Комитетте сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі шараларды қабылдайды және сыбайлас жемқорлыққа қарсы шаралардың қабылдануы үшін дербес жауапты болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заңнамада белгіленген тәртіппен өз орынбасарларына, Комитеттің мемлекеттік қызметшілеріне, аумақтық бөлімшелердің басшыларына тәртіптік жазалар қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) заңнамада белгіленген тәртіппен өз орынбасарларын, Комитеттің мемлекеттік қызметшілерін, аумақтық бөлімшелердің басшыларын іссапарға жіберу, демалыс беру, материалдық көмек көрсету, даярлау, қайта даярлау, біліктілігін арттыру, көтермелеу, үстемеақылар төлеу және сыйлықақы беру мәселелерін шешеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) реттелетін салада мемлекеттік саясатты қалыптастыру жөнінде ұсыныстар әзірлейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) аумақтық бөлімшелердің Комитетпен өзара іс-қимылының құзыреті мен тәртібін айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) аумақтық бөлімшелер актілерінің қолданысын толық немесе бір бөлігінде жояды не тоқтата тұрады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Комитетті мемлекеттік органдарда және өзге де ұйымдарда сенімхатсыз ұсынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Қазақстан Республикасының заңнамасына сәйкес өзге де өкілеттіктерді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитет төрағасы болмаған кезеңде оның өкілеттіктерін орындауды қолданыстағы заңнамаға сәйкес оны алмастыратын тұлға жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Комитеттің атынан мемлекеттік органдарға, аумақтық бөлімшелерге, Министрліктің құрылымдық бөлімшелеріне, жеке және заңды тұлғаларға Комитеттің құзыретіне жататын мәселелер бойынша жіберілетін құжаттарға Комитет төрағасы және оның орынбасарлары өз құзыреті шегінде, ал олар болмаған жағдайда оларды алмастыратын тұлға қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Су ресурстары және ирригация министрінің 21.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 258-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Комитеттің мүлкі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z108" w:id="68"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z108" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Комитеттің заңнамада көзделген жағдайларда жедел басқару құқығында оқшауланған мүлкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z109" w:id="69"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z109" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комитеттің мүлкі оған меншік иесі берген мүлік, сондай-ақ өз қызметі нәтижесінде сатып алынған мүлік (ақшалай кірістерді қоса алғанда) және Қазақстан Республикасының заңнамасында тыйым салынбаған өзге де көздер есебінен қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z110" w:id="70"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z110" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Комитетке бекітілген мүлік республикалық меншікке жатады</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z111" w:id="71"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z111" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер Қазақстан Республикасының заңнамасында өзгеше белгіленбесе, Комитет өзіне бекітілген мүлікті және оған қаржыландыру жоспары бойынша берілген қаражат есебінен сатып алынған мүлікті дербес иеліктен шығаруға немесе оған өзге тәсілмен билік етуге құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z112" w:id="72"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z112" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Комитетті қайта құру және тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z113" w:id="73"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z113" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Комитетті қайта ұйымдастыру және тарату Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Су ресурстары және ирригация министрлігінің Су ресурстарын реттеу, қорғау және пайдалану комитетінің қарамағындағы аумақтық органдардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3669,55 +3951,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4043,31 +4325,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>