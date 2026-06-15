--- v0 (2025-11-12)
+++ v1 (2026-06-15)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f4ea218" w14:textId="f4ea218">
+    <w:p w14:paraId="2530cd6" w14:textId="2530cd6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қандөз ауылдық округінің 2025-2027 жылдарға арналған бюджеті туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қызылорда облысы Жаңақорған аудандық мәслихатының 2024 жылғы 25 желтоқсандағы № 315 шешiмi</w:t>
+        <w:t>Қызылорда облысы Жаңақорған аудандық мәслихатының 2024 жылғы 25 желтоқсандағы № 315 шешiмi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту. 01.01.2025 жылдан бастап қолданысқа енгізіледі осы шешімнің 3 тармағымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -174,466 +174,508 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, "Қазақстан Республикасындағы жергілікті мемлекеттік басқару және өзін-өзі басқару туралы" Қазақстан Респубикасы Заңының 6-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес Жаңақорған ауданының мәслихатыШЕШІМ ҚАБЫЛДАДЫ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қандөз ауылдық округінің 2025–2027 жылдарға арналған бюджеті тиісінше </w:t>
+      1. Қандөз ауылдық округінің 2025 – 2027 жылдарға арналған бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-қосымшаларға</w:t>
+        <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2025 жылға мынадай көлемде бекiтiлсiн:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 103 656 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 95 169,8 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      салықтық түсімдер – 4 738 мың теңге;</w:t>
+      салықтық түсімдер – 4 738,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      негізгі капиталды сатудан түсетін түсімдер – 0;</w:t>
+      негізгі капиталды сатудан түсетін түсімдер – 0,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттердің түсімдері – 98 918 мың теңге;</w:t>
+      трансферттердің түсімі – 90 431,8 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 103 656 мың теңге;</w:t>
+      2) шығындар – 95 169,8 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) таза бюджеттік кредит беру – 0:</w:t>
+      3) таза бюджеттік кредиттеу – 0:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен операциялар бойынша сальдо – 0:</w:t>
+      4) қаржы активтерімен жасалатын операциялар бойынша сальдо – 0:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік қаржы активтерін сатудан түсетін түсімдер – 0;</w:t>
+      мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профициті) – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) бюджет тапшылығы қаржыландыру (профицитін пайдалану) – 0.</w:t>
+      6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) – 0,0 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қызылорда облысы Жаңақорған аудандық мәслихатының 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аудандық бюджеттен ауылдық округ бюджетіне берілетін субвенция мөлшері 2025 жылға 69 621 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы шешім 2025 жылдың 1 қаңтарынан бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -728,68 +770,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Ғ.Жарқынбек</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -849,71 +873,7155 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 25 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№315 шешіміне 1-қосымша</w:t>
+              <w:t>№ 315 шешіміне 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қандөз ауылдық округінің 2025 жылға арналған бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - Қызылорда облысы Жаңақорған аудандық мәслихатының 12.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 460</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қандөз ауылдық округінің 2025 жылға арналған бюджеті</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санаты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Ішкі сыныбы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+I. КІРІСТЕР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95 169,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4 738</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке табыс салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Меншiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 729</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мүлiкке салынатын салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлiк құралдарына салынатын салық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 363</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірыңғай жер салығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+148</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тауарларға, жұмыстарға және қызметтерге салынатын ішкі салықтар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жер учаскелерін пайдаланғаны үшін төлемақы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферттердің түсімдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90 431,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90 431,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90 431,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фнкционалдық топ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджеттік бағдарламалардың әкімшісі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бағдарлама</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+II. ШЫҒЫНДАР</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95 169,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жалпы сипаттағы мемлекеттiк қыметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45 135</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41 971</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік органның күрделі шығыстары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 152,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24 152,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерде көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+391</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді санитариямен қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елдi мекендердi абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23 526,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 882</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 577</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 577</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде дене шынықтыру-сауықтыру және спорттық іс-шараларды өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Таза бюджеттік кредит беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Бюджет тапшылығын қаржыландыру (профицитті пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қарыздар түсімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+қарыздарды өтеу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жаңақорған ауданы маслихатының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2024 жылғы 25 желтоқсандағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 314 шешіміне 2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қандөз ауылдық округінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -969,51 +8077,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы, мың теңге</w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1348,51 +8473,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-103 656</w:t>
+76 407</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1525,51 +8650,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 738</w:t>
+4 974</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1702,51 +8827,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1007</w:t>
+1057</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1879,51 +9004,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1007</w:t>
+1057</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2056,51 +9181,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 729</w:t>
+3 916</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2233,51 +9358,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-206</w:t>
+216</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2410,51 +9535,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2587,51 +9712,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 363</w:t>
+3 531</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2764,51 +9889,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-148</w:t>
+155</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3295,51 +10420,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 918</w:t>
+71 433</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3472,51 +10597,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 918</w:t>
+71 433</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3649,51 +10774,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98 918</w:t>
+71 433</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -3728,51 +10853,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы, мың теңге</w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4220,51 +11362,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-103 656</w:t>
+76 407</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4396,52 +11538,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-45 287</w:t>
+              <w:t xml:space="preserve">
+42 042 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4574,51 +11716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 287</w:t>
+42 042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4751,405 +11893,405 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 123</w:t>
+42 042</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-3164</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тұрғын үй-коммуналдық шаруашылық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 951</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-32 639</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 951</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5169,164 +12311,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-32 639</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерде көшелерді жарықтандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+411</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5387,123 +12529,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-008</w:t>
-[...71 lines deleted...]
-391</w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елді мекендерді санитариямен қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+247</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5564,477 +12706,477 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-009</w:t>
-[...71 lines deleted...]
-235</w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елдi мекендердi абаттандыру мен көгалдандыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 293</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...144 lines deleted...]
-32 013</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 414</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...144 lines deleted...]
-25 730</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 094</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6054,164 +13196,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-25 425</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 094</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6231,164 +13373,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...112 lines deleted...]
-25 425</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+320</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6408,164 +13550,164 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...112 lines deleted...]
-305</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде дене шынықтыру-сауықтыру және спорттық іс-шараларды өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+320</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6617,132 +13759,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...80 lines deleted...]
-305</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Таза бюджеттік кредит беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6835,51 +13973,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Таза бюджеттік кредит беру</w:t>
+4. Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7008,51 +14146,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4. Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
+5. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7181,51 +14319,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5. Бюджет тапшылығы (профициті)</w:t>
+6. Бюджет тапшылығын қаржыландыру (профицитті пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7354,51 +14492,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6. Бюджет тапшылығын қаржыландыру (профицитті пайдалану)</w:t>
+қарыздар түсімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7527,272 +14665,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қарыздар түсімі</w:t>
-[...171 lines deleted...]
-              <w:t>
 қарыздарды өтеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7852,71 +14810,71 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 25 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№314 шешіміне 2-қосымша</w:t>
+              <w:t>№ 315 шешіміне 3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkStart w:name="z34" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Қандөз ауылдық округінің 2026 жылға арналған бюджеті</w:t>
+        <w:t xml:space="preserve"> Қандөз ауылдық округінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
@@ -7972,51 +14930,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы, мың теңге</w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8351,51 +15326,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76 407</w:t>
+78 519</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8528,51 +15503,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 974</w:t>
+5 224</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8705,51 +15680,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1057</w:t>
+1 110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8882,51 +15857,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1057</w:t>
+1 110</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9059,51 +16034,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 916</w:t>
+4 112</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9236,51 +16211,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-216</w:t>
+227</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9413,51 +16388,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9590,51 +16565,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 531</w:t>
+3 708</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9767,51 +16742,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-155</w:t>
+163</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10298,51 +17273,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71 433</w:t>
+73 295</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10475,51 +17450,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71 433</w:t>
+73 295</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10652,51 +17627,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71 433</w:t>
+73 295</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -10731,6877 +17706,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы, мың теңге</w:t>
-[...6825 lines deleted...]
-Сомасы, мың теңге</w:t>
+Сомасы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -21464,55 +21630,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>