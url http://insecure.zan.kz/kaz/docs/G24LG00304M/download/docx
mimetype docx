--- v1 (2025-12-28)
+++ v2 (2026-06-14)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aba82f7" w14:textId="aba82f7">
+    <w:p w14:paraId="260543b" w14:textId="260543b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -131,109 +131,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту. 01.01.2025 жылдан бастап қолданысқа енгізіледі осы шешімнің 4 тармағымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1."Қазақстан Республикасының Бюджет кодексі" Қазақстан Республикасы кодексінің 9-1-бабының </w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">
       1. Шалқия кентінің 2025-2027 жылдарға арналған бюджеті тиісінше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -253,497 +194,497 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, оның ішінде 2025 жылға мынадай көлемде бекітілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кірістер – 239 584,5 мың теңге, оның ішінде:</w:t>
+      1) кірістер – 239 084,6 мың теңге, оның ішінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z9" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық түсімдер – 21 632,0 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z10" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       салықтық емес түсімдер – 28 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z11" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       негізгі капиталды сатудан түсетін түсімдер – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z12" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      трансферттердің түсімі – 217 924,5 мың теңге;</w:t>
+      трансферттердің түсімі – 217 424,6 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) шығындар – 245 201,2 мың теңге;</w:t>
+      2) шығындар – 244 701,3 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) таза бюджеттік кредиттеу – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттер – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджеттік кредиттерді өтеу – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) қаржы активтерімен жасалатын операциялар бойынша сальдо – 0;</w:t>
+      4) қаржы активтерімен жасалатын операциялар бойынша сальдо – 0,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қаржы активтерін сатып алу – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекеттің қаржы активтерін сатудан түсетін түсімдер – 0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) бюджет тапшылығы (профициті) – -5616,7 мың теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) бюджет тапшылығын қаржыландыру (профицитін пайдалану) –5616,7 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қызылорда облысы Жаңақорған аудандық мәслихатының 24.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қызылорда облысы Жаңақорған аудандық мәслихатының 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 426</w:t>
+        <w:t>№ 452</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Аудандық бюджеттен кент бюджетіне берілетін субвенция мөлшері 2025 жылға 223 937 мың теңге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. 2025 жылға арналған аудандық бюджетті атқару барысында секвестрлеуге жатпайтын жергілікті бюджеттік бағдарламалар осы шешімнің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы шешім 2025 жылдың 1 қантарынан бастап қолданысқа енгізіледі және ресми жариялануға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -761,51 +702,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Жаңақорған ауданы маслихатының төрағасы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -916,276 +857,274 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2024 жылғы 25 желтоқсандағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">№304 </w:t>
+              <w:t xml:space="preserve">№ 304 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Шалқия кентінің 2025 жылға арналған бюджеті </w:t>
+        <w:t xml:space="preserve"> Шалқия кентінің 2025 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - Қызылорда облысы Жаңақорған аудандық мәслихатының 24.10.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - Қызылорда облысы Жаңақорған аудандық мәслихатының 12.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 426</w:t>
+        <w:t>№ 452</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2025 бастап қолданысқа енгізіледі) шешімімен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1228"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3864"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1201,3757 +1140,3467 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ішкісыныбы</w:t>
+Ішкі сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. КІРІСТЕР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
-[...29 lines deleted...]
-239 584,5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+239 084,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...113 lines deleted...]
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салықтық түсімдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21 632,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Табыссалығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4320,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4320,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17 312,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 407,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12 169,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біріңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 167,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарлар, жұмыстарға және қызметтерге салынатын ішкі салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4509,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер учаскелерін пайдаланғаны үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4509,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік меншіктен түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
-[...29 lines deleted...]
-217 924,5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+217 424,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...104 lines deleted...]
-217 924,5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+217 424,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
-[...29 lines deleted...]
-217 924,5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+217 424,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сомасы,</w:t>
-[...12 lines deleted...]
-              <w:t>мың теңге</w:t>
+Сомасы, мың</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4967,124 +4616,110 @@
               <w:t>
 Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5100,168 +4735,147 @@
               <w:t>
 Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5271,6140 +4885,5650 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. ШЫҒЫНДАР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
-[...29 lines deleted...]
-245 201,2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+244 701,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
-[...29 lines deleted...]
-55 072,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55 338,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
-[...29 lines deleted...]
-55 072,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55 338,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасыз ету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
-[...29 lines deleted...]
-50795,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51 436,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік органның күрделі шығыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 777,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ведомстволық бағынысты мемлекеттік мекемелердің және ұйымдардың күрделі шығыстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
-[...29 lines deleted...]
-3500,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3125,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Денсаулық сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...74 lines deleted...]
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шұғыл жағдайларда науқасы ауыр адамдарды дәрігерлік көмек көрсететін жақын жердегі денсаулық сақтау ұйымына жеткізуді ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғынүй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
-[...29 lines deleted...]
-34 224,9</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...104 lines deleted...]
-34 224,9</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерде көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
-[...29 lines deleted...]
-15 201,9</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15 077,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 814,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18 209,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет, спорт, туризм жәнеақпараттықкеңістiк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43 020,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...74 lines deleted...]
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43 020,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42 715,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жергілікті деңгейде дене шынықтыру-сауықтыру және спорттық іс шараларды өткізу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 305,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...143 lines deleted...]
-112 305,6</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көлік және коммуникация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111 664,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...104 lines deleted...]
-112 305,6</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111 664,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекен көшелеріндегі автомобиль жолдарын күрделі және орташа жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
-[...29 lines deleted...]
-112 305,6</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111 664,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 574,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 574,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 048</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нысаналы трасферттерді қайтару</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 574,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...152 lines deleted...]
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.Таза бюджеттік кредит беру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...152 lines deleted...]
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.Қаржы активтері мен жасалатын операциялар бойынша сальдо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...152 lines deleted...]
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.Бюджет тапшылығы (профициті)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -5616,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...152 lines deleted...]
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.Бюджет тапшылығы қаржыландыру (профициті пайдалану)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5616,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...113 lines deleted...]
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражатының пайдаланылатын қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5616,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1668" w:type="dxa"/>
-[...74 lines deleted...]
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджет қаражаты қалдықтары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5616,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Бюджет қаражатының бос қалдықтары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5617,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1228" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1668" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3872" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3864" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11515,222 +10639,220 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 304 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шалқия кентінің 2026 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1322"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3453"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11746,124 +10868,110 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11879,3457 +10987,3184 @@
               <w:t>
 Ішкі сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. КІРІСТЕР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 105384</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14556</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Табыс салығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 486</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 486</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11070</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 427</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 405</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біріңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 175</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарлар, жұмыстарға және қызметтерге салынатын ішкі салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер учаскелерін пайдаланғаны үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік меншіктен түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекет меншігіндегі мүлікті жалға беруден түсетін кірістер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90 789</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90 789</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15363,142 +14198,139 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z35" w:id="21"/>
+          <w:bookmarkStart w:name="z35" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15514,124 +14346,110 @@
               <w:t>
 Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15647,168 +14465,147 @@
               <w:t>
 Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -15818,4609 +14615,4238 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. ШЫҒЫНДАР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 105 384</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47 803</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47 803</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасызету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47 803</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Денсаулық сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шұғыл жағдайларда науқасы ауыр адамдарды дәрігерлік көмек көрсететін жақын жердегі денсаулық сақтау ұйымына жеткізуді ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әлеуметтiк көмек және әлеуметтiк қамсыздандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұқтаж азаматтарға үйде әлеуметтік көмек көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 647</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13 647</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерде көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1580</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 330</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11 737</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43 930</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43 930</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43 610</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 320</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жергілікті деңгейде денешынықтыру- сауықтыру және спорттық ісшараларды өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 320</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.Таза бюджеттік кредит беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Бюджет тапшылығын қаржыландыру (профицитті пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -20531,222 +18957,220 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 304 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 3 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шалқия кентінің 2027 жылға арналған бюджеті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1322"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3453"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы,</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мың теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20762,124 +19186,110 @@
               <w:t>
 Сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -20895,3457 +19305,3184 @@
               <w:t>
 Ішкі сыныбы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. КІРІСТЕР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108 407</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15 295</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Табыс салығы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 660</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жеке табыс салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 660</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Меншiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 520</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мүлiкке салынатын салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 448</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көлiк құралдарына салынатын салық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 926</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Біріңғай жер салығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 184</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тауарлар, жұмыстарға және қызметтерге салынатын ішкі салықтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жер учаскелерін пайдаланғаны үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Салықтық емес түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік меншіктен түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала,ауыл,кент,ауылдық округ коммуналдық меншігінің мүлкін жалға беруден түсетін түсімдер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферттердің түсімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 93 082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттiк басқарудың жоғары тұрған органдарынан түсетiн трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 93 082</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандардың (облыстық маңызы бар қаланың) бюджетінен трансферттер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24379,143 +22516,140 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Функционалдық топ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z40" w:id="23"/>
+          <w:bookmarkStart w:name="z40" w:id="22"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сомасы, мың</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 теңге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="23"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...33 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24531,124 +22665,110 @@
               <w:t>
 Бюджеттік бағдарламалардың әкімшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...72 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -24664,168 +22784,147 @@
               <w:t>
 Бағдарлама</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24835,4609 +22934,4238 @@
               <w:t>
 Атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. ШЫҒЫНДАР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108 407</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жалпы сипаттағы мемлекеттiк қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 818</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 818</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің қызметін қамтамасызету жөніндегі қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48 818</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Денсаулық сақтау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шұғыл жағдайларда науқасы ауыр адамдарды дәрігерлік көмек көрсететін жақын жердегі денсаулық сақтау ұйымына жеткізуді ұйымдастыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Әлеуметтiк көмек және әлеуметтiк қамсыздандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мұқтаж азаматтарға үйде әлеуметтік көмек көрсету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Тұрғын үй-коммуналдық шаруашылық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14 330</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14330</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерде көшелерді жарықтандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1659</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендердің санитариясын қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 347</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Елді мекендерді абаттандыру мен көгалдандыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12 324</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мәдениет, спорт, туризм және ақпараттық кеңістiк</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45 254</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45 254</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жергілікті деңгейде мәдени-демалыс жұмысын қолдау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44 918</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1796" w:type="dxa"/>
-[...38 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Аудандық маңызы бар қала, ауыл, кент, ауылдық округ әкімінің аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 336</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...77 lines deleted...]
-            <w:tcW w:w="1796" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Жергілікті деңгейде денешынықтыру- сауықтыру және спорттық ісшараларды өткізу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 336</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.Таза бюджеттік кредит беру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Қаржы активтерімен жасалатын операциялар бойынша сальдо</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Бюджет тапшылығы (профициті)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1322" w:type="dxa"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3933" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Бюджет тапшылығын қаржыландыру (профицитті пайдалану)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3453" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -29548,81 +27276,82 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 304 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>шешіміне 4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025-2027 жылдарға арналған кент бюджетін атқару барысында секвестрлеуге жатпайтын жергілікті бюджеттік бағдарламалар тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>